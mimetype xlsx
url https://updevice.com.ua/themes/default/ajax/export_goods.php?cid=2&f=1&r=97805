--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b703a66a97b4c8296d5c67206826b3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3360cefd830b491eb40c29d60f6332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f3b0f52b540cf5397066a137c8763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abb9be6037a3e973fc5284bd78ef2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d65760c5569019a7b0f220b99eabe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9583b07c34dea74712f9d06cc5336f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e97d4a0ccb755b39d72902fd10587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ccd38ae1ff360b708a293f49c5f248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15befa6b10b95b919e2a6b1596fad4189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc49c411640c9dfd20611ff0d7abab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343a211bbc64cded17347172fdc113811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73083431b5faea34fc958e1d81958ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4391dffd775de22fbf1a701eff6b22113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781566e47685f6ba73f3ccd80a5650c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e2708d9c22e0601e2ff4156d0ec2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86854c045aac001f124ad94ca636d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458f583712bb21412de4c4b68cb10717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6a26758ae6f4aa59f54c119d34f3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607ec9ca96d0f1b759935ad9fc03e6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611581c285024ce5446a5dab71eff9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea559c62ef101536ffea3be81f372dd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2835bb3d69c7a66f95be753349e1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f395abf2ae997f2a593c082c0620f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e7a7fd8124d6b549cac3976c82c5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc0c12b56d3f3506f65072fdb225a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5f893344e4ceb0c555982674ce1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047182c282d37ee7674352c5899481727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a62448d4eed980791b91b8406866528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7345cf15fc3c0d36c7de102349eb7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ec7a845d456a8e2a2d65812571ed030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bfbe6e592b4894a5862ee3e64635a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a387aa2dc839cbe44836f5dc437a88c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107637b85df0dba83635615029676f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbc6eb98a9f34318d4161289f10b8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21115d79ec31ebd7970df57b32abad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8c40bb08012cce473de5399b264b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14255d4f7d49dd68b201c1706875d62c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d237f6394fac2a6dfd5b81cd8ded38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1d056bdda0e6f0d16d0cb64c3f22039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ff8a246169e1c5c9125c49034f91e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aaf92d0e6983f657b96c0ff37e08a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0c3b0199025c55ee17495c095fedb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6440ca40557c4b86e249a1088713e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6995f3f3363fc81899f27cdd424db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dee632afdd2cc47e2edc4ecaa94bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6faaf863637933fcb3f3f931fa383546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f179b358ac7e516eb96b7329f0aaa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4756401db75d8fa502c837dd042b3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc005f5d2364b20a22f608dc61bdeb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0559a825f63cd2f6008921a5e73e4d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872204c7403f97f1f53e9422d588c9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4107a061d2f624ac95293dd6460916152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7bb0d304bfb51b27c0af4d7111a8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc82fffeeb18788c031cae352597654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d85e9f5f53ca743831570f2d101de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5121e1aa2452c1a09a5c96713cad6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd77f4e2efe14cd6c4555a7b6f3c9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04006447f46d7590bda1fbd4132546358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16973c4e9e29c2ba45311eacbbddd6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48673e375aa094baab5d32b4adf88fdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e9986c040e05d7c5dca24c1f245ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb7cc2b52bf62331df3c7fbe57b5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164ebced62d040eb97772c5b6f7c9d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d938d61da77d166c0de57f41e4b9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312e6493cd961970b2ddc49cbec77c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e398642b5e1aefa3a6d9255ff63e4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbd1d578c5fe0dccbbc5e3eb6d752267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ff998f1aac533d06edb248391666c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98b11a048e53151308723cb5dad8bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c9725c5744f8945465a0a6769711770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae684a0d668390f9f0423c024481b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866337acb4720310ac3a8837c0d57a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804341f8070f8f3ef292315196c2f9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a2696a34146236fb2c0bf373c70fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a2a9866b179802a88d52ecf12a96575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289b808238baf6037452aa6b001f5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae0f9acaf5ae75cba30b5ecfa35d2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb9e132302cea3840d8cc44b5430078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c263512b4826eab78c0cd80454dcee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c0cf4e6c0005af30b01d1f574b5d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b07746ec97309aebc00574f886be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c9beb224fcda4d1595d70ff64ee882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0c876bb5fb03777e159d9855888c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff107b4a369a0bab8bd748010c9f4e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb7848d71d58c6eaac33057fd2df1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088ac2dfd9fd67610d5293cb67fe47786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa9141fa387192afefede31b5350eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408668f6cff8d6a307453bf1edc58cf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c999ee0f90e2473df0ab9c9dd1269689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbbbe27b0463bdf1f18878d8d403fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c1ae681fb7890cd77555ad711ff3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aef83c4cf491a2d558ab219a93ff692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed468b829e0d5e7c1f8fad13f9fa721993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e128cd47255b593d1e013b3fd96acc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c259a200c1968f4ff59e8dd24af7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a05f83f80e0e6e405fdad8f88f0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6b639764f4105714e7b91af95bf1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd3531e42b29a6466215517db9ba1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aa52e4414f9d0a7a62ef2e0b13f6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770aa81dc5a1764fbdbfb9d242db445100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f1ec0da6b56011a71d53bed194839101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61bcf7e0361f4a470a086f16239a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f645d09693263d145b235deef07c715103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ade88852fd1306c8a5454111985a3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2270245f3a63a2c2b30d4bee8fc9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16d00eb1f2f60ee0c77c410c72826d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41c1c53cba09b102528f0313164a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162182cfa8b7b0c70dec5c4f14c3d05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97471e8de991d3c0f644f4bb2c94fad1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5521386b51dd0f1b7ebe4aecd1453ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92111df306f9ea62f1a9de642b4be81a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a328f7079eda8a05f04e39b2de6cf11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7eebea59f3d97df830d010d57d03e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4622ae1bfe1bfb9bbadddf078121114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f91418117291e39a38917553767d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069bb3732d741dfee6ca05a4c39a90c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8ae76ccd0c009aad2abcf4e82cf08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675fd48be2ad5145d1ce2c5b8d69b5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb66bd138d5a3062c70a6e620f986d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b8c5333254e3ed20ee8ab038eae8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ae1d7fd0788c9ca6c5db0d20f3ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56554432709068ef81252f4c3cfc06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1281cb1a2f0639f2bd7b7bbd0e8298f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43879024b4534cfe805296a5eae9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739436fcab87ab2b0e83f2f06b3c46c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558426ae6b3c939aa55a2188eb47cbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eab1fe362c8eb30a47190e7643612127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d3d6c49090156d4ab180fe8e710fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fc6d95260fc38a59e1821121bd15a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993922de8fa3cd082b3c5b5c0c424674130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a39f4ce619da5ac0328f1331caffb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ea4f2e934523e5371e3adc75a3c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cb34afd5957d8de7c5a73a67cf717133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3077fe626f18be83c98ac1c112c123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba83959ccd83238a64f28ae1db0ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d75a6d1b3420cdaf2939d1a0153df8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf4eb39fc57a6299ab4e9d9d0cbf0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75662b76d7071a0384a4da4dd1c7b3f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad91d7f4b3d5e5887167fe946313eab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ad64a693a485b0765cdfe9835829a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aced420d6c447cb617b8cdb0c72fa38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072573145f1a3d31c44432398a785481142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aef5e410789c5d66cbce6f6f87a42f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bb670e897fc84c98fbb498ab1124b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9db870e1722168d5ff706cf5249b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb3fc6f5638773dc806e4fc24c890146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb212bb51eac79f49f02c391c8999abd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcad2cd3a98206c41d2d8c69bef5ab2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4a9cfcbdeeeb25ccdf06639797a9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8cd722679670be6613577b07187ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948cdd67fe67a3a77e28c367838715a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d29d6db71fc0604aa82ed6eba35221152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81092d3f91801f2d7f516dde6db452c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b6c35d1c6f1d73accbc0cdb2fa962154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483dd3663037c0c5630461f9c25960c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb56051780214f0b8c1f5c693e90b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880078947793e245cfbf5cb742bb943157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f0298e4d729168b7bcd58a043d2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302306e549ca080655a3b19ce8cdaf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f965763407cb570536e3b9f744648a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd0b566113381c9bef6423339f153c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc291e4587cd76f0db06b7aca82f2218162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6394b456b07f24b671513018d805e76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ece1918aa9c4fdf36bfeb32d9cfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5581046c298ff92dca68a50e8b95ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a1f77eab94aa71e67f5fdaedcf59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72097945f43889d6ce0a0bf1ccdc8209167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19f458dcb801e634ab6eb370534a2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce208477de8e954159b49a0b95b8ce19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb930124bce02f55135d7405834683b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41cad1eb89a3488273c71d0b39d456171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fee093a6fe152af9fc2420cc7ea54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3178694f1457733fa852088df4bc16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a0cbb40ff7381171ceaf0d19954e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d055b4c7fcfab97688f48a7f0385f16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3317b8d9a0d707e340e86fa0ba5fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee319cc32990c51023caa29e1b19e3a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9937f67631d886979e4763f1f8961d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe99b60b1060962844202f7ccd6148179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc2a2c13ccc8fa5ecf24fa2c12bce9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8872ee3a27087b4423b200c5fd44d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3b8b4f52d58d40b53bfecd785f6b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4285e3ab2c73afeff53041135a85326183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ef40e6fc50b4122f98590976c8c85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d79eaa7539b50210725c2413d804d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b095742a9829ab4d79643826d19a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25f67439ae37dbd7ffaebdd83777dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1eb17d552f63bdc88157b5ab2968188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99bb3c0374a76ff4de536c97b824bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd3499128720dff303d1483929491d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625fe755f217143af88aaec07e68f15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab5627f1a449ec11f94a51ad1ea386192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c3e43e999c4ddbeb131a882a4cd3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f3e4306054990207023c973923cbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ccfcda8c67a94724b894a78b0488195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0c20ff4c2f55b9df6212fa5d45faf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cac753c6ff5845ffbb65c2c568d09d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60a3d5d80ca467b635febc54708a53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c814fbfbb14d51612e0ce05145ac89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48401de6872a8208950dc04518cf550200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906535c71a2bf54af9550dfbd0e5297201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b161b53f69a3cf41ee95be597624202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29df21e560dbcc056ddc6ac41bec13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d785545d326e7a2fb77127e9432eeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce940b1727fb9a75fd1553f87e2b0678205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba46ddc1c90ed5b39690531b3315030206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18979c85c8b8e54b182a0e2ad6d2ebe1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8293747e59f5b5bad42130cef35b7bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a273b96d14cf29fbc49b00d1b9bf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7206d9fbf934314f1010e239b38cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06906cc12a26bdbd1df8c1bf331ce231211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89798259cfeaa7c71ba26f0b466d8061212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68314aade7f134c805a63540cf1e6476213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aab0c926e7429a7fcf48735801ef19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15167d59595be4dbb01f216b994910a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba10e4bafe13d1d037b8f5e3ba45f18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b8c37c83bae913228367249e6b34d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e865c68147cf6bd376a6c6adfa21bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40be0b79fd828be64be6cf21a98af2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00607d8e005aa62ce238eda1425784c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f99248a6f73cbd2f88a607d395d79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee28bb7df6d538dfd5992ae1305216222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b4b638409d592c435b549be94fc87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fe59f059543d31bda57f4593a5b06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce13f5e68a3c67319023054c939520225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dd28e16e7d4f738047b5b482f4f5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a2a2a10a011217d4a1c0e8c7a436227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e8c236d0f4632109620027e910472228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18f60b7b51e5f9de1d5e1f0bc72f64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164624d90ca4f4146f8f4c654574ed4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b4ce2b3dd3cd319c8cf463c9f734231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a012f587829edc5043524a2379d35a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a5c862f88d148d80ecd0dd78b749b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef487e4cc248048b916c0b1e2c15e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9008eedccbd6663bc944255162061a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d4b4f393d45ba89280bb096b53e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc1608e5662cd2ffeaac4bc44aff6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e743d6685b562f4a6266571d0dcd9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265d451467edc28c0a7896916f42e84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf02c3f7dff36f39fdac7acd1ca832240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1d5bf7b7009cbaf1e74729c1b9646241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388fbaa85dcb35323b0e1c4ebbbfcb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b07f8149bf7becfc011ad46ee3cd5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd87c10fa1427f9196081e580850f73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15bd46b19ba5f7a5ee8b34d1034947245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef3f50d45f6ec224baf42567cf60dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e179e96e60ce19b2df072726640a99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8aa0ca04d4598776994b26da92005248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c0e00d63bb56948ece8ce555e8532249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb5ba9b8b832840759dba1d4f77891250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b455bbe64e5589a1256e5b689885ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee08e33e1ff3c74e818667871c8920252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871765fe86cd53b9e9cd26d9d4ad0f7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f71100fc3f89c9ee7b787e1f2a07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db5c542d91e1bfd64a307fb5656aa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd67db3a234bc033fc7d56a9d54f88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d5f314058b55321653384eae3818d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8520e81f8faa54f924a6340989ea1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035e5ebf3159cb8a2932cb28df3ff1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef1a3bb7fbaa39d0bdc7c6def4b49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333973c4f26e7fdfb74035b7a6183f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ccaa1cc03e0cdb08abbd60e28fb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5a5f3c47d247ecd3b5237101e5ef1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5b35b2dbe27c9f8b5816768f453e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8929e74e63af6e2ccc2559c1428a2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d0593f87dd62f43245445508f1acf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493454e83c303f0095f74d5fed312c70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409ff20103a2b5abe86171eb258e258268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432db293ac2259786f919ec71a289fca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf9fddb3c13eae9ae9a2bd4415e9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035988581ad0c33aad5cf9a1a197d4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc17153e4316da43cee4ec6fa8e06a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c43fbeef07fa9a5536ae76d0619a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0404b7244ff204e3a0cfb53c0d98ff4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a327d09effff15a5dcb6ed427b1f748275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56a08a94874ab1ffbd5cc1ad767095276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74701c67ad046ca65f5b0ff229cea087277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99347db3b2c4bfb605f1af0527c62d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa9fd21b6c8b0751d6321ee83d286b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f681e49d121e2c649dea18c663ff7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c33df12fc8a00726ecf4856f15db6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024195e2cf8f6d125d804c3fe3e2662282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c343920e609f8995dd17ae61559f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f908b1d26f357aefbb64030d096c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35529e3020bccc0d31558b0caeac87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc611c462f20fe17d530770d00013286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4bad2cbeaf7c52d88f6bc3e1c1245287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c6bf0b58b55335fbeb6f795a848ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ba2f26ae36b89efc38b100e01beb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f48eff86859532c016d4db9c9796f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278d9c204c1ab31fea5c4b4737de04c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755acbfdd5ee565c5412758266b6518e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cd410a0d5387f26e0abaa56ec0132293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6704dbfc21c4920fcdbdcfcdd4bdf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6305b2910180306ab28e69793878bb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8f2067ec878dcb7004b108531b227296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad41b2402428cf88e40773ceba0935297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114f8079e1ee6bf7f63241a127ed3c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144508f6868496a755c6fd4cee8cda1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d66099edb148f19d88173454c0612300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29f5b677309482bff3c6c7550a209301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65f3ba5ec1f9e45bf83f14e53c2f0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb280179d9d2410aeb6d4cf5e028016303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27041bd502c89f3aa1a8705a14085bae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ed609543ec7f372a6552426029b69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e9b0a6fc44e43bb054e26bd7a88b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faecae61ebedc4b07751ec5a11ed81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ba4d2725080b6ded98eccf9b139d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc7618fda993f14a37fed187ba51fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043dc98325ce7a40a59b00e08b60ad6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e45de45fae72ef1f04f6ba3197d46f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610035711c98ddc969c6ba01db1398ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e016886bc49a289d6f347129a198313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105bcababbe175704bb927978aaefd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6b53ea9700ddb32549fa2e603fd6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43f38243d5fa6ab27e50655fc8ae0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4223ec4b1bad0e69c4389987057dc32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf423011420554d8822c6c223734a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d7553d848c13e8e31ca64d45d47a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f930b2c60f1d830f76034d6d57f9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c94a5d86fd912bc997a788b32e167321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126f92825b3c73eb4421a535ec2b1a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e62053704e1698132e2202e30db284323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02276854d002a7a99e6655446df30b6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b233dfdfdf2ce2fe304b7df230191325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19048d4212dfd82912b434774f46a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ba112556bde407db67e9db3ef8632327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225cdeb5cf028aa3c846703db34b876328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e437f66bd03754dafb529bfb6d3e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b30febfb030d61fa71b2f15a439fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4220d8af118edf57451e8cf68a66a3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff18a1094e9a8f374415572b285a736332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b3f437d5fd16e20c77d0edaec77f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ade04f22140daca508c3484406eff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563983c6fd7e758f227141ef926a152335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356bda3df04f84e647dadb2de16dc39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afca4ef17d03d4c4d40d7db038573c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085502b2169f095e2d7f9769064e0dcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48cd27955d0e9d476546b3d0d2d9f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cc63cd59225cc7d45317f60987a6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235faff5d11e7e1ce0e1d5d288adba3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625826f1c280b2e9a3fb4480c8b9985e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191c0fb2ba479249a33c8bf48e9544d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4208735658f60811fd12a839d0302344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32702e0332ede967652b62cd35a644d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f7c48dd1d6776beb52ff9c189a45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada243092f1ce8e7320a1f9270e520347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e081e9e79b5892c4ff298eb02822924348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd1435632ed3f2e9bbcade8494a32c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b143c1656c58a576b6ad51c67f209350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc7f899f48e3e847c38602981cc605351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ece9769a8ca52a4c92d14d4d352bf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c7c8d2f14d8b34f2d3acc32ca9e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cab2c6de0d44bd8096c96a4776a85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7acf59fbb2257acc3561a63af0eb5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63de43c6d674aa91caff18106f20b45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f1aad0eecc07f259e857cdcf31cd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f30e7caff0dd89dd022be5c7467a51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad799e206aa6f13d01dbed9fff5a7f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b04ffd202053aa9d9a03775169579360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe3bfc9ab626f2496858f11fce1a85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0df3f3809bc4f581f8c3e831d89df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13aaaf9b3ddad997194e63d02dbdba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9213c6a1bf279a83fe6554e35b6f8cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc5b3cbdc3dba8c574118fab4d062d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d007cc52e796373cb0df9612fd899bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf3b8febdacd46c747d6896eb1a5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d2c1db70dc46c406928c3acfd54d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee52d43218a746f4a6e184ea2b612d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8915e155ea42150bdefdf8e4aa04a33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe10033629303f056516a3286c381f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab0767c602b6139ef6efbca2f390cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40cb15c02616bf70b523968c375153373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5fe67bcc03baf590578b47e26d172374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac0aeacfa7c72353ca144fc4a9c864375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df24a05c3a5e30d4558a0a685ad32d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993901c30ada59e2c1518970b2746f3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1716da6144ab1e01fe01abee8e946378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146e04aac944a04c876e2d24efc34ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328848a43e44f4a297568a94d36c9c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f39e2d9cb6f74727bc65f135794bef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4abbe49a4098ad372560fcd121d17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e48bc5e6111633bbbec7438e65968383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a908d5f3986371e49aaa4c9d868e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9bb4a1f327755ca4191afc6b48ad3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fb81012f83f74e54efab0a2d673bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f8013ba2627b18ba666d7f8385d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801400e03fbb27ed2f50528acf8bd10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeb83c7ed153c347df09164a2705cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf8461b2b113186065480936adce8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d288ec13c06bf7b2099a4c8f2628a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0548ec0b23875e4d252fc2a96d44a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cefbb63510a94d1a4c8a9bd540f533393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63f4af92b041b73b1170a981bc8055394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd435ebf127b81174ecfbda3121afcb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba63e9a8e5fa10d1106dbb90951e55a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e3e74dd8d2fadc80298e583291816397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3586225e5bfe1027cbcdf7184b3cd1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0155ddedd741465c541a55275b96c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da0d4d0db89d24612bb21566935363400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aaa292a57d2041d3be88c4bacaf53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d3e49765fa98a3f24042ab7d52c9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270c93a913a67f74ef6c30bb7f6848c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b298c4b79fbc6a5095c00c06b851486404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b45137f082968fe23eb73eeb9d0c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714585b7b410358044ac74c5b16ca3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091b8f21739f9936c5456a64046d4f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f63ddc7a464297d96b9603d2530ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1b78a80107bb7f0f470c62fba0726409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402deb2f18dd096df329c6c85cf03167410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde0e9408a6ea589f485b81f5644b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a13291d485480537b7e35826a4dd2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21014a41bdf08a52da2b2d5d52d4043413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf09d8b816c0c29123bafe1a18d1308414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32949b99879a4ada21379b35bc27369415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fe69f8c08f44ac0b5883b0b3496a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae13bb186c38a2139f8a1ebc3e3d3a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72397c34546f3713f14b4449871dd97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36eac369883c0c36d0910188d96e07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b4706e36cb09003c3219f9301c13b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e3c5a317bea08328319f65b657120421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d8b12ba3aaf9344466ebf37eb5293422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf1ad0f11ccabe5fab25c84005c870423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef346d3332af19ad515cb9ef7b5a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277c2cf1a7ef58377ff8c13d7c3e78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef0e86c02739d484ac727b7a7638de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f227e6bfacd8a93793aabd7723e0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28063a9afe650067448ca0c4b3c77b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fe42bc46333c855db277c0f4b0222429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b98d75eda054a01a9d799e47d1e0d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910981e26793450f9b247f379e494623431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b748c4793deb46fe9b57b75079c7ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cb1eb3f6bc0fe11413180f4eb342a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70cd246cceced65853bdc5791e8d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc5b8be8ebb9c3225ff8a10b51e983435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51d00199458724b905e76569bd8d33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182dee52e3f5239649b0b8e784977cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaa28e6c317f3b91b5796baa8406d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db2303e1de524e810bcd88b27cdcfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fe6a8ca939d0ee9c4df3963fbb28d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f0d84d7215e8549eccdd04a46999441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7f3c9b67e78c097c31c029b593fc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39482c535d96d1d868a4f0c4de1ef6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f618a75c62be7ee79c73df21d01330444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47db2c6968e8cad6004aac418f517a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad470963a9e1dce155b1088b0a942f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b53bec46b02b5f79a4ec8f82c65785447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e2866b60eb152b76c09eae9821f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c824de26fc64198b2812ccd9b4de4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ed0a5bcf6673a296b2346e2154b00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcda446d36ac5b45602d88319ce54a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fabc604ec46f5aa29d17cf7980476452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5291dc7e406bd6d86d93556f596739453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d19b0c2a6edd88acc17acddf3de29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38a87ce6b6cae416665a39e31b915455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaaeb05c672cf83d22c2ab0601ae55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd5b9441ed59277679d77e76d43857457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86330d042350daf0daa93540388ffa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c3569fc82e18bb51606dd1d9a4d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5876d18184b0ea0dfbd80e6307a660460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979a2575a5bd96ec52c34e083391476461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf812820edb5acc9a383b5d092743123462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a96a1c52ff22ac32a33f82eb1b50ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f9ab0683f5651062f78b75635a020464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a4ee50d34ad2a27aabb92e65cc299465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114222acba87a0092dfd177c579a4e90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5878f74e154d1ae63ac605da4f5be5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbd14215f074c3ae404230e5486cee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285fabb5385e2ec5b026129b93af8f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324584b72e05e19bd813015b8da8a3e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cfe895cd359844d2454738a6ff13e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5129a278ab506fcf2f6c484d1e2a82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648b1e2a1e4841faa9578816e501631473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0688c37df633d1592bdd9f2eaae4c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31423fb8faa966beea94c6097819fdb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebf3190269d023bca350fe6bde8b5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bda3dcd54926cb45c40057a98b6b85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52fbdbf0d25eb44e663122edb02dd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3eb3f58c2aac72e517412712580a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8d930b4c72d6a1195c9233d3c48e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2461b21de2983e259236f29d24c2c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4451c73a760abb2aeda433e7aa526482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34a1a77cd346cd10dddc32cf5e637c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd7db3fd4bcb4f5aac1d95f5fbad00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a81c558e0af2a3179bb96d6b39196485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57253e1c07edb581f52dd87f6e5938c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c353d1f849911c8dc9380f9aa9deeae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a225af838a70db3d2905863f15575488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f50c812ab8f41905b36cdf4450144e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a220db3418283721a47d5dbe7a54d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281aca5ee5a793b53d2b14a7f220a55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dd487072e2f8bec977f75e4274e29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55cf59514b5d13d0b38b72cd86287a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb67a00719d05e068d8a93f6883953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9207711e00ad735ebdad4083a3543e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcea0107f0bb10d3961964880d7ef9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32030c78d699aa7fe080de973f4b70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21e1f8c1f3fb34c86d215cb0c68942498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361526431acae68ce08299d06dfed01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e078263947f42769111275d77a8c1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d5dc2828c8dab7dc2d8462a45505e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fedc8642ae703757e9fe0e4148023502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f26d7b86813a06edbf4110f7dbac9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366855990866c715011c3eb06fce6edc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be91281beb135c2f3440094f1d0e42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5049e4642d21ff5248b7ebff41e0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108208a6adfef011dff45f419235f85a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3caa5dc284de24d69546df6e50a7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3e9e7a2c1c6646b6124eaf1287e00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0045ee001e1c6670295605ca8078a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9314bf4facf798ac2cbe0a5745f5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e74d6aa9bae99af024b3ac2e10d293512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3ab84e5a760a297868907ba32515c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe199cc5da56c17a002cafa27286fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650ad63c25c2e460f641431f3482fef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d8561624f8ed9011b84c008faa7bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752721b95cd610940d03b19ce994781517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643449df08276f0a5fc2851a43cff90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30197f94bfa2cb49eb6535cafda216a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11a65326ffc2bd8008363071a7756c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20983393de24384bb184ef44c4637f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e7bd319bf6538d8fe60fc226a6b83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7f4175e14964f6dc4f767dc4c7841523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e250013ed60671a967f7ca65d66e2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa7c562980ab091653736633625e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bd61519d992ccfbdad13a52d79841526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235f8ca7c266e47875d0267751f9902527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3e632fe8db92fefd143235a990078528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb2ebf00361d23c205210902fd1eda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5ac76b73a11d00765675f7d8abd1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa451884e806f4d5e8da2d094feee471531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31dc9772c096ea44730021146d3d84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f586dc4e74c3c7c36b5b9a98fa01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0295451cf3a0f67c0e67ce1ac3e37b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bf27f73a5666092a6a3c41f8791a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c83f98d7000285c9fd0d752634f2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18036315f2a3354da17a79ca937d47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8601a9f1df25b61daed85a811c8aa86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba0c2a614c431b65c90f329466cd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664e9f91874e44dbfe0cadd375ecf72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec1df207cb12a69a11d86dbd26cc2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152f328bec208396f1f71415cedc1ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd178f3fbb2f5535ef254c04be59e93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f09a0c40668b805a01a5c20a32ec78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d20c7a036359064791aea29396c398545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f48cd14e1734e7363a193d01b61f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d02d098090716c33a44a8360cc12e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e0b5b75fe26577c13334b64c39704548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71c5079f0dc4619e12b7e2ce2893a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccac9c466a0520611041f443a5a48dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20803823bce22a01a18504d6ef7457551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb48a96ddd300e8a66035bf09f41bc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96d26c93b56536c482c7274dd6de15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bec60310fd244ddaef27d2eb08519554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a659d8961e70d1515c649b11bb4e269555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c39c673940316017fd5b600c8ae02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc262ff4b571e96f841e913a5a86d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c107ab8d62f19e3912531d7dffe3076558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aae372266dfd6f8821f8b5b71f3de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a98277d7417b2d0be3305f15a47e33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1268148033ae92dd8271a68ccf773561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0671be5b84192fbf64d4d88b174987562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c101f38480562ba7cd00a57d8eb8c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810972fe0fd161d12b7000bcebb3f50a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf6b55b68fca506ac76322ad92dbb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df06c7035e728f36528b825f9de6d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30cdefa68a7f8df0b30ab901f7345567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51db6d20226e0d5b8ec429367957eae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf278e6915a19cd405e0e0726b198d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad7266c105f6a3f750c040969b11ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d2c96598975f132dee9e91940fcc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333feec78ee7730baa51d608e6e47f76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809b407b8a8ab8f35f64d4c19e74da3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af800f365eb3da9e7a58591fcf6310574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffb6e6f535570f37282fe2125d4c1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9260b21a90826a16f414209aa54c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54cdd10a8dafbb3ec412c6daf55742577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ddea0e832d0d9054aff2ecb59b4e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fe76892e6ce79f31779ec26fa8a68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f3ae5e7abb07b5441f28b3842ac56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f310badafe53941433b8682e4854d92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abecc2dfa60f98b29b79e4b68c4e78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad7537916d865c0fdd5d667451224f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3551bcf44a86ab97adbffc76d3ac18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57441df74a4cc87cb2ba59460bf55a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6661ca1383770e36c3d3c1d9370109c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04c7d21cb7d8540f14b13498f6fe57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23423eca618886a951c1bd573d3ea4a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d98fd4b221d6037607c7ba6082196d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a530c98ac110e470d5e0ca1e4e101590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdbbd0f9c60a8bd6fe34c7e8a8778f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e27f7ecae7f08ef133199a11316628592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40a94d9115baca00e3af887dbdba73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fbe2858383ea94d02a3538ffa735c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174ecd9021c4214b5f3a8c43b210994595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fae1f1c66b4e1f4ba86de709a1a0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbf27a5371a6730251b22e6308623d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eb894eb1dd7679deb7cd866440eee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d42ee1b8bafa94cd8a25d07101123599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c07304821fabab70fa55a04d20729e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35b8f7a0ecb4af27fae09c6d3eba0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502399ff19b86f7c0f9ddcd4281969c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff842e2a33196ebdd797aa0477bfcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467249b3e94167d88362d85f58e4c97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d445b25ccbcc5fc45e1de7786194d6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6d5c2a15131dade07c618352e1366606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a2c646d65f7ab7a40bcaad863ff6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0807474db6900992a46300d17ad242608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b845c7f64974f158f87ea5cf4b0cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6629fe7ba45f70a334610141f2bae75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e5b812260afd1acfb9f19107fa58e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ea2e78844ff0c36f6583bdcdb45ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b387192e631bd0697b0bd061deb520613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79144c87d299b3dbf572836b7459c6d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad9134b387bf75aa0a80fc5d0efd8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2961887a226740183a9bda7a59fe3e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c403a435d5a200a7436a25aaa1eab12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe8249910e4a2552c15a9fec03093f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a01f0b87696476a0a2606dfc27d021619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad32afb3620478d064cc55a1bd1c7db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d971f9a412c0a0e1a5cef14b2f226621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2680f586a649f92ba619c5fa85d42a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeba4a1777022588242518ceb81204623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49903f85539dbd87172d4e1ad7e827c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27ed2d05f518f505b91dfd281bef3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e45275613fdf1bd69759b13451f5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89659b34429524adb61b9c87002c80dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48a97804766577c48f150b264b27b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112b74e1ecad6e615f0a92898d50eea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05d88b4791081ea4e11ec853b17d35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973a3d28e1e78fa4826519d1381093c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d258112382a00374e2256c903d4d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3796b17c9ce23d19024546b218900c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6c70fe4b382a5f607e37e37e9b661634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef8beeaa7d514e90023f0a1582f237635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d686614b3734c5760e9fe78ce63b3dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa543e7d33acba03e62df034d11518637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bef9243b98919b3558771ebdaa94f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a19f2292178bd5550b072a2312c53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aee0ef592d627b3d9d2072502f7b02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d247414ae1f2f9bb02fe33b37e5a685641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf446c18bc946c972720995c2c775ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9bd37c8d508d7d710070800df848f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ed3f8fe125b31a2cabade983c5aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d10ea5668a4fce41fdacffec8cb70c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee15e38f065acaa97f983938fd2de28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8b7503f9d3cb320f322f731647519647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4ecbcfa1ebf88ba262252a96dd97e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb5fd0a942e31fa2a81316d9857ebd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114866e20f61f9edc16f77f943de8ff5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae2d9e4bbeeef44f029760848cd0a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a141646c3ea99b57259b1370e323b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fec667051bd0db406654975c163a8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18742647ea49b8aae07e7fa8de8a3176654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e82ba58ecda17c53fe21d15cf6633655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514131aaad2dbf65cdf2d070f26f431e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9355d3d06e4bbaa3017122b5fcd7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d859843cdfd110b6cc61b34f0866658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781ba79686b714ec2887ccd334a1d8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bc671ecb0be4c7428621db28ca1d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2e3bfef96d12ea43228944a6094d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7380402027a9c8bab63c3f9dca43bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcb0e38984212345dfa3bca2a4e934663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae8fb415815ffff2843d215c68f885664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e883945d16d55e0958ef9fec13cc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2db862a09a3433d967d098c709516666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc974b8fc3455516491c8db39b2b2ae6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f45ec2a570c462ebb1de8637657ac8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175f4bc1a391717b28e9d340634209d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11b92397157c6b6d0c5f3d10ff4a84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b7deb985ec1b061623c37e0f442c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b54cd2e2c136b4ee8fa75f287ca032672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16df6d0724307590f8a667c6c60e8cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4a1e8bc312b0a849c2543225adcf9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e7205ed4ca3fac3b63355ef4d32cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebea188caaa364401dabd306002720676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a8a394b70eb731d4ed2f947c42714677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eaf8197a3a2b462574ea203691831678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea12ac0749b5719a965f2fa86be18f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e922511035b59a5128c08c95b072680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc3a9b9dbc66f2ab08e91d57834467681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbd11682a097000f88c312d8465ca8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5605f804dec6c7d6af8d40189319d49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff9e0f621fc5ce4d85e157014cdc28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964d3be4cbc72135bbb29d383c9e6cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c27af1539e92380d21e60b9924fbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd760b184104f3bb52d47613946706687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3561311cfa66fe5879bc17bde2128e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e50d4bbf1568fc7cbb07df22bc16d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9afc60162c52fb71cb93d75714e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429b58b3e2a4704775534e7a85d03a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5f3cdadf85f924c72127974695c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1152b52a12d576efd836e9819f56680693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe15e95456826864a655d71f29a54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d946b8eb8c52edaf14d2d6ee00c55695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d6eb84110fd245d8097ade4eb7361696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be809c1dbf2df462002af5b182e70992697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137895e0869dfee40edcf55c2dfd004698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852871a01f62fb0a521f18133881164699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e13ed83b7b501713fbd574edc98e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af5e6caa75e9e2d2256f4d51c34d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6ebd41c43af22f9b2f539a5c6f955702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4904c25927263be5557a29e702e230703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc29c76eaf8d0c8810649b18a3d423c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c99556940ff0f4a741102a243fedc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea1a1ad90f2fb610f9b6a14692db65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787fbe58d494d337a30153f4a99f852707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d82343947fac7da194d3ec166bdee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527df55f18696cb87e720789ae49f67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dcc273786751648949fdba15206ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2c045e90e793bde157519efcfa9fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6988932d46a25735ffa8e852f5194712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84687062dd4783df11de5d5080b7b93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6df09d5b6c501088a092555936f1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39101be7655db7f2fe8f58a364ce51e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a573dd085ffebfcb02d76a8efdd17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb0b7db350b06ea7cb5a52c3be4e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260d659eed29ee6b5c0ca4c0faca064718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7015933d718fe9f3d557eae86d0c5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0ed86c67dea0a9b533d931421b850720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882e821ba3c7eaeea3f4e901869a7d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f99a47e206363982a0dc89aec1558d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a952626600db4ffe0342d9f626cd26d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b219e57e1970b256a112e5cd6671eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42da25e80e4783149e8d68d3da5dd5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172529539212e4ba9df92745fae13967726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ad4d37a2b468bc3534171dfbe7526727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c99585fe193401a49ecaa4e333265728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d775c867d394c82e4134658e9fb78c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee66fae76d2c9d257733daea615d3cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52640bca806d63a00b0af6d05ca91672731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776f084b254a2f3357ac472596fcbb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e6f7e7d19cead27b2500de927f70b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234132f238da0bd3be89d748bea1374734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48158495f3f14c1a9a3254720af21a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600ddd6248f976e9d4f3c365cd49231736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c86bf5aeebb5ab6e5db992a5be39a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dd4990d9fd1c05d76fd829f1d8f5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3259170371d29394fe87a2385671e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e75e3150a41bead8259ee793ff5e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d031c37999e22249555ecb6814093741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f909dfdc16487acacf1b18a28b2a3f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59227cdac5d7edd97355c4f4e1d1d9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d083d5e88d141d28086799ddcc70d56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06dd70018971f2a65bf51b47ed262a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0329f1e52ae470cea44934d708bfb1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9690acac2ddb8a5b193fc8eb5b40ffe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc17231468a1d6700efea9411f6005748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36494415e958887d605e9ffc84896c63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc295b3b66fe44ba2fc3f9c622d8b2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf0de483130b0b1090e45a7305b7f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a990a6c67f63a5b446619f25a65b696752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a736d6e84237bb4c04e51d13ede4655753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbd5acd56374a66bc935d66d9aceba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac6c7ff1ec3de4ae77e9c665c4d6bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030aa0ba4a32a3f19cbe7572d3ec90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e426b2ed80ba1af7efb59ea3e91247b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa46305fd3438ee9b361758f8142f0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9297e9f95eca7890cd51b60b9dd3a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446608b892a52c27e001724bf6ce803760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea15d51d7770fe81019fde140d0766761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0f30912b66573a20b4fae5c5ca633762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff59265cbb5641eb2e0ba6d931d2f9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402aa38bb82afff5fd4ebcfb2581262764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906c21768ae53009ff648992f106d86765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed04ef2fbed04c6e50aa7333b8baf32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fccfaa5277234309fd7e68997135b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546f2614a847a2a684254a86fe4e24f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9bcadeffc79e309aa1103f6f03e5d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a53d3b8d69a66634e6349e6bb4fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2f641f0a2a647da5ac773b628380c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68babb0bd9f5c888b5fe282047ad563f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0d2753bbce49206030a79c1f822ee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac015d551a5408697f66ad1579a6a358774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20e28991db7527d0a57a9bd45764c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17858dfe70d72effc1af8837e2939408776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430bd71ad884311e067511c40cb51c2777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c68da1810c149d1da76ab4d7e895a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75f741bb46bac202f86ef27cbe21842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652d68599bbf7057ecf91b18baa97983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee469fb25de5f19ec17c7d932ee1c0fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ddae5387d4bc4c822e230914726355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae695eb222753524e127a2211862a47c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea6a58642405d0525969e1e3167a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785107a858abd3efee7529999ee69f468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929509427b766ff1b2870fa7119cfcd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5544b15a532665ad6fa04be87f22d4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c226339797577f83593966ff2f0f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923da5232e3124016491a5f108361a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c01bd9290b429aacc399da2989aac113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5588ee99c82058a94e7f3a581d57b2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8cf37c6c5bba724dd000d926b45515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9722a8e1871007525b0b6d8018bbdc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d38a9b78fafaaf6ad525b043531c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae136d943c52ff613ae4ab1840db1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cec2f0084f19f8ae4f4c9b1b8c0a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83385494b8d175f79fc5ee958d2516b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7b872da945be706e87656705b985821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c6ae7f65bc8ede75530e0d2048c6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dad5e5d7d953c95d2b9de660dde1db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c9649cd817eb563b25e686305dded24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb240b3e84501b4320180728be4fe34725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0613205e256b8b1a3d895b3deaa37126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fabf4c5ba2b9c837fe18cca174175127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663105301f396ca184cc0e89a0960c8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a7a622d1060cecbe8da8fc2b8c5b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab64cd490fc31c8f735ff39974a7fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce67d76f1449237f319c96e765b97c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fbc4aa9d4b4e781ed5606e5bfe51e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d724b35ad7b673667aefe56e1d84a0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9356cab2c9ad83c56e893126f623834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b473eb2f1ce94045646fc93ca3b4f6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068efbf7bbd9800fb3aaa167d8c284b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29ce04d210506e35fd531eeb75c08c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb59424d6a612fff66151b8221f75938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c1a888132db7715f834afc21c250539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a916eb8ee657ef18e7857fb664ed640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5db7f1b58ae9056ae183bb5713ade041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fd4a86e3e72fd7a147971bc9195cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db17fcb95c1a3d3542aeb46d3ee404143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f6c03bfc111d315cd5003d782a8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7657fa4b4bd7cc8f2dd5bd50bff43845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924370a95692121133a14b6abe66a57c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90685f659b5a43af5c12c419ecb93c0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb627b4a057051b2d585f70df743cd3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a7cd69daa13e18d7f60d09ea329b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d967066f78a70d35859c11f12f0e44750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22561f8f3c7285573d7d79744ec85c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cac94bcf91c75db452b2ceb78fdb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4730f29763ff98f5810f7f027a6123553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca003017daf61e0a69390f6301a61e5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f95668f9d9d6272f0badb31b16bf6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d90658caced8390e8012a0ee63898156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc5d27d96042f3dbb989f2173e9c7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53147425329e40f0d8e14e5dac41685358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcae406b0083cb4a945b8a3bc2acf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa7fb3039a9571674e27cd916c203060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b8d95348f7609ae3f22a6737a248261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee4f587ef6d6833d0598ac1453a4d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4617e9e6c7cb5268ee0e9690a84a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91813b741ba4a4e3b940c33b7d713c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234afa1096efaa693f3762afdcf823065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7d1cb8ac0a24d5d59d4e5c771495766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbe64c9a8ba5c70523aaeb0262e86967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720c1b56adddcd6809cf68e6bffa54b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4cedb3619c85e7d97844506a85ec369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779a38e038a41a25b10c50b10b8e16470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7855ed4d3d0ac567d1705d4756bb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea218a8486f84be4ee9f57a8be008172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392ed23f54669017b50fe550354a63273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0073b628849440a0c4e8aa94f77cc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c8d38e8733d3ba083e2fbea6db97675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f766e0cc0f96d4a06b01894bacdd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8cf5099b94c8c19e223f3d02b633b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c0107efb03e3cf1a2f841872a9b1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32134c52087e450f8308cf8ca7230179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4a015382649579bc9003e7b98619680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f734f891ba14eedfb08f850a7fed281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59523df63e15ce5380927507b211396b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7c66ac2965ad0bdc52916903ad2ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff941017d017e1f38fb7986fbb04284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe59c6717c79b9decf73d254b5827b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6aafe7c663081e91e408372a1eb3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf28c8cec38c16fee69ed866a60112887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c402282a5a593e920892c2d528f5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bf496b384f0ac52fa83424f2f740f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199597719ddb539f218ab885e8b733090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82ae7c2df315199d0ecbe062916b8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7416f54a57f1fadcf131f9a0c76802792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4603fb1d0729e924749618316375193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4574a9c031aebd05b8f7a9ee3235ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3ab31c7bda504a29509e4dc20061a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c95b2d836b63fee32da71ffc0667396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb596cacb08e3c65dd318d2bf248e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7b41792c5b2758faf1425ed4d669898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f103f438894900b4cee854a1ed57999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab89c226040804b9380da975a25702a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15afe946c0c005f13cc84b079c60682101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd76bd5e7e8204f3989da3d2c70d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42765cec6045928eb296f8a38d1632a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc71ca6a2e1d5125faa43e58a91ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab52a06464341d0264111f1d430764105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645cbca33e58b46c10a55d19b877a51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3ff545ab569bef7740dff77d030c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ad1cdcacac9b8a54440d1a2a90dda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227b70b7ef87ff0d5e6cbbf099fc1de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09005b150271977ca6ce1907affc8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083555582432090bb04d41a5b5270f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ce3bd91cf98b74d92b384dba79327112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a3d4a87bf1acc56dae5e75ff70787113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c43d8bdf6a6378d3042c52d15b7efb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa358c670d4907d648e22c9018a4228115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b6d88a33f70991ac41fa1c3513214116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4259b188f4ab90c4199938e26c2532c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc0676003c373e3e48ad05dc705fff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406623e1b1313f373d39addc51a2d043119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b255bef533093352d3bfe3ccf9fbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de0a14034591efa50ac04b6b6830a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0923a0bd50fdc943c6010f2c77d9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8be6766f96ff41dc0be0dfaf50a363123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605004349f0ee0e6ee26e3d3abe0140d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d802fba23e3b47b299c515ed821791125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007ceeeca17b16c521551670535ee30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2960f3f7cbc66e12489bbf7f37b31f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92113c4ad414ded98667fad252a3d561128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8303f8ee9a776acc8e25d194d1474a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba21623aa149ddbb3eee8187215de5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084303e00e9f91f9c39f619cb16e07f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08ee407a4bb092d2dce08109e050a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb879208480ecce4a2d122db518b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8d01bd983e8737f8dfb2f4faf431b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424509d08af267ce860bea4826b0c97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596af3ec0450db4770e14a8a5044678136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8d283e83d051fe4fe72f4139fde89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26eb8f803ab6c5b781718da8a6603e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386cc8f385baa7e076ddf82dd72df5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50400b0d65145022266edb12ed445e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1cbadce7b333c51498d0e15d996e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735de0c47bb01a74a5d95e2c4f76941d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd75feb4a0f00af5bde87c19c970548143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60dcf1ae2852fd6c3a985067b140f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af55620b6e5d91977699e20a0a5ab82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edf039b759ecd125546453bb6e1059146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e68a16b5db26407f4dd9db9ea2627147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05debdec73acab9d5c2c2e8a8ece370e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd12543d6089844d64cdf24f30fe1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bf0c43413e08f564f9737e0498a94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d3eb4d554909c28e38240c87b5b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335f8fc5824f97306db5714f2171c3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41739d48ec3fd5383850482b27cdb3b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbede26ebe207c8eecd81b78d1aa44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd16ee0533046ed3fc50e8c7b2047b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd5516829bacb5362e777519580f30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d155e5a8d995d3b536632e544f9388c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2917cca83b172052b65e970c9a9095e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de00ac407bf741b603b4c03b0cc0f41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37f964fd65c8d4543cbae29d4ed1f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109b1c1f4ff3c42250249614ae0a638161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3ef9dbf69ac0bcd52bc8739ce7d2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63614698380a68a0ac7cc78ba61380163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be9f2cc39312493812d071c90ee7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0db79bed6a96d8cd3cceae101946e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7714fc69fd6ba386cf4541691682b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6034ec414d4c4402cfa89c6c80e19eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a3d35660c0b6781915ce6f0cce72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa710d04325dab20692155d25a64bf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079bcd82e10293ceb37b526bed7293170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf414073238930f68cda2b7d0a6aba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b522709e7e3855e8f0d5f4906e173172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb0d7202e30e7f1e31617e643762d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220afb00fae5a74614819c7b276533cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f53a1ebe07e05daf218092a55510a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0954eeb2ae81bbbc9e520a7cef74dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f746a437add0e90afd469987966ee27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121161e0ab7db4334f92215b54928777178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088615859422f1b28375885c4adf3d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966e3264433faabbba75e61425b71ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda68a3e3117b80603754cce5c5d1d4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53027701f6a4ddf2ceade3f3a7d3fa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ac98942b81a045be4b2429d3a04c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb97a38a034600c26df7b6caead8c7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ef64e40488807abe3a39ff26e31b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff7a21948637193d5c0e3dfc117f86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816c89e221ff8b80636ab25f568109e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed97eeea775993a84ea2046c182375188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce73596c6ef9dac7244a806eb5a93c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac7dbe273940417f70f3d1a1c5afb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae8d42c27a244d8fc6ed0cec96cb0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fd9e879c82691684132a9d83f48ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ea647e2fc646dcbc4bfcaa029d17c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a972c193bb127708af2330980f77ab8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d748001c84637e5418d424e149df8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472d079610f5e6f45ed75cd0e8bdbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e5a62eaf0d71ba361fe40c0ef40a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ec26633c477597df156f02bf246d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f4730f85e572eea2d0063a1ef5611199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e79428f270d2b52cfadc819ce4297f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48a74f537cd7ed8db5b8f2a62f5d71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61e7472321077430510b14f2d06fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378843bf6714373e44494eddb328ed6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebc886418d66b0e380156c177424df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b332c7cb5b310a0c7060fa0367cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95530cba932a282c767190e6e46eb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88602f4120705b36db9867d8e3dba450207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae1aa723a722f3da64a5bf9f6fa658208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b20f656a65853e1164f3c51b51639a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468473585170b1ecad23303808865e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be36668937ca6031169e4655842229211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcd5d0420540736093ec48107b58db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a59c4e274f5a1f8707245a6cb1893213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a4fc145eba046c4fc73adafdff91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf555dd246919eb0e2c4ee4c9b953eef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bda147a0a1f951d76ff539c81d471216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecd28e76e83e33edc097654aa6539b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba56ba04d2cf878cb5a54bc328e3f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d0fab0877b959be960f346d8383e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c07ae22b4ddd33241d261ed9af61e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabfb95d1fcdec8b80a5f9d98c96186221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef80bc11517403e7eada37bb55ac69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13b889b274940b589a97e761fa31e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072c89896958dfb0b813f198ab3c7e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d608b2efbeeb2da2d78a09baaec750225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb30ad9a5b1ad8a4d696d15d4bbab1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec987924c6aab12fbd0d9911b2f7a6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad49593a51e044bf5276346cdf58b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634564df7cc76b2edc8395a6c9dcc97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6401a038e9e99a4d9a7798ab237f999230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d691f0f54360834095df461f14247231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435813e84147eecad8e3b976662c7fb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab499f78e25495460c847d1c196248b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d39b469724d2621ed1922a8850134e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8bb3c063723f4704ecbbc9f5d8651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e10325cd9820bf43c6896dfcb86a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f34e350b62d4f4bd154537a0baafb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f205dc9472d732f3a250d0def34d33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d4284a4ed2d95e6a9a710e039a9b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf6ab42c2a8022fad6052db687d6fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09605960f54618570ec7061b0f58ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59c3efff4524d43ff5960866d49762242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843acfe561c8cd9ce6e1bf8a24b6e3a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a981d1ce22cdad0b0eb957616740866244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcb7bae27f4c047d50f95c8b8ddc6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fade1c263f51e12a75bce04226d6433246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6a7a3014604bcc2b9c277e3e86d65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3278c4c1b8c092c8d44405a9ca4cda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d2f7387ab68e51ed59adac1de069e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9edcdb0f327df9a2bb322685762e3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01d5fcb6fbdf292ab5b547a25d1bb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593c5ba2984bd7fad536a993f9d783f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136c9e76caa7f8ccd8570894cab0d3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777f9ece2729d0bfde855a9799340d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22d6c0c830df900ff578315df74bcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5b9be63cf5680485aabd752509d00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abafa2772bffc2209b2464fdbcb004257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead0f9c18df1d18a42042f1449f7c17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dced6c025b2fa0e7c9934b9692a14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff486002fe313b45d5b46a16fe1301260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b99e39293bb79ec361af171d9414261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d32ef09d86691542a77e8d627601c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345d72c4b2cd73af83546f58f80c68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b51b83b96c1289f6dfa94e6ce93bc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f98d7aa970c01d3b11da8805bcf53f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe95158c23d234990adbee83e3af04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3f43a055ccd090e683aab6a9e7ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e9b1cc9dbff0231332d46af453df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f758d6dfb6952ffe12ff45ac4b633f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b59d8d4b9e11dddf7d0ebde7a66bdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e78af2305a16057e3a216c9bff138271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f717fd422636fe99fb5bacd5a39cef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020a027f6af1c79acd69524f2fdec49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bf0efbdf0da1dbeb66fc2605249cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbe5d3576099ed7f6c4b3dd722686a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf48114c3dca229c7a6290cd9d2f70b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3eba54b192ca7f9ac75bd759a3dea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d51cfcdd12f550629026b641dc4ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540834ba91f31f36b61428a97fe65770279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2025cc9e6a2f667c78bfc21799c286280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd22c3ff64f792293964e5386914b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a36f259a9a728183e13b55e0ba04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e51c6cb6dc0cef79b190a6f003893c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62a5961d81cef99aa5804f942d1baf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f27fc5017b79abec33d14497f475bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684f20c4c2f8023fc7d1210fecef9e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa4acf73405fd0b362cec177ece168287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725a2774ebe8f9675c6e83ae58be118288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637ddd82ba07027080cb2e4a1542c58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a06c2f835a5a0a1266a014dc60aa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0d69e8044973d56260f026211c7bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13687f9cebb879983886f717382f0797292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e34036b8410093764cb5034638c1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452399f73aa5ac6186a61871c128a811294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f67a9163676e11277a8f9d56ae26b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742061aa810cde60d0839510f62d8fd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bfb22090e343c165102b797af7867297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04f58b7cf32ea53e7e5c9000a3a12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f291c70d22f113e68e093c10577b0d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1f75772405e498c621e6f5933a0c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85caee4d8153f440af7f00ca4d437a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79924e53566570bb69f91780ff1f8a56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e53230c2d8db29a000a650c9ace88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a24c6dcc016f2de44e08ae51a9ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a100ea6632cfb2bf1289499ed0a59e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d1018683413d243c53525994fa47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3604b7003d1faed9e540c573f4e35e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff5abf7a7900d021f4a938214e9a7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb0eaca2a13d762f6c20e7a08c1165309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc1a7c2ee423ca085fca4487e1c1e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db7cbf429368c807594be7106cc92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ffc12aad691970b2b1f1ec584a921312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db7b32193ac55cdcf4a397b1274be0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed3cb5b14a72a80314a2eaf578b349314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b690206df8c39fd3ae8cffeeacf1cad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8e870815c385d7531355ce772eccc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8280d5bbd5902296613d6fc13e579c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560f969fb351563163b487faf9471b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a323a23fec1dbb1fd9230e233d1f048319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bedd52755e19e6a51d64fe934d5ee2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79592c3ed211745f31bb15b2256323b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878dd675f64c2b2aa65b42ffe02c88c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2929af1696b792cfcef43b41b86b3b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8abd2c154e1f744f44ae321bcbb34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38477a401b6d1bd119b068446613f51b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d6c9888838eee64ff614719b50948326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bc67ac8019222f76f953a64edc84a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50156faf92f77c43d5b09b241a2872c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05844f5476453c9b9f921b4858a254329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71041ce4f1bec80ca4484c4a1a630ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dbb1936fdece521154041283fb1c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b269e9b9a3769cdebe8761511485332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53472787ed163fc7a447f492927c53f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc31ff7755928a684004b53f3e8b4dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940affc072525233519d301a5490ed1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e02b8fa19b664cf45d73f12dba10a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe745b4d0184c1fef1a970fe9b5b6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1206f342f49b90259b62c996ff9fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49e4e472d5777cd6ffc7e36afb463c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501083f5b9cedf8f66767e98673aa18d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7f119b506b08aa073d4cc62e24a8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fbe838ee8a6622cbc3140d0426c8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec99d1fadb17465c1a5e9160347f3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fe226d1db333c52c61aee6cbdfb06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16676d62be351ea5507f06721c57dcfd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ffc35cf6b0af0238aa87f99ca7559346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd30db51c726a206e02f51f4d59be2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bea4a6d5b2b79a337aff92791b4a21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0036cf7f56c69433ea01197a1f197e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c08083915cab9103cf80cfec5c09e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda758a656c72b19383a32750e6c6a90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026aa7853807de00828462b84f466ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b300458e6d31adc91bf634001f6e97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19684fe4d89c6fe266a589cda0f37ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f5e0052219f552659a8f58cd4ac71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040390d66e4bd1c3c1fab4f612ee16f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a78309511f072169047aaf9a267ef2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a1072efc1e3a424d0b7eec1f0083358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1740001564a4c98840fa0c308f97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151587316c96e883ac9959802495ffd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a10e9305ffe287ebfb653a95407437361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3abcbb9a74f172819413a99a645d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa29aabe3833a1f6ec725ee691e86bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b67d71a9a9d275248fdca1d2159a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1957f3675ba0ceea51da80c2b96fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31a45c214b00f523be7a56f3d48172366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc3978468ba87b5f3b2b31cabb4d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf96d8e737134251546e04506604e9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154eb4ee7fc5a3660fef0e74125fd53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61fc7536579febe350fe002bae5f0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6193ac95a33c7382b610f04ae630e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95956711fdb38a5503868e1eb9de0f42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897cb6eff727ce4108434f3331a97d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f357917c9600770de2f5953a03d56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c316de6f10073ce7fda424ee4b83a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1754d19b811de4e642619044be1fa0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd0fdfaaa27468e1b86f78d65d325d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ed0fd88d0c515c6dae200699bc14e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97cdd5145c81e8dbcbe8edf4bf98cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756445157e6537c4e18d67b702865a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00d7e07775a76832e94790601efcab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab618265cbe61e2f3fc735768078e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95606a9bfcfd9097f4c6acd8d0e4949e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cce16c65254132e2455c19ca2979fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d59fc249fff98fb955df1c681ce83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b58436923407fd5e42d3fb7799772386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0a0076de3c2f4b67abb21e6375f45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a799e956b938a00cfdbde83a0f674388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90f00f7fe4a4081c79b197bb19f691389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d4082d6139581405af45ab9012c52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba56464088649d28aee52eab525080391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab1d499c040f3d9b71472ff9fdce9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b30c72d5ddceebdc8813679b5c88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896cd6b7808d66293152bfdfe73cd35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7e0edcfa485de14388039dff19a03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac79e69d0b82e2945169b133878da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693318feeb2863e6e59db385771c5eb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a89fbdd41fffa3536c1a9519f42c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f78439eb364650f65c4ab4093b928399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bef87dbe002383210792f35fc9fea5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531be949d84a97e2e31eb5eb60353aa1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0eafa61a912813dd91d35423e2007402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abab2ce8bbaf6dea5d15e0edbc206a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0b3bec6ebbc0b8a2999e564bfbaee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bccee63eca641b2eb28e5bc7e4059405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681b9f9dea6b6bd8816823da0683de4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcf6092b01999f20ea80fbeb203c04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86568c8843e64ea5a3a609611c62141408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578c1fb0622c398747d11a64da3888b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b35798fa1e5d4e1eef0f47500fc780410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63019aba8a4b26eef1676f12488273f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037df6c2950055ae97647d0ad9b658fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699dc522e7c18d7f0a4ccf71fa5c9bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b939d02966b6314e0f0a8b8b409796414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34d5f85e9e808f1fad3cc3d20b5563415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6775611765fb90afe388d6e6629692416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5134e773848e256083189ff927037b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564cf04dcfcd20dc08d5aa947c52114418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2720ed72cc024a58515f2aca8ffff7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc59fcd30dd3e07adc88ab028d6288420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3067802facacf2e2009e8beeaa5f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12c3a1361e3baec69c7715280b6c2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023a76da2755849e59b22fefd4ee9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2372babdf9023d7f36070569b590c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997113183eb9eba67e89d3d7e0b84e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaf79432b7874a68105a380a36d655426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d9c6f0b9ce1d2fdf21218f911b0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c3a3cf0daca6bf959d70d6fd80ea6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159471e97a39e239dedeb3a16cb87e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53923585929cdebc57bed0354eac0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acb56141a71ea7a00a17175f40d96a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae437392d1561a3c77ee2b32fd8d85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a7b32e7895b566636ca96d58dfa5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec88a4564099685b6f024844b9dfdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6fb05cbc3deb6a11aca3035c8a735435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033330a603e48198c067f813dd78e054436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85009b598fd235b605b57a44d4fb669b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6128ee07fef87e6f678c41908e1e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931f33e033ad84085f05e0d3773e2f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6f089a61298d237f36d39de6b40c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b4247cd7ee4606543f26a124c1b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96489c80d10a1606a2f3df53deb246ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7dbfb85a76c96e032b25f5480f4b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157399dd7ed5c250c335d6be5591c36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064c529c0cb2abf67cd50788ecc25a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5446117764d7c70b527d536a6f946b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61726c2f15311b6d3bb7f68c1b2abc12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e42e21e51094a7ea5c81a1c27787448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed640a5c6a9c752011681b5ea9b01f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb55df2eb9db2f62bcfa07e51ff19e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1bdd9c42eb7084d241c852d17c2f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec87ab89be773397aa13813ab43cb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3e66dcb53bfeb71bbb6c7cd83127b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a078b1e6b188bce0e4bf8bd8207712454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e66b96f1b636723b352de4ae9bc2fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39285997ecb34f4ba49e3f5754ad4dfc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ca0af463b2df9564be8d72b5e1ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eabd6a0fa6a775f357ba8ec6c27619458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7446f62d81b65bd7d4543315e0d01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98281ac2eb33076f907fdd04c702923f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a2803733beaa1175947ae4e46a84a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020429878bfc0bf2ffed2878d885c53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de206ec337923400d0b6efa9d636d24c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758610a2e1b55085dd3c145315f13b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f6c9de1db844495d1a3da3c5c4d65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395af00d4a444f80bb1cc77f2813840e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fd62574c794809fe582cc4dd150ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb56fe5821347ecae8fd64a5dd67aa4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01b538d68be9c08647c5c98e6cb2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dde818ca6e4ab13ab2c5a5627003bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f93ea9d4a8c0f7464d711e5b0da2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a86777f366ded9ac7ae917190bc9aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009c5fce8ec3cdcabff181f7b309d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977da0933c3c5a661063ebbbd937aefd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562727cf5542df459b4327714576599e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf23fa3a3c533315ed0c3c2a4afbe6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840de413feb238b02ad9fbb45772459477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e44f775ea2e0010c48f25b1a29fd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596398cb0678bd44a5d2470db3655405479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fcd66504dd0577040da51b4179003480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ac4df6ac487dae6b0c366d5d1179c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172116977b940a0b2084757f57961e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6534e8726dc52bef5175a1584383db0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341078d87bd52d0164bba564e5d35f10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951c2e04cb9eedee1605055ae5e5c6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159583d6eefc3be952b251687210d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8a606e2ab3aeed296c0f8a20079fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606973bf508f3ef2c7749450e49b0f06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95c9afa47f55c548917137b8532c6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe74ef899f30adc592308232841fb22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2301557504009ce22dff96cb56ec6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97cc2fc9d049011776734ae7aff0f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766ed9231fb4ab4180247d798be6cf0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fae79b588f453a7b9ba6151f78370e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac43fd8872f142e63f9393e4efa00c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c3ae486858a9deda39d8a7b345497496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b99a6bfe51d02dcc08ee20b0c9a8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ffd2fc27b3e4146bd67fd47ed95c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25589cccba544ca76a2d0f34e3ad801e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb01a1336aa683e92767faa46fcce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d8db80ef951645a4e60dc8026827501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d95598afa97c2ba3af8dff7c54ed51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598f428247db4a1d553c9b06259f4f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93257d896acad788fdfe2f9c9125827504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d990cad613ef3a93ce5ac587501723505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e745911471ff4f306cc4ad750fa7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e9e3abf173199db98bde931c2ba96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3c4867b62d75f8161bf06f57bbd26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b4674bcd805d9b969200a52cc44db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753c21046ce9c5af61e656720a300f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49a5971d2ce27e9966ffba6424a07b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716a680abc95aeb323f07e545e63466512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be23c8b0ccde0019af3eb02bd20ff15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e911ce593196889cbbb5e96e00dcd0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c3614af476836113c4ddc8d37af63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dfea7da1858cd3519741724e829e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587353a83855a4096b3840ea407116517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70587512bf4df1c962fc0e11662ed011518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1361b6adaf647e1bb0d923ac8d68f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1676160ac85cb4c5f0c195aca9fc64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873cd8a0a472cad65163e22fd6cd05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec47e5beef7db9532ac76388909e65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0adb3783586b207915905fc7ec843c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53091b79a1c7beeaf34560f5d5fb41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ac765bc3a423ba102390700d2eebf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142e46119cbb7bb12c9d898aec6ebdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a0dbdc797780c9df73c2cd5f3f877527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7908036a46075cef9c4e237273475ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdfe42365bd3df772ba57dafa91337529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01142138116e7e8def5b31e6f844b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294621eacb5c5a1c083b90de71d6f29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7ef260eac6549066373c8fade82e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a095c55b89d3c8f1a879ce1cced7758533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec661dea6307060864ac086db258a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d2be2e810ccb6e197c2749ebb1af2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed133d0f0f4ca251da1a0a068d18c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f0547a3f480c2474fc9c1228afb13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f391adcf31a93174b88152892cf23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eca6d98d720659f70835e4f9e49cb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c48bc94bbfa70937f0c4db2219b4fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fca4e53afd5b9c56832d97c476bf81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820e2e36b98a9314fa19f991a149aaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c4c1b8b6eccbc1d6381346dd29f42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80917a46e08ce0ca8ac2256c0ed2a55e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fa1d8ffdc5c28ce6b142749ecc95f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db11361ed7bdb62d608501f0a51673546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326852b614dd807675bd29f39e449cbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147857b3c3ac0b71e34897d66970f47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0084445375c1de00747cb3e22d33d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba299b69f89d86b1b6af5f40d712065550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32f857808c2365d1570c38dc118673551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf6cbcedc676710135a002db115e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976227c4233cf968627f02b1fdf194f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834085b1105c7b4c8feac5bd06984843554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06dc1d33f0b44a3929ddeeb3626890555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a91927a03281647a485d2c99ca641556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21042e64d15ea12f85c8cb5545c739557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78d47474b67a8285dc89a9e9001993558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc867bc2b034f768e720f2c3f6d425559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaf0f9deb2f78cb0cb221cc227bb96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f2180e22dc5d20be0d0a2db3f352561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b26527357a872b05c7bbe23ca329d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ce69ab5e41665673a9c34b6bdd7e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14a2c50c580a3745c0bf0fd3889850564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477a8532d950ad0bffbeaa0fc351cc5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492b0c57e846456eb075c30735820d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9cf430d53201c661a9bb12de41529567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c16fe40d175c2e30da7fa7eb74b77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2eaa665a67011bcdc2ef78ff7b16c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af67fcf1a458c8f400005732495fc5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d982206dec655ad97e77214b5e2b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6708fa760e30802d12de4288ec079c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad01ede06075d774afe6f31a72d112573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990ab765cb9d4bb5774809b78e410d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367f07fec25314f1009e64f0b4bc532575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561f98a3ec0b2e26343b5067f9fe119576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b4c05cafb86a17f9969d5a832cef0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70236dca877484cd14b7735f3120b585578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce11a30cf8117260696e6aed98acef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aa2c06b25066202cc6ed4e59590f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc7baeffe9687b40f951fb2724819581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19084f65124fc92a066c8334ec2860582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2fedddd3bbf96c720b09d7970a931583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f797e33d892ded31bd274278dcd85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20322d94e1dab7364885e9165884f11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905d901fe5e665e13fdf4120e36e9bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7421b5118933fc1f87694e6215a6b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a24297d45e90c5b266aae46a5ff5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecddc3393b181d258a2272a81c76d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24894c639fd2f5142c9ee0b9827cc433590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235f8fd7be7a1396698c23885f4a71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730981d94f408eeadb81567398703feb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6b0b38a5c6b783d3169caa1391dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1534d5c0b22f878f03172e2b11230f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acefe7ec02acdbed22b824f0f7fa57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732050d37ccff7ae2615320572977ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d346f1fee5f58824d3343113727a54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5e77bf85f42e38b817d3fc4a97e5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6adf07cbef0d02fb6517bbb8b2ec53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9edeb8b32b2dd4024e258afb3a8a17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3925a69304741f3a6e08320ec515a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f57dbcaefdaf8bbbc4d4dd6ad6a618602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601658e25764563d4fffc3b3eb5b1dbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2a3a8ce1629d9d937d6601ca9e4ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5e7a35bc09678bf11bb8be7d53e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af443b3890965aa1254626337ac9982606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a25bd9a532c92340d4a2095c7ee427607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf8cdefb208871ced5af766d1c9529608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c90fc7fc59aca6215a8009e8b8a9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04934c4635fc2a502ec9a62102738610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9cd45d06fb3c08037698c79e8f0a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828ac9145ca7b87d0627c7052c71fe7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8964479ee72f6e583427c8609b8e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6c5de4ee5e642f330da02b0e25dff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422e71e187d5afc356a8225b7c007e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01a75a37bbe8bb0e159ce4542e9746616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4777e2a3202d1be12d01a6b233f1ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbcbe7bc5a6041e97f2379a3ec2a7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233650abcf58467f384e174d6ddcb091619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66e1513a1207855a23c6902dab37b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fce8f764ccf6fbc1f09c60e398bec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f1aa39a5405220c0bed9973c2a2d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb2757922e3e6c0f66f2e51b2ce6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbd0a86132fecece84ce59fa246b09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b17bb757ec2d0dee7ad508d8a3944625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af1f2883b9a33b9bac8d3c6fcc3aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776066acffac1e1815984cd3ffe4e75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b2c5b32b5726080cc59444a635dee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c577060f5ae04d74ec3fedbd57ab217629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cfaa3465a845bb54811681be6aff3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b929a4014b1fab243752e0ae4925201631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a587eb11f2728839f5f3aa054c93213632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698e757d5c7ff83638ee4b5282c10fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e951202e05d4dbafbdc46dc96111e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117856afcb56014c3df7be8d51da3a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de40d8ea322b2aac1802aaa8f3b369636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dabf6f5055d7f4f0a843e5e03f1630637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161460addaf6dd94d46c584fe262cef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df082e679ebaf5cb2802f6d87a57fe9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa44e6d8e0c00108835fc6adb22b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b26d94f51ee08965f6d18bc133cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28847dcadb003577daa820d62eecad8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40732cac4455823e4466026ae7cad27d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02104ee466d52b04684a5ac6c8f038644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d020b952aa56887b508b0aac60133cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c039412cda76f2db380a53f82530646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eef57be255953515f4afad0a1aa33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84820f9acfb819e248c7610a0bb93a48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d5f7373cc5b0d9abdc855df4c6d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a767d6d7fd9cec2239669ead644a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84509a2e2fc2b4ce7b0203272fb22e62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa124deff24e4c0aa0a6e3df8209cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446bec9d860e788c5d6b8003bafa55d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31ff6e76cd8289f3fdb21d25a015ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a237e00479394a3eb6ce91673999dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056fc893d1518282531eba9e2e3e885656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20adc93bfeef830f086210710d0e852657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538855f2a108f44896be23b6ab8af670658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2617999dcaa872d1cab79906fe5084659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce52cdff902eb407ebc986670d8e7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2c733a588ca255dc814b0d652de5d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97149290dc89fb095d4feb9f4c636b33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0062eb39ce4112268e35bcc0794e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a95816e0026cdf9ca82e3c240fab4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed45ee23f481585a85e29870c7ad646665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb369921477f183543fd118e223deb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e283ac8cd0ea04aa11a9169d635a564667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5c75d3e22657c8719099a1bf04e3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d330c733270a054406a959c2a07dac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f9f23208abba1bab641faf6359c4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b4a6ef29db70d0824ee835c248f76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55c6bbd4e98d53689c11eec0122d4f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757953591e1db72000cba2d9ba2255fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa007fbf012560ef6be261bf3fb9b6f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd845c037c89401718e68697e00ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45884cdd91eb09f3a2272f25ebcb3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9e62ad774b4133dcbf13dfc145e41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856da15cbeff5305cc7118b46d1e303c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e1546dc7f3665ed8595a49b69b83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25520a6b14ec56ac2238f9995cf19eed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc280ce783a26b171cbd146f0485122681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e666d3a38dedce1745476ba969cdfb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5989e482edb429ff5f4158c6cfb016683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f3e3e970b1249d1b876115d118d36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f57129a2e14f52cc6ff389b627590685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d2509537316be243c87af1cd481a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb113e9e0fb9cb411eb441fb5b63eb0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca670ce576b8840f8bdecc9734a138688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae61424ce529ac1cda9eb5fcd8dcc2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a96cba39087602f3d2da9e923254b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8e4480223f6da098139ad064d0855691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e826889969b16928660ae2d2728d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060fe573f9337760eff3afb372aeda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cbf24f517b42e6b455cd925e317db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831989b61fe6c6c373c0cd94d2de6f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c81308a2b931828f8030dc10d641ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34edb5294be47aba6963298de3de468697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed8de7e2d45c6397cac2c04ac1fe9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040262943e9621a990e5d413dc9e412699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48abd9bedd811a35095e194d324182700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f289ad10b5ef1e85480d9b27f215cc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f41c05cf629eb390e300a09f2b321702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af4547424348a2c2bf6b93053a90a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9bbf52334ab7b1ebadc2552c668aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f404fdc4a0000994b67f35b13079d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f50126f23c2eb4a138b356d73a729b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156cc3c2a4f32bb13e917c63bb8f02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c68973eb548710d6d47a1cb9d553ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04903ead99829f803639d21c97d1f509709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b64d17f3f598846d00a48001c80903710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb12f2b2994e1a9c4a86337f4c49545711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b294b0a893d368eb015a52d2825b2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a5f119a291651aa5ded9cb0f0ba3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea845a510bf6956039222337a50734714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1f9b46f46fe3ae22a31a249d5bd2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff7becc7100d4846bdea9e6664ab1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca959790aa02d752d73249124903a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ee47cb719123b07b40c45a258d215718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dbb179e2f757813555a468cbc5ff8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f794c3ae272f02b2d565b35ccecde8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7b597629b9129e292dbd734d3cbc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae3917631dbd31c9199b3dd14ff798722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c92e6e6f77d0291bf761d812d5a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e6cef207af10d08e8042ef4dc671724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e96bee59267c3ab0f9214171d366ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda89e93f4ef4b8bd5492a57de7a119a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d3d675a59f03736111a57daee707727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44653eccb56c88547e77414749882a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd252dfb278315fb72910a0fbb4dc0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d455670c28904dd9abea0a18184c6d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d01e40c84f4b3f35719e5cb8c2f8a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda968e8c96af424b58fd122b026383732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3c83ee9bfd80db2387dc615b632a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe72dac366e9eaa18d2f5caa4b01bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd97ef9a7832d600cf3ea98d332d6ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd4dbe7eb039d560dc7a6c4c8c3780736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06437aaaac51f22d4fbc7f471b4e52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b6348f51609f0e46772ffc5275863738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dcb9762d8f31038dd25a6d790e1dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7b2a8e20c673bf8705970fff8ed25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c02ac89dad52bd1ed15478b1bc5370741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb5d35235e8789b711cd2d4e0e5ee2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17e208b1925c2c27278fdc99d57810743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9c16ebd2ad17cea06b794bf728ca4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c8743026961e84f2a2f400248ecfc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df19b024c2024090966ed7cf116ebaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56605fb1bb8fcc9683340cf96b64fb70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48b61b37205d9ab7e5115e2a530308748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ef31b15620f9995e4293d23fd3a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8991e8c3d18b366c4947d972bfd1d66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2049a005332573d018cfe15059f9cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3c68c904782c4b5d1c0696087c1da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a562d735067558136ea24cb4aac1bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782cd16d008e303cc2f37342f81ade8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f529217c88911528fe59579a900d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf225c9f901a563a45a00eac295078756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54a49d21ceadc510331b91a95d0ca2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265480c178eebf8c3ac47a1dba0cb7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251032ee52089ade41849e0cd84aa721759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af1235e4e1b0a830bb006728c11fdc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7839d3cc34ee0b31400cddba22fedf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366f40aff0226307bfcaed56fad9cca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbd9152dff007419cdef782e2368e3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d0ccbacdb5bb57309c2057c28376764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6cbce2110d914a14d08e08f8c1b57765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a669fa56e9d564e6936b11ff701f0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987b7c5f8d27f8e1852c7ba718cb067767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e52a3a2db6eb8b506a7f9bec9707c4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3c476847205a9dffd5d63d13347d6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c93852e434611b8c0fcea3e8b3f625770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650068431b8d9cd9ff5b7f2c20049b8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8907d289feaa65b44da44783008393c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a2aa7236c9d14e1e66841d79afc86773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>