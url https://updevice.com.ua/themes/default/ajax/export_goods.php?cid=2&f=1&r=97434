--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446d58f0748f6293c2f7ec823b037341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99ba3e908a0e2f74b5aafab79a723f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded5fc25be03adf97dff1c15eef7eef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd57aebb30f19fa5a4c3e9db77d8a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ed8270f459b34d60625eca1d770a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae072cdf382be1f917e8cb4183346aec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf935cde000137353a95cfa855f4997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecf053e3e346f8a92110dc7e28fc288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd416364546807297e5997906bafa4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db2ea21d0bd4e69a4c85415b04ea5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deebe2f0fe925a1267a1cb4a5f900d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faddc502e2ac68b630c4578eee5d56812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1c8d3a3c872ceaac59ec2e1c274df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2409880fd89c324a0b9395c8a793fc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c833ef444cdea97ad43dd0f35810a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d0a97639ff64894e7a6d09d4c106816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69180a2085b56260e7393764e4cf83b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbf3b026da6606e742fc7dcf6fce2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd635fbd40f9b24780c2ac86cb1292419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d932b5adcd4207d964ffac3fce213320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a6b11f63492a41b747a769b8a533821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fe3ee0b47ac623060158e7acb2cf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4106f4b3130e94918dbc1e1ddefe68323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcc76e44df5ecd4355fadcdf6bd3e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac822bfe60dcdb037df937ae9585ce6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea86b96aabc67ade4eedaa6136fa2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bae5cc40b5ad1e5ceacc079e2b2ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f87e99667ffb222d45460666f4c9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b9c4035c8ae811c9056a97bf3305629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b4365842fe080ff8ef8f52bd068d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491d3dd9ac6b91f56b6d58ecbef382631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae264cdbe847089c6545b4be12dc0e4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5055a8deca30e57e4b8c181bb68af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b140c6b20542ede81082044f83b50834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eafc51e0d8930184b28681d3a44d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fa57e3693ad4c02b6b573411cd64536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257bda0f433ddf8940b81f04785329c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510689195946deee61515a0db4ce7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a5a60c57eca9e3aae1344fa212d5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815fd35538bb9c1f8125fc5e31e20b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297c93a0da56dd846d041f678c8eec341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bb1e1260d913b1f93b7a8c03b991642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684067a53c0214d41e7727bbafa8ee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f9eb51de1780770ad1c02379a72d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e45590bd47e5f00a54b5449c7551e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc063d228a581b6c41c09384591f22b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3ac35c0a70c1e8e5c468f0918fd9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fdfc9b0aa5d906337400fe77c0e5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2023be992d88241a6ad747aa867759649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c4e5c95b7fec1167846af7e7dfc4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea2fc78a944afaa5f4df326850bca951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801acde426956a35fa4e0d61a30b46b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781fa48f5fc6f3e6cb7013a8ed997a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee4ade37f8b40b4b6f62d07a895d8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96029caccab6123eb0bfddc0e930731d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edace72631e8ab14a436756c08f27f9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763a0d31e566783b9904038f61083a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64220892c62bdd44b790b2d9724fce5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d8a258502b800259f8b48d9f7b5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734d8809c1d42019c826599a9d876ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6de3f5e30e562b085172fd963154661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2a07581e4f145e7f21d8c6991bf1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89053386825029745b8b35fdae1f2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a28e1a78628dd24bbf8f300c8bdcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf49c97fe934366682cf31bbf702a6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af308f1837215ee023d6e88d5de39a8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1810bc1975b8e2ea90af07b0164f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3112f29c2fcec5e1512be844f950a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b932f19870a747b041dc988a64365569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a27adc7bf68e57240e8aea8cf4d8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc05d9c0243b99406a1d78b8f05502971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099efacbeb9e3a244bc0945b18b1f6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728953e73f5b81c4ac5fbb931182fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168222dee4dc865d3b8cf5411feb4b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7d0be66ffe636171c5800fe51dc5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a6e6d333b63fc59edf7f30e02c7a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b75d7f148bf67cfbe07b26f776aff677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ffd426f20236a24caa5cbe5c4a5c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84609ac47018b2b9849d180531529aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24319f514dcca32d81d752148d41c86980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e033cf8cdd140d0975e304dcab9b4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006147306c1f65c2c7565bbad48a40782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd9880e62fc19e42726e677fbf0fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfe1dad788e3eca20cad29fdeb97b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936736155cc83a2b367d7252efe87ef885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d024d4dd4705b937d8328619b6b2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e380de445e8f5c77573cc1386895387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a78c7598b55331bb9bc778b69c2ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f69df3117397015b6db946af0cdd9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684716d2a6dd760014a260efddaf1ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7013487f643e88e16bf42ddc895756591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e736b20d026e9a52592909a86cad892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d1d0fa0ac369b2984801889810fa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20cfe6ceb4dc14e4e94b78d6c8a59e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e368b7d7ac41e9411cdf714eee240b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b327b6545ca100edd0a827d9c778996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376cecc0f7ba10a2d20d14eeb57342597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a3aa4d858948ee0676bf6f5a255e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e0f8c0f09148bc2b3b37c5bb9b7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70255185066a7f42c9c76a0f83639878100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387063c3d9d0186c4676b68b74c1ded101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bebde0df64c1bbb32d36d1ab3c537102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b06724f63c44581b0cbb350dcef7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545427fccca444bddaea376e4cc597e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf3d42c90e4e03da35651668f645c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28704040445a532997411ccc4ddd25e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104669fc501ec80c8785b0c21b3b7766107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c6c8d5eda6deed3312544f059fb76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64bacf5e1fcf81c431cc3fc5192236109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac98d5f573b8be3fd8310610cfabf0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d743eecdd0bf6736b344ac5a52db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc054d5d00c0353089cb7e89e62546112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d86874671ff3593e4bbe369a5740d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b6d22a48dbc2d2a4a2bba2813452114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c06261053b5d60f5666a1ab78b4b8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d94f4bc2773f6ac7a4028b3354a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63085041ddbfa2a5c41d8e8eee6226e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bba1a014761194e03d87aad27bd19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553b08c4a0247a74d231b404c35206119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b0fd3f22e168b9b243ae38e8dcb79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233697c533fcdd52cab14f7cec324b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5607b08e1dd9f927e3099eba0031092122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926990e4e20ff0f4b033a1bcc5b8047123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10434153610ccde70f66a111bd905578124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716595c057af6890091f25bfcdfb1777125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a65cc04d6a9b7834d7c1fe17d399e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcca9c9c825b416e3f2823b53cd476a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664de709dfe6b75fb81d27571eedb45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ade848669960471cad18981c16a668129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f09acb42c48db32d8043c5c75327d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845d500c9fd6dc11546402ff4a6ac87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef481bfd07f21161c346be3bfdbf409132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de3e1c7adb2baa01fa9cf79619db27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242e3c5c8f855a7f96ed7173f53e7bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84502835577d76ae84a0394845ef963b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f44799ab612fc7812c48f4cec484d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c80b69d66c3a8d8a4e1ad9686bf98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819340a56ab2dbb8aadd06cadb8b80de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690454d15f0f560072125bc938b402a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d5438e8983aa0fc05e08ac8cd2638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a21f5302d51a315db494d6bfb0760141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73a5b555010f0f6765c7a9297f300142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99f30d4ac815c5831525b1375afd73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cae1b23c49c399c01ed5300dfea3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e39051a8cdebbe974e8cee03105068145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4f70b14a65827af3a08264411d074146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00beb366f87cd470277038b4719920147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf476cdea3941976c1b8d8f951059148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2292866ac1da7377f12815b361ef3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f537379917943725ac200de10e9aaae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10cff0e9c3f3907ef9b156ecf53955151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fce21ea9a6f4294e136c5ce08e04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2a7dc895fa8d037aff608db37abaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd777984a5dc8ee940b87eb4285b729d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32572f99158206e937846c703f3fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2bebb0b6d4948efd39f0f3c3f53f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16695d9fa8777d9bde3b8076aa24634f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02650c9e1305d0ba3bf609d0831192158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e73fddc2eb51c3218209ea874f5a18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f22ab4b8365e8129f17a5f848b59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde93a8d347828803d74a290169f2e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b6c4893d2807f4374892def65084b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9603ac119d5d7d151a4ab5914db05e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507af8989084f5516fe4e61fc24a322164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c230245567804459fa7a6dac031b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f161d7162114ad48c3212785562899166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1390a375d7cc390de1ad3d59220151167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bec82716d8573c115744fb4e132e24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f73d641a07c28b1d832daac0beacb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0018aa3c6bd9a284ea3ad70b36304e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06938825eb8056b6b9608c614814ca9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7029b90e94ea81ab47f0eee6c426172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafcd91e745323dcd83fa6248cdb797173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6eef824fcb63a222148b75cc5427b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3d3971e9f6279930b10ad96d7e751175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240231dceba961c20b3003043f42939f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e598de718ec2fd2e022d062c6b71ada177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db7ef9574646eb9070e3d33d935eb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff5a853a15cc1b32520ae278cd6d37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80a8f2c51674c74a377b05238ec02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0466859783c11d928b83e8feb85d68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f698f4208ea4b80d62348aa072f59e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b122d3d0f60e8632ef16b350aa851b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edab54d586efd89659080c64791957184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5fa8652855a96b650c346e97718c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369df6e7e5594ec3dacb5f4d881c4527186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f026750ede0fe128f5d29dc4e6d0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bb422f0ba1bcf0106a261b80c5bce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b6a5f7e83fa95a1de5356836dc7ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f601ccc95769f0730a77519d30d141190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241557c610a702f87be887d5f617d39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87728d2082a263a861f47b8edaa62fc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90821b6db932a4450a998d28cb7ad49f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a3af2004ccf4888ea8af019c010de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef44b44de092b8bbf2e70d87a2aaf62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4ad2fdb6dafab02a5a72e2211b5f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445ccb5803ffed0dbb55e60e4f4a9de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d36c57fb594c81b182e526ca21c1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a849397ea637c6b5d876dd5a9815c82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2aba2458b25b475ab845a869bd650200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360402ea8abd7055bbd52821558ba1f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6263e3cefa1a1a0528ec474dab4681f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ef55e85a112f6ff2da58b8eed7c0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78d6a0a7dd87094689429906520a9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b7aba9603176c03fea63339b7266205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258dd3c5c144925aa4213783b30983d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81515afbe3ee73426c9cec60a7147f85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b7da718e611fc17c2a1cf836d1438208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f6c11c33caabb3f84943cd0acc29c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daf318d2a6e921aa7f20b8316e6117210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c07310ae03a36d6d3c83e9112d6e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3fec1bf2f2dec1bb7ef7408064226212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45befba41e1d51fb3596582a398398e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4041cae84328819ab4feaf70e3a0ef3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d801662dc2087f2c6fe250b4415e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b2907d4cc9f17695fade290e7c53f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b791e1a1922e140e578d28a57fe60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c148f6fcdd27a01d10dcc8cd630403218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17be4241581cf1659afabd1f57e6eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8e0151abbb105e8cc82f9eadd486f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b280c86051536897057b0d86b553221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd23579bc21554d59d784a5ca7bb68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c23612ebf8794cf3bfab286b7ae7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bbbdf8f273420537f9e07151c866f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce34a1bcece1ff82743e205746ea0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151a7a70e1f6055bc20ed8e62f94a0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cbca32bbb6d16c11921c81e501d3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdcd8fb4965d6e1b65926cad981152228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abc239aa410cfe12a6a81df00c4dbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50323e2715804cb1580f039f31735e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a045efbbee8831f019eb46fb34b40a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ed70d3076ecfebb6ee9577931e8a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d784c09f7545442e51f594e7a83b6d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca2ba504d243c6011bb63b6bdaba24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0042ff61b91d3342d80425ee83ee11e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af19486bf0e7c322b47175ce48b2c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517c3b9ac78f16b28b3631062c57630237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eaec5d9ffca2cf2748151c43b8d4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaefd492814f55753a49497206ec70a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e267de736ac8e3403044d7ae9dab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd40ceb0beae2bb895b95eb4e650f67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec11166e2006fbf25e02123bc52a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c249befeb59994776cab6dab65f9a16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0adb2463cbbdfe80f2f326cea97a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da54b26d69a67593906d3ec78c7bf55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539cfed9d43e469fd8eccc46d2d7f99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6321bc61842f6e025d7c06459db2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dd18a1fe42d53e7eeafe9210f530b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aef1dabe2afc6aaf7367df02df2753249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2670cdddb1b710aa9fb253b5158705250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecbc3dd3b607169d7354a0d5542869251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317facb307cb1000e362d1be807c1f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d73aa00416c92510ecf774d694ad3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d87a2d78b169f0d89525f82d5cafe7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3885482a211a793d32cce8180b4b8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9962d299c4c0842de8f131751ee78fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e501c3665a5a6f98eab905b082f9227257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36716cd48c93fe4ecd97b392ba6b3986258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b861ad46971f59df80481da3f8e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b240d4a169551616532a223203a864260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b67957afe6cb13587ef601874780261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cc09f76cfb6713e12736922f7ed30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1b88da61d35514019d30029edeec8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a874b8742d8b57c9f6125d56a94f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1bdefcc47a890587d64ed29fa364b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51ef6444bc5fb897a7a0b55304f987266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06558dbac25302e6a53715b6f98b1202267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef96aa71f37755db8523e8538a0f7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56f30b9d0ff41f5d0afa4a6195a14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5127cc333522d47447a3645dbfcb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c8b9cdc09bc2a51d9e508e6b555e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b40b1ca22c1c266876ef06f95175a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e4b4ec6fbc826dbd8a0f59f98717f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55266a3e086fbb3f99995a056b91bd51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4536f0c04b4ac32d80268d43e1b29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f0d9aca7ddebecdb7f27483fa733b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81685ff291ca9bf208a358e710a4a901277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c5a3c71556975b0c0ebb6bfcd82b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86ca760b9e5cc69c0119d533d447b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7c35bda2db53eda9bdafb85fe5436280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c0581cb41994afbd65f56f2251073281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06997c4d335b2fa1a661d9178509943282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c527c118a8a1348849f4179279de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568db405cc0dec33963677f471a9fa10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4b1d780cad82d3e2aae2205219d3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339a2634ac5852acc0f8439448096f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28889965769416db4eddb3a2ca3d5881287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef167c20f0444ae3ebd9b9b02fe43816288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9cfd5f9ac4cbba9ef96a9e0ab4a7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f25c81ca138dc5e553f6d0c9f30f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248d1256b78214784c72a10cd11719e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2d139ea7ef0cb241618717bb1ace6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf225c9589b2a10c1ba8518e23eb3f5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc4e88a517113182e8d90d122f0208294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c33a5fa0b0ad8f9b55c7d9f35d64b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f5a58132a38e7353ae3d7b4599b32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00535068a834e844351e0b76222ca60b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11fe33b85b7f18da23674dc59bf4c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f103f6da19f28e6500f3bc2e52d7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2667bbeee4cdabb1110008818d8e96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b01d0e0a33ef00239ea5a0523ebf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54209267890101ce5faf468e3aad4d79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa0566987ad383998809847cd9df71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85a89d25798230f730f00dc8d041bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d49696439514ba7db734bd0184b333305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f822c0341258e7bf9324e3770ace2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d05f5cd4138a575075fdc6a62fdf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ac3be620bed449b1a84cea6bfca6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8919d731cf192547356f8bf04871a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafc51bdb4805e826b335bf5cad706e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0842c446883f0dfeb9aafd3550c4f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bbe219e1bc7f9c0ec5756dc424b51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c860806e1cb9a77f274b91ec96491313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee634f5a5d5bf492e030961b10d56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fc6a4b0b87e9d21e31ed65ccc9a6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ca09f9e98a90d2386392db6b51447316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34274df0aebd1b83b2e92d0f660284b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f20c353db6532ea599b161372e948318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2cf6b14ce05e6d8a50acd4ae1302319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592458f3069560c6ad8b615e7adecb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53955d93cdd3edf54f9018a335c8474321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56737637222d36d7bbab8ceb8d806dd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1affe1a2bd2211b6d758bf454e76eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ea6e8da2e235347ffd8f1a348f36d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e396fe7ed68bfe6c62a4f20a227ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456683b21309adef3d24de284176b785326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bec730cd08316d9dd3f12e9096f07b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dd5bfa1cfdb07d62aa4c443855eae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c367d4f91517bf1e36c2224099dbee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dcb57a02605e6cfc2d393ec891bdb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cc04cf2e500ba3448f1e36df25de2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e8b4d15e0efe2f52c6dc680810c79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4049a6c15f7fe37ccc1c2a772daaa32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec319026a2c33e97e77f7e4a47828d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5e3be67074e9b835d38a271ca351335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae33259ce24be6bef9666fd321d6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b57401de22e59b3b1a9d96fe72215337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b098b62cf2d1e99fac8afdc472bb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373217422e66c56fa667dc46a8af761339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50f3ed2c4fb1df15f9bac01d26b1d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a499f5e51d5ffc63b7dd289409794341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3fb3558f8fed0d6a422d6687eb119342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e2a92b9bf85eddc5531b6d3fa1cd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107519889edb48231e6c8d8a5e6365c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46feaaf1f4ea8defba4966869efe2e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97b0b878beb2f8a5c689acf6a977a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba44c0c1e601cba70964e1366343c72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa01bf761a18f86a4d68b310d1618a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfef34d5d80b555543f28de0ee82294349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c003c0e1f3ffb08d5d9893bd771a47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42379e59c738701734976668d8732c24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045350699c6705551da7407339ed50ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb2cb9879ad25e7bc4362925208e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc56c57a8e206d60e3fbb11a867023354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74d2bd7e8df089fdb50f58e8d273f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a928984fa109328baf281217f44c867356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7914bbe36703f7c0d23433d3dddb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4556321497d0d45fdec68ee0a5a982358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a65cfaf9d5bdb191021327395d259359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9032702bd024e9483a1097ead9cfc84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12b96d1d0ef03753bbfd1ec2b9091f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf77c5562b660640acbdf2058816e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e194a3a2b0456186d4f7050417ce274363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7d20610343e910751a859fab31bf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ec3265cea3722f2e3405dd07f7f49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78138376fce342bbab30485358f7ae7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f57316c9cdec7fd56a240a644c06e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934653bc33a186d4fd380e0d2e3c949368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716527aebb92e9c7b680866ce31d51e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d94b53708b523608b617c0f5d0215f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a3a6c5769bf1156d5da4f9b754ed0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a60ad678ca94d7af80c43e870a487372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f6c54cf8d103c0a77b697c1fb3a7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2654d9fc9a34313f96f860a2e34bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa98b731c0c3403efe143aaf8d662b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9c5513ec25100b16892a85fcbd708376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1abb9beb4e57cc8452096ecabb6cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebd29795866c10c45f4d98cd9e1794378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a37828ed24c9df183a4510ac83750379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a314b2e6d0d8ba0e1c57e4af9628d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94bd85798131a6ee358337ac887ddc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e72d95f4155bfe81952acb582f621f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bdb5eecdd348910792ff95c99c2a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281dc387a81e8d01a8ee945aa7f4862384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d0e82899d28976881b87d92932418385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54cfa2abde38d0bda8d2da9ad7056b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37f497953f7a6ef372e77fb6cf63b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9196e8b1cac7cc23aadc74e8511d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e99a8dd30802e997c2dfef485549389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5b78c1080218e76803b2c6317a2b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837317b1782b615fd62903867b2d410391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e9c458aae07770ea9c66bc9f8cef0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba996ed81a088f875a03101509f98a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad2cbb50b95d0de150f0e25ff40eb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb8d251d9becafe10b54e29dd5da8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d0a34d077633e4e3c17d9226fc682396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f069f766226591b905899e541c9ed52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b261d47a80b3b847073c8b7b0d7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde3071f1fdd0cf45b7b3a0f0450272399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27173aeafc6533ead5302fe7bda27a80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091bc299fa9b2e1a5f9b715342f4e9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6353ebf9f8656823ffbf3d76f1564a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91278319020d6d778535bf38381bda3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882f98fd944a710f0188252c7df5c0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66f2926acecdb62a737b4b1a798e5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dd1b349d4d449aa797519e1cfabe6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48cb56f6365e5f228f75f89d8bd56f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820360c6a0e259390c7781d11fa7e494408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9818ae01befbc2bb20f915df7a711409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ce724fc3b614fce3b3ea6101b11d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab79879c72a29117919a233289f922411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18afd914ffc41f16c11cbba2dce5391412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9926d43f6167509b7c2bed8d200c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8d5ea9be5a0b81eb55adf720029cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c0e3492d511f3164c2c53908335e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08aee16f89a54dcf8f514364d3762a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef5069260904944bf6244eb834ba58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f43844ad69210c49014a917f3d37ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b84b4732d06ad032ce5d35f97364419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e68d621cba3411fd6f6041dccbedb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb6f0398311902459701526ddd0b0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb05eee26c813316b45fe521ed2e47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a66b416896a9f6cc6623338bdc4ecc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e2a6512686a6710bf294ee46e42c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab80615d9c236a3db9ac14d1ac9774f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1345f15e6030727097b646c2b960599426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a19ae90252abc8510b0c1bcdcb63a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb2944178931ec189c2fd84e095e3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1cb92330496387411eb33c306b46d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1855d342c620c1f91ad545183691d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb46a516de594ea2e01a745077841a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299563489cb93f8b1be14e38282bf206432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4456bdc699cee863eba9ab6ec0fdf6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8662e55ec6fe2ebef99583fff5bdfde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f23f9c5d4dc06882e51a5b7b40f6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06698844c0b9ef322f811529e88fa2c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641c0f79ade84217dca8d9f3bf75ba7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46eec4b4855b9f1c39b2d58c867d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3045abb91e70585b6a76524d56ce339439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f9f784b7a1d3bf830d0c6ebd603d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4d7521d98988c000e19e8266609df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d828db43506fce86db7491b368a0af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a510c9d8bc94c21d79f7bcf726c32ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b98ee1a7562ea0be91cf6b46931af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e836bb3675cb1260d9977547954387e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3abab594e643cdc6072811017f5c6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816dd4d04bdd4a31576845e77f4078d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fada07ac9e37510c3f441d3f66e54f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d23f389cbe092a75659d32d1a83c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef897b7c0aec240424172113dafdc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1498ae145c841cbb22b1f10d10c61bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578ecc8287a475abe3e1738ec0c0dff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f5656d6d78a6693bfc000457352c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e0e27563253b0c8c77e8e689547ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02bdd64ca3dba9cf8b892eee094e60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b7c42aa4f95a093e6f14f6965af5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe701b5c20891fd813a623e48f9f9236457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d741a4d2e166b1947b53649e2af3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311057b9ca30487ce9b7454fefdf2e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1100d4f0198e2912a3215f65bce8d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0402633d337ecda9387623ae8269a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95959277c89696c5e6f9ad3622facc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094e238d51ef135a8191512fa1a9ba7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f285a5ccf543b0b523681aa9e1b330464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffc9b5110ca2e36920ce826abd2ded465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad4e0e2d091c16fa62911434e0a52d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18915c6eb8f98f045786151a1445fc1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c16b2d0a811a257197105fec82d643468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28b0bbdada269a349de052d9fb4f5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae047a9de756b159201be9f4a8f9e028470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75793af8ad3e24321dfaef9a1caa2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffa0261554db09641c1354c78ba573472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a400a6cfaf87c1a7820b45974e0b641473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42814fd7cbcc57149ad047e368711a62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c872ccf3df9c9fac69d24e31d4e6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7125d62ed0c8d2ad9f3535895d0e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefc8117718264af9d21e8aab915cf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bde28733cb7213a6bd4139ee466fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b64f0b0b46a6c65f7c538ea578a4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479370a2d846aa20aa1f520689a8866480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b2720ebf176f992b5133bcfc0ad3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd1f74eee24428e01d631c6c94400b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a6d902c5fcfd38953290a1dae208e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e149273002a6220611d00f7ba390484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214ad4b01f2f422655764965eebd05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f7444201b242fee61f1d700f272fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b407de6f2f6c0e07f8688c9a7b559487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f288b77acc252262da8b70a89aa15eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa1d009bccf284a193e94c10da118489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d00076b7c6f057881f3f6cf5ef962d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcfdbe617b29c9ab24870f1d2e007e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb39befa0ad7ec078c692993a8f835a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817be93b8d2c8ebe49b24dd7727c83e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c7742456a75ef0d0b71257e32c907494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe62562a4c6ba01dfc6c7f49fdc0f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67ffefb120e08cae21c9dd3e155814496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9aa795e9ec8c467bf02ed1c71f995497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069589139483a0296fac9ac8211b8ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505152c90950d3b17ecc83b4af98c340499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc705069920766c3a20bf77cd4fdd4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb892cf1f8c05aeaa5cfe53304ed06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5f97e5834f898119150c1130c2bd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c4f2749a30b28a8e66fdd0f8a097f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c3686cbc7e026ed37f2dbd443322504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d663850e1bf450563f5907e53b157505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515480d00dee26e38e119b686216c8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f1406455c0371386bf50dc4f7e1c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f825c678335c8973d23ff22fe24b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45aa194d42e70c791f5e754ff011c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf8d50996e7b303a1d441285d050c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaef87d83021a7967b085867e34139511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8807cf5907b572c286c6921a7b45832512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc428e2a931f140bac74ea33e1b958513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e03f1505fb8119d8420866eec634514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443aa76206493fa23bf33861019e2dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0535f5a3bd76b1be9c5def57642db0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eec6a2ad27ae17a56b3e35b92bdf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc498fe211ac432dedbe45c2c9c252d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f0d3b2cc4190611e02d7a0c51d1a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753482a37b67d4c8329106a6fb4bc80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ff9cfbcfe3dad7e96f25ba9c7c081521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edab76fef183c19fe6f7f3a9cc1057522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa5c888ac3d77df9b21f17b6a670b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee7945e8708c8216ce5cc6bff8dfce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c4a176edb05e7699fb0cc1bb86a92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21b2dec5cd0d00fd58fc33422d8901526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77fe79c3e9ba9f0992c76927783fff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123494d0ec5ac9609f8a590f1f8a8d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d5ed166a04160c0fcfe98be40b72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c9e4f729fc5226cb0c1d2d4a46712530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d53ba5cac0ad9b179dbbdd6c4722a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238580f7a163d83b46058da558456b20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef02ef31d2ffdbfab606fd1f93c03b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d207276239660031622dbcbf98d65a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de249812c005b7e04909e2eeb7125483535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31789f76c6b99daef1affaaf04befa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e6d21c5ac803a2dc33bb686c06c31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e105505dfee2204ed9c0e9bf6e9fff1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333fba9b829850a16c18a23bcb31b7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c59f98ef5ab106b66090b5e94ac2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc26d87410f06778bb1f6a110457b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144d67ab384ddaf5aff85b00170196542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1913fe22a03fd3c782d5e8a7f02c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d3760de65f9bdbefcf1caff168a5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d9ce20b77f272a30d9b739b5aadc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f40f83cf3deb1634b80385ef70448c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c02dca4864804495aa94b8f6cbc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225c72fc9810ee2242df2fde37a0928548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe88d271d08baf9b7293218c75d6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e79113b47ecb0f58644211dfe946550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1f67e119711486e1ad0b5519e2ac7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4a886f9aa1d4c1df932fa4e1cb0ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a85be9807561f5e12261e76379e766553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f09ed47f997b16d3f44e14be41796554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402aeb8eaf5ddff9f54cac04933848c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be16e577b09e9dadd690c5cb01c470556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc72f9814e70e268c3a7383f548e98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f795994fba81e13167efb2e673e019558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbec6dbe25903468aaf1ae1bb87ba4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ac7ddb4449bdf8acdc0d91ca1aca4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29037e66d1370e6c41d98b79c3e0c5a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53e0ee61002034906101cecd7bc4d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fe6ac4ca0a638360cdbd1a68fbdbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11f73adfb3e005090bd95ff3b36eb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea087a45e8838be0ef705f921a96e3d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c3d31ddc580e0ec49efb713853f8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512d9f42e5ba388212dd773d826d94d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8709150e5f3485971772163ed355b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e43a04680ed7863518c594ce6b08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ac84689bba1dcaec033e109679e8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43fa096c16d89cf6d008f54223c755571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e2b37d2e2aa3b96f6606b9210fd8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bb423879025a0bd1e42ee2a858b8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a98eb069668b4b8a459f7e9dbb549574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbedbeaa67ff6e8656e3a05d2ee185575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02218c8fa2a23408befcce986b70eea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921757dac69eba1f72032ac29a329603577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd12dd6baacac9b73cd89ae36586a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd57bda3c9a5a0093d18846289ff3d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee107f2606cd4cff7f05e635f3c06a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132d585f58df6327a33dfe71b839943581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eaaa9c0d6a645613c64ea004ab353582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60564a0a7c4021ab79620fc7e77f3afb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ffa7f7b1410f0b7ab4993131914dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266bd8a7ad0cb992f396216782bd5b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683db3f91de7e2ad81be1d75c854fb34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826e4cc0d1d6f808108170675c60a24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58efc74ef28a7a1ca270ac6141b9163588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb21ee35968a387e405d74b3d621f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e368a2ca7452dca09b49a300cbf7de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d33bc8762ccff2920b5465b4262779591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79d780db64be613108ab131a5ee28c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84f5f084d6b50dee16f69b59e91b92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5460b6bedb620eaec574024863ecf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff47d539300204ebe1519a63a6fc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88362b784b00eda73001bc36b4c0f305596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdff0ac853b669a66fd534e783e0c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795b3d5b5d980cfd07c09ec9e9ded65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d912a4daaca4e6b5aa52f4e2cabf847599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e47bf6bf34988cb443bdb4845aa218600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd41894c91f35bdf76ffcdba6b97f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81298e37a88c9cadc7122e85bbe76d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573dcc679aa9130289f69639250154a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a8e1e71731b3bfce6e354e6345111604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2468a6977d482c24ce95cd3b14fed2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452ccf6ba591b6b0c70ec92fb3ddbc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdc27086c01211c55376e28f91bccf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcf6c5e314339fc5abd01452833b28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78699ae88a0dee85eda4f1a770c7d70a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b67cf9fee31d84915aa30f652248a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f0cf59e470c3c96b9d0cff133e2c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316b49f497468b8d49132986085a293612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc772b205f3b99b2f5688e018779197613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12a6084fab90ee22773b4cddc1c829614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a073834f62fa2aab70ded212bc96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b6551c304a1f4f25df356fd95b694616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f6a229b623dd4635d28ad9a322822617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49042aed3b91d0d4d0dd8ef5c35e56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39399e7408bf1314181e3ce2234fea9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554209b3fddead63953aa15dfaca618620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cde9c5d8bedfad86af2587a0c28904621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce5c3b843442f2f6d218b6f323bf42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7a040e7e371dff1b3c2776c60cfb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536471ce0068dc1a95f1350b6beea41d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdea44171f3561ce0c5288ce9f66d5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d40bc185a0c14cfcdc109f1863966626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee86d7e5c261bcc6340560ad5e20c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b06dcf2b115f61ca9fcc93beea34db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165efc9d927cfca24520188326e7ad5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0c16e0632bab9dd907756827f2ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfbb674ec0319bdae86b909a8e35be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656040dab1e102e81ccf423167bb5213632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbea98665358c7a2d9e1635e6a4c48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6ad4e02ad3831e6136a06f8f3f1c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0e29269e71405c8945eaf2e3536f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a320a267509a5fe1b2aed413be246636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1e6f527f480d04861366033fe2059637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2f414b009642fd3a9bd9b16e525e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903bb420f82b614bf1cf027b009758e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee96f51c5099a0bc62a921c72e0fe8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfeaa576413e10a43cf0daf94993c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15b75db2e13e5366419ea0c6963431642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275c58e6a7072a4466b833c715a249d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f62a8dd00c536404262c3e62287ed2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218273631c37ff8fc8ebfa7bd699b710645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a0e107783ac141908abbe15223ae7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3024526fd69e5796e6de3cf599729647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e97538d8f67304c8c3d8438adce5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f67f22ece992b3f4df41c93ad314d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad1b1e71c2a8d666d962a8fb89106650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80229a1d480f9f4cedd3b215d8df14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3591683a7e75c092b6202e5c0790252652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ba85024459cc0b954c544c30ffe0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e87ad21dfbc7d17b26da8c4622be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593364049a95c566e5efaea6252693655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3003326b3fd7e62f9ce760447d4c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fd9fbcba2bf40897bcc01d4075458657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36346fd4b27ed3e39bfa0b6932079c49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257e72a32f5ef17e1ab2265deb8e2e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd901dadd8cb4fd07bcae414cf41ec72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea2694a15425170bad68d95ec89907661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033077d3b77cdf036096cb1d20ab3ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792bd0b0105ab71802bcc45ae5d01bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9093b1dc6bd9538b62b76907d1b19a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a9498eade688e12b9ee72542d89d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0501af357799e7fe3b2fbd8fd96e324666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37de56fa82335ed8f7ce38c9f66840667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4add71be1d7b9139b3f12f3f468e2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fefb95bde09759538f37630d906759669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c438b7a6d28dd3b6e0a1a266ac864670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5e4aa8158bda80d4c772fead86c42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78326d07ae8705339c863668a071c110672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c95a38c870573cbd4bb4dd06fe68ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebdd68ba44ad5ed0e028aaeab0461d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c9dd584f62589400cc25083e1c1aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4e674f02637e9158a3e9c5d7064c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5c7e68cb84a7e663b902a600f6439677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50357ec6807e29ddf09270edf1c7c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b224c8d37969f8ae75a1f507c2a5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd2535e5005e8083378b38da7698f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc19676b3a16583a1c1c1b800be250a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08fa0dd1e5a9209b0c696fec5637a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eae9b7d7a7090c330adb84ee6435ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fec68773ac9eec3ba94c3975001960684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6fb803fdaa3a753818109548b15a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95493852f88735065300cd1168b2bcc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875a40b998ef5942d1c2b5fddec0772687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9353d5ded88b722a08196f8ec436e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bccd1517e7e295de60377023aaffc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc33861f418d94d1a371feb2542bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0ebcb2712e46b8b6d50d400c8b39a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027723156c8faf3ad04ead0cc839aaf1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caac6196ce2b06fd6e6e688c4670ae6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e024a5fb9497029f9ea7e2a50facf3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfd925b42baa195c877c81a54123e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8384e1ec19d5972fd598ae03b866696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dee2ac0c8bf080fe61d398ede5625697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104766c34118068482e4b27abf7b10c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999a4b0a8b67237a460c9deeb2dca87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c7814c524ac8daec6e142e3bf0152700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38502167df2db7bcb20ee2f46dcddbdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f95eb14f1facc5babd8de7c211f329702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e6b689d76fde889d73c460970c18a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eba49f886686d8df4d202983c6483f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff4f258704cdda70c4c8e136151fe9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1db0ae917e4194e5ab73d34cb308c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a74dd257578b3ff80bcfc78a61669707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d203bff6fead6c1f4fb7c5fe473ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbb5303cc23f7f1835d63fe3ade2a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0ebcec32a30a937de0df16fb8b532710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d2e6077ce79bdb6d132de65795f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99720976a1ecfc0ebcac0cba64e2944712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d657433c66d1952f055359e43f810b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe93fafb2f2cc10e4b2b8c8c459561714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417cda76ca357426541425c1899b41f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee72ceeda05a99f635897a11625623a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3cf7d75db77d156c9ec6f2977adbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765fa6d6bf674a740052aa76b6831a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b05afe8cd8ee23ac878abef55284b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97acf86fe8ced0dca31fbaa80dcbd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00679d15ee9ac33ae87c6fe93358a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47967f99a16581f3d94cb68bad2a744722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff39bb19267e0f18ad0ff891d5ac450723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c0a44a76a03cf82aa027b8e526c4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b9f8f63a036e0619902c5726dcf72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cadcdad9040f09daae152c889b5899726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d7525fd58808eda8fbd4740ba6fd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180707bb6b229bf4391ba03a8f516e1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e2643590a99679e5ad7c465b131d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba8af54ddfc36c99cc8d84a6ea7f03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cb364084ce466655cbc063e8a21af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f5d841e90a4a974b9d104f1d7b5d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132095e14675acfd23899fe1cf0caa8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f784a74fd736488959355c6175f54c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfa79de7e5585103067ff4d68f7e0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329fedc82dc42343d47d1e0ef1a49b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990925067bfcaf0070700257ecb2a32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d7c8b0e8811b728498538cdd63d66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1a5a588056f5a2da1ca0fced68548739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439f0c90deb7c542a99227e3876a95e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d6d6a430b8975f92848542c3ac5df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006799476602a46ba099c11c7094024742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfcf3c9031b5dab097145818a4385e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dffe81cd3ca105b96adf2413aab98c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845070d4eed845a8375b2d1a565f59c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e35a2c1c6e472f42871b79a8da251a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8c36abcd565e5d3635f9038141051747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c128ece5a67d885a56127227b3190c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ef7089be046c7fdfe267e58dc1384749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd7c125e4ae4ca1bfdf31a27f096f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438414ffd9d1f7d369e130e06af53eaa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33753cbbfc3cc1675c9f92e9dcded87d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790265980df91a8214c9965c08cb4f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472acda74186e47196f66b36ee11512754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb17a252e92833d2c190b1b04855fe1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fb33c216f19159543226c6e7b66c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322e0415f771c7646047411d8f37b62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcbaf5e888589d01287b2e4afb0ce9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849925de842c0ff3513d59fcfccbf431759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f53c85908c4359e79982cc58c946ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9795c856e037e478ec0496d09252ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4725962874362d9b46c2a60ac19a63762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd378b8d71fff3cf013f452f7c41925763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a618c3391b4cc21127fe8e650b4c0eb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb58374f6bdc6d6564b39b8060057e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f215694db0a9913b034e63a57220199766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0e42d9ddf23bb0b748b633978b568767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cf59f85eae1307810ad5fb45dff3c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370b564e41dc5453e98623969703b59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a46af11046612114891dec3a5331770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd42e96dc1044d95f9e813ed7eac4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450657ac85aff0441f215c647edc329772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95411ca6a40f7fd50fa1c8242464c329773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60599583f65c1de8d19842bf60aad404774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c7ef60e23498eb2de8ca4067a4935775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966ddb112a4405a3309a6aed4d96194776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef765d2cda74b024fd6d521b81ae96777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6b9479257b6b8de9ba20ba7a7b836778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fa2183f149928a3baac5cb40cb063779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb68325d1d592c65619d3833ddeb24b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f42cebded526bdd39e91fcb514a38b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da55b72d3c0ad649d4f15500c095398782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8ef6ee359c1f65298476461fabebc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbd24bbc429de383cb492e57f342be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ef3d86838870cbd17097d07c77119785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d600ec87d2c3df164a69a7cb93170b1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c4bd5b34518d58a44e493ed5ee75787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ba44b65228c2c99bdbcd2ad804afa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387cbfee25c2489b00c416d1a8f6be9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7448c3a2fec29316865f33cee7fbad9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ce22391e5986e25aaa4abded61ca1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ee0c76771938fe4fe4cfb0c24366c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30507537f158db0524bd9c6e41bb948793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6038c9e836aa0524e66ffe71f2da72794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68365cc5da23ee2494b9ded5411c49b7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07460bf11d9dfe39abdcc08ff486b6e2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e8f8b8aa4c4fd33f2a636b6fca41b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341eac4f2ed28456d1bc75b0b7b5840798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadc44046ab7c879468cb5513a0caf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c77670c04e8d82897bd7ecff8d60800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b8ad2742201bcd6c19ef181aa8566801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152e22603fd8f681064df822f82ffd5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc9e2a757777c4d83b7c7ddc6c12b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95879dedb0cd3183ea4842990ca8be5b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff9da9d9756167bcdaff9cbd1cb7c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316fc7dcf0602231e2a02d26732666d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dca0b4c0e0cc1586fa26435e021b74807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d779d3b0bb0c8e84939662680596d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8588427467b33f129741930532314809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0919b8e99327a56c983fa4eb4ab74810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fde3c540bc5a616fde66144f951442811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec480ed7d2896aabe665aa89d5b86724812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d0ed2166f57a8a85af911e86a726813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd9054d3913f200db623dbd5d7d452814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff75752b3d961d5cc1049f3fbee2e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2883784f82d51d6de3739e6901c8ca816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec2cb1d7fe9ca55119868047b8bafc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e3132900f2df0c3fe6500c5f25f88818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd75583728c0184f80e630f6a9702d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c534795305ddfd13ba4ec440ca25570820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b88ea0243056eb660b6ddc9d9e6ec821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72c04adc6ab41afd59d731eab7370b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f017cc51b1777294c01b7042414827823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597df3872f191f1f1916ce5a56f4dac824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a0886348d8faca6bfe4551bf08728825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eb04e48b53d4ff6ace892aeb86727826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec00eca3f0b93f2c74c97a7b38ce9f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c7dae39629c90d20a0eff54a12fc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d2c0b1f7e457093d6280a1ba8014d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bca4f98a658fec555e6c935cc4c032830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83c692cfaec11adaae24f7a7bad9fb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04760db8950844f2bd19123197d7b117832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20a05fc51afe60f112babbafe31fd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59761d01545a8afc5c43a03899363e8c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fa4278f5204f19a30f79ebe0ae97c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fad3e5672270693310cc6bb4d9dea1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c81de2985ade44c26ac206ffd730e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ffe84783ed03f41333f9f2ea616d3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126da293ddc46695774b32915de933c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b6bf006a2d84e3bd3ae8984ec05ef840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231a679fa4c789de6163f7cf5ccd078841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fc96402008e60275aaaf00f8c6b40842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6597746b4cdcbb347ebf5c49aa55e5f843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ef0ba804602b8e1ec65e87de51de01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe7fcd89c3c0181c849cf195b6e6782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652384a90e66f2130c079ec61487f1923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8cf85d970cafda6b0115e39a1d0094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0fbcd88946a72c0120a8b11cf2e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90871c2f71070190737966f507c52c466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9536df9332c767fad25aeafd45b1887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36becc7fea3cfeda9ffc5c7b93d22bb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db47a23154fbb057b1124275ffc0ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4937278837629557168399bfc4df710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457812198c2629a1fe7ab663f8c71f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07b753e6b3896f93637f3e51dabdc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda21aa70b174b80d365fa7a4862333f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c501b4f4875c2bb69702b0873564214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cae83b0185dd9f0f5a7311ffba72c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93a224dfeb048380ff0ecdc794021516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a1f6de816426f95c96c764d582b1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f84c6cf71269187f2689e1b351dbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f408d49b14a491cf017ac2eec9b4deb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914a1b4301db0f9837de0f31b0b4d8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035d62e9cc22ed7b22a3af8d4b49c8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd294b28d369e6fe15344079afcc0c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5689d226885f4ff6dd5585315106b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a64cfe8a536efccf8476abb585ca624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3867d0ffb1239f6f75b44f70ce1ae3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea7c8fad86233683d3c1d5988fbf6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c298ad581fd5b0eded2014d670b9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ae055c7dd50cfbabba424da2f2cc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcd94c628d2479eb0e3541850843eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeac2bbfb6c906f9e7f1baa25e13f2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e31ec0a25f93c00157bed835dd6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef05c34c240680dfbdbd6ddab050c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a8476e47bb3edb90372b57c10a7c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc432b7ef009677cd1c2df13b1f1d8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ad06ec5ceaae9ccbe41dcbc5bdb8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d5d68ebde94cec2b64333f5bd18636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125035347d04964ebaa6902118eacb5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c841eec98d49adadf8c7af36ab639b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10252a40464b0c7441eec0d9be9b53ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815c1d8ff0fb2ad1ec907fd53fa3adb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95705c822053db300d31ddc91ec61b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31fa40dca5e0ec0f528f7e01fa809a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ac106cd2d753d292d995b69d975043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e88303427b680a2fdb4a4fa2236ff944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942cbce2f28f8b6762d4756f914ca1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0230c45b7a01d86dcfff1b650f9c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc88ff713752760d1f75bccee938347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c0ab194113a0f58901b5710c0b49648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b242df28c289a9b7ece71991e6da4f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1d12d3f4431241064674beda7bf4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea96f8398189a5f0609fa4a58b5ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5037692c6b5305ddbc132f6ef05b0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d49243e6521b8f01302418a5bf2dee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce823af02b5e406a42244a06a530454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa63597910353601efea467f0f121d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36903692b30cde32c7f3a64999555556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532df4aa34545d125f843228a8f1a4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f561ba91cc5d76720b67199e95d5ded58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c1140f1195b1383086b273f2d782959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986c99ffa58ff1e74ae029b6f74ef560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e9416d0da4af518ddd13037128ec161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6667e0d35c7fb4c000c71fb459ca6a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee8207f5f2f928754bce80c05a92963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a151f7d50b8fbacf76d856f9eb6ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3875a262745e02cb78588d74214d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05604b894c4576eae792a009ea5bc0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688204667bc0405a874720f0d6f395b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d794595df80b576e7b7190c33ce6bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd21c2697e98ebfde38c43e728d91ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a496827643effceb25d241ceee9af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963db5db6e5916fd7c8e15f48e761c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae267ff6f1256ddd4dff7e6a631c0ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7506e81aef4f40c8f44193d7ed93c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a69d68c3245d5d38dc49c3f45b7d1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b8b0ce6c10c055982346403b1dba275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be10da0cb04d9b088f80b7ced041ecf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd92f8a77799bd5e6a4466068d9039877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d031084971f4965728c8a8cdeca74f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80e54c875aa734b77822dd737ca94779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aedd6dfce4de94360ec4e130cf59ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddb2e7da6feaf16c543cb7cfd7e65081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb61955ca0fc5bee06214f1b5de63582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcdb64db4885a4006b2a3d2af6a1ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9b35a245b448fa631d56ac0ff001984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c003e5325eb51b89e2afd0cabab8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a4acba4eaea6751b17508609be8b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cbbe41a1c29fbc1e355339593cfd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e22be5c3bfcc08d4b8a6a6f9d449d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0f8c49c30c87e163229be7c6d988d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3782552f661cdd3b891b21cdf227690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6ff0c7622f68f88f21b5f8e4cb35a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fce09857afa4384426496b6fbd93492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4a13b567fd40c2f10ced720edcbf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ce95e0d6c85989eee2a1d2bfbaef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173427ae0219c189b6bc58c004fe266b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa30bd1874f4f9dd06e98af665ce6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6153cb2a9066147e04990d702cd1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9105ee89a32ca040e24424fa6889298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f164baacb81b689b1353b5389f74199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993dc1a65b63f100eca3a6224275def100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f2d10ca02c4bfb4d3d390fe895f23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245df05b31cffeb13aee2a2bdadd0f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582506b8da5d98ac911d7828cb877a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5b1d81250c89323d33faab7224cd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747cd1c4821e9e89cdaf010e0a16b95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd07b894603bcd8c89d5f795000d72e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317bc3bb8381f9c47c4c998d529550107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fe279c92bf640a36c18a6a642c3aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472ac78e1f511e139ecbf489b89a7dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b377f74cbc62fd140ecea3c48bdd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bdf08aa32ca8c5fb7a09bc0f96611111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce162ce5f97b9b6a4ddff3a62679e4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7f0fc0e71b18d1ba77ee0fe9e1b61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda63ed74e36e68f1774879cf26ab112114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd706112a0ff012d024c761dd5bc87ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15e30c9e932cb12bbebf5292a39acc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4947a4c4a5dc91300eabcd994b94145117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36414d320fad9f9a325e3d78909994118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb42aeef029fe04b57d9da315822622119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aca6670ff807eb8a3fffe8867b2f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149305979efa25f227ac6a2d975e58a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b4cfd27d6689251da7ee373bc95ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce6b38e4d2df73718e7eb4f7817bc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42a98e12a7dbeffe648bab13abb2ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196223ab8f8b626a52d4910ac358d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4959d3baea19044e79d1b3e190515126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2cb7111526a55c5a7f6b0d448778b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04233c64a1ab8e03573f89af82aaf112128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbcd4a6154d7d710dab904022618e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c4386cc914062037a050c4b709b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4136c8f23f8fb04fca25c1889498fb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb89fcb558f1e945687fecdf4e8b05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc532e4023f2f3861f3cd8d3010aaee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60956e1ea963257536dbf4dea3943eda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f858577f7284a4b94f2179bd8a22fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda14377c6c6ee2ed4f689c291ef2950136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9876ece81f91e72687313dc194cfd4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb239d0d0d187ec45c0c74e30eac0f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a142afe85d75355a3435008c0ca279139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7681ac17e0d4df61bb7d9afb1f50de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334db1b2885581f16d99790a504941d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aecc2d59c043951c8703364b08f771142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dda5a36b60db85d23fb7d4af824f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea95b4654dca27397d0874b946a094144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e6159877be9367f6fbaa3b894aca4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c788ba9e1fb09155f1543ef8cff4219146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db53c0075be8c50ea9e9e57fbcab5cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8a9003b4d92bbe1b9b1aaa77ad4bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3bb6919384b203f6bd66e983bc7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f1e0e7460034f6f2da378ce102aef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c819e0821fe52585d3d9f5f5aa9834151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d923100aea78c4b4e9b8a436f3e0380152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f1a0cc1d10d6d4dd6484910a9c713153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c70456c9de191e7bb75c53b250bf8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f17612f2d9d39db41c267974f3e13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69698fd44d8ddd4ed97f3a17f08564ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7beefbfeef6b203f508aece0a24ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413d37b11fbba006ea8aeb76c8b2cfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f59856934eabc386ec8af6007b4f57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb59e7dfeb25bd6895937dee29862e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118f5bd88c9234720dfb5b99c27331f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f715e6a7ee4c22aa8989ba336f47f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba147de56fe4e873874d5c8904c7f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6a91fade984b6327d84e8b4842e42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8127695909bcb34ea148cf3b5d304ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077381e86324be80e0c47c602e531ec2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5762e98b479f343077632db07f103167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3be7bc0d5411ebaa89abffa7b0ac1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fea7a2b040e6209889ad7b245a857169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832caa98d4dd2831b392ce462dec2f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957b31223a8d784057df9a749bead25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21869b4c6420ee8708dc2fce40ff3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4fd7a164be2bc2b813675678ced56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c0ca39cb781abce013a3a6095d268174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01869a523466387d51efb7af04dbbd61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fe91007522337060c0468cd1b77b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e5e7f4362858a00550b639f38887e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538337f07ec86231efc1b7526db4a9f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a8813a33e920b9984015b3a1b9ad2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522947df215c2b33afcfe0f53557b6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce6fa610755194fa8dc09964b0400b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a83bcacdee9892b4335400fbf809f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744f42b04c1907ee77e93c20172b6a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d1efb8395c62a449ce624bf8c72a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef41b5aa95db1fb7e2826420838e29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760094a844d7515df5875eb03d525957186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c44abdcf946ef276b2f9bfe707456187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079d79c83b2bfc944915b9991d963c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420516b280a7f9e2a01ae719181b7068189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80416c31a359c4e5c56c1d4715b8c1a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c0bdc62ebc17911016f3c121714e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb4c8ccdf02a6207a6a1569c9eab65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc7eb47825287ddcf612658fd5fc16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af993d009f9c28b5cccc24b7eb61a147194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19f65342384ff098332a4fafe910e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22498842d2f6688efbb9ba27ea759f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0daf6e660be5380678f2c5271bac4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f2bcbe019d769faf2ad0ce719746c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70328a97df03af25a7d6f46ec57cb35d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fbf593959457e2f778dc75c5091c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575c20bdc1cf907d32c51d7c487bf75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d65ae5dd75740c4302fbfda4852f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd25114fdf8899aa2e350aa5d9bea35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244af4cdf5c936117bac7d79cf38845204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85454c2bf10033f9cf19b23949752f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe51f892e730dfa56e691353b130ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406eefc1434ca74fcf490425d2ab10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4f7f84eabd59d3588abe4df22ee69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112b3f43b5207276c8415bcf382ebb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f827e8d57ac565d51a501943c7de3bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab8ba495906a2a0bfbf19dba0da9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858cf23ef85b54060c2c6961bab0099212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4288fd1a01ac67208dc5b9aa2a1ed3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e3d49eecb2cbeffbe5d96b8a30144214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e5629dee18f7d5c63b9dc6fa7ad72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428742a623e5bef10926a2085fa87a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7c57730efddb9df12870caea92040217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0780d755e558570d5fb7fce2d55758218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759dac8430e20fff67488250dfe4baf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c614fcf44837dfc777c7669966cc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9c26ff1d869ffd96468f7bd2855c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ef5cbfbf129636619638dd6ac2a04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c009ab5e686defe374d8f3928db6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c3c6a7f6acca2ed200754b2995549224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19949274e1125f53db090b268bd317e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56f575121d639c8b21cd6fec1dc2df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2842b94cd3dda471dbe522ed3a63690227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd24f78d73f8131da3f7b537e37b1fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf926285af904fdd88e333a125dd6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acb1e4c158dbd2fc25c508d09a3a5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb147dbe1b467840ffc3f5c6dcaf7ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbb90fe45cacef2fccdb340b620617232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e4b2745c49da7bbd1caa2b08f0e32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e582d2d25fdb94a7f07c374ad7a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9a697970046d0231c3c06e05245f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01241cadb61b2f70a3cf46cab723138a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24155fb453da1abf9e97cb28a2166432237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3defef4f572151dcf7fdc3efb851913238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa882cc3288787d9ccc8595476e39b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedff985b951426d4f7027c74e899399240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1daf5c0a8e51025bc2d9b64dfa6b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174dcc4fc609b8e6dd10f94e63316f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d01533d990b150bfac025dbe8f2da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eabde8200d1d275cbfc16b3549d0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0258e4d65dbccb98da920e5a41ec2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08431984992b72afdc1db625ff11c8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aad1a424bd7d32fcd4804557262327247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265edc004f5789f814bf4706ecdeaafc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a5391238cccdf8277aa5e3f7463cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acee4b7a05cef205b20bdeee3212c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa5c64d7d61af131000977c67eb45f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66694cea5aa9a711fe7336d4c55f102b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c14d16cf2547f93e0439905e3769253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49249c2bff5c58ab5706e3a720b2b78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafef990a78fa8f172c7839be7f0b51b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959e9c1c4e9b6ce7b0652c6b8de19e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9164846246ea55891df081690209257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716080047497a01c802de80c03908c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eab0777cc59752427e3c5bf630c54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fe5f053031b32d6473cd3270921ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467990d3bd326fbfa674451e6a866ecb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025de49fe24bc832527ebd831a977964262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802be6de754f6ce75db14c7e4a21fe7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65f5d1645d2cc0da117cd4e6b16de7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d937d7d1c52b3b257c881375bc170a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc97787931c389f8bae6071130f26d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a29d0844e904b84e5590a27d1acb3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf0defa8bea47998fc989a2738a185268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f86237384a42df73d3728a1dc4337269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee38be898853ddb7d53909e1491887a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c7079f562f1a772b0bf301d40aaef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf68f60294fe48f6d84e7e1001a4e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaf9f267bd54fede84072bd8e3dbfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae576d5336f424369601fecbbf9119c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b41c9a64afdcef56673ba31b4bfc1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc9175edda5eb1a4ee2a47bc36de6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727da495adc783d7d871335bf356d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af807bb46b0314580dee2c22ccfc32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b67d25f3eeb1b47097af0aa7af7d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11609d09d3cc24d864e0b5d6dda292280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f138bf9e83970987c3ba7bab4f40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01d7b28981fd7e5d2e1427a2dea697282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d78ecf5f224bf07862cf4043fcaff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbb55bb5df8e54830f997469d74c5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513371fec704315e5652e24f5d1cd52a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476590f3781a8f959da7f5190be7cfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97fd7a2b3aa45071e3413572c5ce5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd228e1b26cdc1dd41c09055a296d46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59a48475a6ba00eaa8a37150cba2f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f4770db893bf479a0b4e2346bd05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52583980f8a194be2318d56edeeb4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71dd2f65fadd8c8a48ee52866c1bb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd9f32a0c19776a03536a3c5b733e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac4507fd005545e6e5ffe038b17735294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab93e64667892d7c62fed86da71d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106638b47797dd79b16ffa6faa3f35fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c22e4d154e575191965362164413a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ea448f3034b747275b68793446f41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80d469e11a22a9398958479a0e2ffd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef476b32596a9ea574d27aaf7e07ff49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e72d6652a38fe8d257e8e707392363301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b685fb0f9f7251d1f9c3f6a2107472302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb436dbb30bf583ee0938d5f839265303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318bdc269d68ba09ffd399df77a70e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f731641cfc807cf9baf71a0a0b072305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e613c086bcdbfe8de66d876902af15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1f4afc0bdb3b4c1e337f69081648d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d655bbf16b7cf8f8b7115ae7edfa114308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432bbf9b49072c40e35ffa6bd5578be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a02e543b54dd8a693433aa1de8dffc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c7e2fe5281cba8a212e9053b0bc02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe26317c14ed7403625cc246d4798312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9639df9b4471b2e95ab07ad6772bc24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb27824deef2db2dba789fa4d59cac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6d28c40f11a319706b1e1639617e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59565458afc6a4c5ff5bf899071d0c11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e84b16e28ec346bda15a0bc0fb6328317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e2f3713926b57d8ec22c3707a55ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b0319dacdda29b9c59865a0a2e434319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60cdf53141daa8451225e32bcd86f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d72184ab0626d72c5d1802912fee0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ec6382d8e87044cc53f47e0c1f33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e649304160d09066a445483adb8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ece4534dcd548c8fec0155082946d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c75cbd311796d7be84cfc1bf3753e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959393d9f425f020f28794781e246c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d15fc4fd7f18e672735d575f94916327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14547969d9350ada1b4b55d5e17bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a938f4de270a4bd8559d682ace15cd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ad201edd8db0694b2e46ea642252330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39403407bc667ea399eb722fad1eda8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be991b793ac0e9a569f007b3f7cc0e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b0e76d71316a8d480bb71cb98260333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb14a84bbbd7df14aae8f18bbd28f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1001cfd3d69b9c135320ebc6ee5e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdc59cdd4e874649be200c4700bdfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f1987c322f6e3e3be0bdd08f773f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ffc5e276a7955253d294ee19e824338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808fd90205c1210f3b16528ff6f942f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f155912fdace7607941bc5aebbe6cc6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80f917337c3927c7e0a2ec5add0907341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0c6e8eb54b56c82092f76538016cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce208a4dab1583dd22f218b8c60d521343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0c2a78f380557218461edf5f82bce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00181023ec4364f20990e78705efc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44352d9ff9b33afe28d490863bb0dca6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0032850dcccacee42cd835d1b86b848347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05992217c95bde2a5941144f0bb6458348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43765c06cbb69101779842038f5b44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d959b712f3ae6312537784d14d626a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef7c0b4701ad411677e5c754d63dd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20f70efdf0a5f33486786c74d16221352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e32b96be468d4f1eb7a22aac7ae13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe192983905ca0f601258e6fcfaa71f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f6c14dfdd34f827dcbae9cc88523355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc790fdbbf6807ebfee64e78a056190356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046b9d83c7b0296357e2eb2c6575544357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5990feeb65357a46f69710c0020863e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6664ebe94f1bc6a637c42b9d93157359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133ba9d66468e8f7bde4e47d5c36fe2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634a570d2a8eea9dab00fd5693f8c5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9602388402a71ec225b979dc0b4cea7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5858b5b2a0abb81413337c869a20ee4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43392d126c1f8db9d1fcf58639d7649c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ed0b3de4fe186bd336afad2d0c8e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f6db4aa6a72e1ef3e002701ea3b0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6252b1a3481fa11196dff1520199c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cacad234844bcfde6f9a36fad29ae8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079f4868faaa23be4a7b2f9b3b4e144369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab862e819665b0c83d2c06a360123f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178424bb2add58cb843e44555b89fb0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dc6cce955c04c33a9147e89d19a02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b796021df31ecd4031bd6d685eaa39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686289daf5e305bcede63e7cb7c06f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ecf8d1f17260c22c3bb2bb2fe1c2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44bfe8f312a75cfa64156282f9a205376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129f55d91fb6788bdcd0fb8cdddee5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105a56f46f3c268a4c41b8d837fc622378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e9515e4130044fa464ffce89da280379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbdf744faa8ef7c4c06c90b51df207380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fa36e2f8c93804aa6331aeb2fb004381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e350f484407d1e85c2143cf3f59c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74df75074d7f3c677e06a5f3e489c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eb3308a2ea927bc37712d6b5d4a9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a788316ee339ae0e22d4e597ffb856a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd339ff4bb7327ab60ac1a2a00cf0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e637f5911210033a3f953107f1847bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc327206d2abc5b0ce235fbb0e27f5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d54ee745bd603f181839774a92ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9a949b5580527807dc1c2cdd98209390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449b0edd2275ce9dc211ebf9548df90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c108da354aa97e2cb4a2bc2dd4e68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1f0642fc4f360bbdab194c99947dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f730476b97d362a9824e4fd6dcd296f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49f6aa6f789880ec08c67486fde8f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba8af4daeb2b3a8dbbe268f0b13acf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9a0086fcc7a59400e8a3d33e1efd6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1504d9333d94df7017fd5aa68bd56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa114f363d95712ec4408903571f4223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e579d977296c4396a3780901ec81988400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543428d80fceff7ea7ba6169dc18fb2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af590e80bdfaf9f5f1adbbadaa7c2308402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559f63ca51d1c57dd5b8dbaa0e0dac0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2730df0c94f02d9f60da7629620fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c59bc1651307ed573016f39aaad747405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077725bd22bc26067eeb929d47766fc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788af2043fc767bb04eb6233546d696d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea96494999172393a06f86ebc0afc3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18824f1d2d77dc2b0afd24f12bacdf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59fc6f00f98c1b4c222378d23ee16e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dbe23047644409242a471462b1902411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1849b2c91fdd81b91682f7de2a4297412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e706c1bacd2a42f1215c3d4915e2d4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd39345322d4b4a4657e220f0d4d59a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a014069802df2c72eee21249378346415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8d83e1297717811be9ed0087dedd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d0be5b394743f20a5d6230af357f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470bc580e4082c3d0baaec70247b5fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817d04fdbe283be8d3e52efd0da62a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636eb2c256b60d43591bee58519e260420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f5fb5d9ea832b8a14a77183288fc0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e67eb03c37ea69cfdaf99d34bc5a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0431b15ceecb4f52047eb596633d76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c2d15216816bc7dceb61e3da4a5fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589e3b6231433be2d21a0fe4f4475ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a5e4b63a21f032489c973d12e6765426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42837a87bdd6eb74b12298a949c19204427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac29b0e7aebc17971b7f6a93cc96227428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780fdb7cc4e0203c42007f52625f8ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6338bfae228fbc654875e3f725543430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1af7153e8c85fb837c4597a02f6425431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ce5da0c9d18e81624209ffc14e9ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bba28cda1a52abeb9f51c8174558d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf5d04faf461d2d6b655712fb5a06f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226bb54b6246af62d46db123cda5537435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590314422b68a7813bac495a535561e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d911362d100299f4b48fb6d3867e134437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53ede3f4f0b15696d22c489075471b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd954aa5904ecd5d633112a4fa20d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57dc8221c7e1643baa26a44b9d3687440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01280720bbaabc75f86c57f489105bee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc43abe5aaba673dab1e13a00d2630442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2869aa86c49050d8ca468bfcd275d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd252bde4f2a08998b45b5caa4b7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e8e7a0fd62c8c48b146bf375721eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242bb4a0772b99a7fdceb41e39f7985446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af2b35e75d35c80dcd7cadf07f041447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4418ac59891b61224fcff6f2a0d4cbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecf78323dbda44313d274d9993d14b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c44caee7b82648f92e82a38dd498450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293bf3c906d720cebd589bcfc009ade451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232784f0276b7087f75d7e7ffee57c87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca713a905ee854eea17033b7fb8549453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be1a70e4044db2d44c1b49f1ac38f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8442be5dc3fc5827fd12f97c7f5d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788a501facbf71291828342bbb1bd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95be9322c6d89aadadf133d9838b8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f9f13e0d78f0868d6bc77509ecdc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055393f77e616f869cc1766db027e67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef2f90438d413707349ea7260545a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e045d0f0385ba5f5e39323ac64ab4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb542d403500b85cbd4543a371a3ba5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da7883d8690c2be3050ede184cb14b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d3aa21b8f7f5f24da20063396fd38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38982c6f05c406bcf4c4d93dbfdb59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7381437eb5212aed1c0cfe2674d66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8956d06368fced4bb8ee126cff22b2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb0700133c1c3213a58d51e7b93e8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37214778947ec66c0a176f185ebf2f62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8292a6e336b02ced7fc933e96230a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad361f0b50e57cf0ba2da162e71db0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6eab61f0b4e6a6f5c2abf8479c098472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8693924bd5dd8d5640e9e1a8c96bf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d58a5b139d273721e62d385cf9dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a911503be8f217da7344d09662598475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36188b3f80428205fca77888136e93db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb89fe8016e8928618485402376d1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10ba46814cd064ee5e015493d9d075478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd6f46dcbb8ccb2002bcb7c001b7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d18f24d3787e0ebb6773fcf5eae8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61936edf7b4fc51785a27da1c93bc69d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740dc119372f99be8f03ecc13926496482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ed0d6e6a8954aa1e2f30c1af6f484483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfc5d56a5d9be8dfad049afa19bda4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb98f96e059b93e8b3b4dc10e2e641b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa4ab82199d8a8f5a2446c45322a02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf44a0bd713df00b1fc247293e1c4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c9926d7695f646690df8b307e5933488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf5250674c70ee60ce43dd79e2154489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e90800fc5546c01a337d8bacc29734490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a6a1617b0b0fd745824c6fafc66c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cffe48105fc290143ba9c51847450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62289399d6888e56755da11564e451a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3384207a21b79a341019f1336bf46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae87606eac34bbe314b713187fc0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158526592ac5ce0d72be513bc9678524496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6b7e4e5327407a3c3f0ce343df5e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e059d1819c2595efaf378f31a0fd263498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169b739735feccaa3a58a56bcfad9f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0ec8c131cd1c3fa63178aa4ce189c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ecb5a97301ef9cabb4e419122338f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2d160f964ba3b3df544df103e19d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b8495c10aeaaf3fb5cf16bb44fd17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fea1fc4dd3e7669d5572e675273d12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd705c70dca123f2c58b65bce33894d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ff39b4ab6c939f471a3e64f38e792506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c662b356696ae01f96670ec66c794e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe99d81e4ad103d5e5ad6b609abe419508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ee0a4953eaff13ea921d4be78cc5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bd2ad5fe2a6a70e43c34080ad6d24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec81318673bf1ba39501aa8b335544511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77add54e4ef0704383f9db2c4c078c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b76a74cf2f19eac7265789d1b84fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ddca1189f55cdbe93a3c56443e30d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f58e9b3ea264c043dcbbf43746e93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a9ceb4542f114f87619170aaf05c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6448dc247263c87e53c50542f76abe0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b45946255b803b655eec286e54dba7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f910c6f402980363cf675d69e92b32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca4bf40d2403c68622936ff83db059520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c1a18b6312d3c3b38468dca10bc4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f85d59c2022d4c38bd25d84aab15a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cc11e0938417fafee84fcfb4119a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff8461f37d7b0c0b5c4096a44db947524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8813944b703a9d2074c8d6588f671e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97528fd6f7f5b1d2311834df08ae29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1768eb396db865fa4e84c925b45aae6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e796588685e37e4ceb12d7809813e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6e2a645ab7ea67059b4f75e4a137a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deda0f2735e501c2503ef8278a3bc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72be75c02e4550b85116cecf4f237c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d3eb6297078e43b938394aa13d9c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce31a3818ba79a6b728c1e68b7f2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67e88a0a9c17407f88a3abe53ec980534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efb13ff935a5ec3d24e36697448903535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf7c6b00afccaed67315d2d4df5419536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a9d16e26d3285a5f998f7686b3d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97222a88b1e1b280699d06737499234e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57674067a6f432d214a8978e821e06f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0e1c77ec23fb113c6f3b83a5d83a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53098ee392dffec3cadb5e21e06d683541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb180478d5495511bb9796a01c5583542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c14ed08bf0188f7cc42de7554f9eb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb259cc7609404e81a1b19b2e40fb3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212b4ed36ac2d76e9f9233a51773992545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5a9ec13aebdd8b83e3c6a4b4a00f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91900d37b6afa34f546b5cb88622a65a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3feb1603a029e59c914cccbc25f92f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa3e14e6a5f835fea4b33cce225b7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711eb97838dba7592e701614f9e8fb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329e5af5bb154dcc046b6142e3ea138551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a260e7c57f1813a222bce7ac7359ded552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbc85b02b95e8eb10cefc49cfc72f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38109836e02357ad3fd056009ba6ad07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8abd0d83a4ef527b6b17808375cca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26644ac04c8853e2ffbffb18e215ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b505d3ab5134546bc7646e8d5ff56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a571192603498269abe1459312aa252558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afd9ffac060073b57df3a14024e544559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6476ab67e30d37a9b7070f35ed5a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352ff30b6942912e2c4d71200b36bbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58735d526ace885f80cfa9b8a665bb76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699ecbf95ce74c8754d1a237231054d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9700162ae875f8f50b12e698dc0e3bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbc3bc8ac153d3e852c9a2bae5f23e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa525fdf759b62fae9757a2b90ad3b69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f155552a993306ba8f29ab3894b3c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093cc2e63fcd5467b33fe14f4f3d017568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5a0956873d7d1fef16f8bc85649b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d80719b199ed716a1e6d15f3178c07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae3d322be7bf491c387b76e778fccf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d065dd24008b70bf49ddcd2623f895e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beb008311ac69e57cf03c92833d15b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e48e820c571e2a14349ee14c21983574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff8120fcde02be8352c60d766213f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b6c2bd9bbedcc4320873e3e09fe1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2640e671d75716cc5e5f55a316e951c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e829866dbdd70c5a26f2570fc9c6d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56edd872b4402f9d4db625e987f40bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f3a317903d1dda3197e14ac001742580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89b9089b4b0ebcb91f4069a07f2010581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108a7366e08a14f8a352040fc6cbb69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d247c494be99e27581b659f361e3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c28d5415f132f69d4c7638eccb1a92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b2ee3cb6ac7661dff035718b37cc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac08d0cfa030afae41936372678b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445026f22ddbdb0a279539b681e5cb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b72c63d3ead30aa8166d9e2bdcff4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a44c682cf91e6e5fc733bea9d8e31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c05f5a85480ad12f9be97522af526590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47349182fe9d3735d5cbccb9d6325d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb546f4c212a335b7274d95857845c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c20d1286c18797984e5ab18fdc585d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007f69f258f789bc1f50713a087702d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e68af4f8adeede23d919ecefdab5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e91669c93b0b0c61c14c66ac977ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d964470dc277b9d91da7409d39830597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7c47e13ca4c7ddcd16048ff4863b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30fcdf777f6ab52ef94a1052a2e10d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be926f30404d9ceb638ec4f07d9eeef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edf519f0439f66e7214cb2377189b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bee04a11f83d31433ddfe7e4a524e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb55c915809ee7c5999d13a778402f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721abc42a813040586b664d4471156f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954540ea299fcb3b3d517de84564de4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cbc54ae46d532cbf24f0615913493606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcfbce4233e46cc7e2c49d13ae426a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54060a83ff8c2d89c6716e903b7f2961608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7780a68d2a7a205289e64b3e70c6ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070819ce429ba95266cccc8a2a0b319610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163afe286087597c63537e528e513f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc875a9d1171db30682ce584cba69170612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc40282e90ec12bbcadd0637db2ba2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3b01b5fa1f6c88e74e7630caa5932614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e1c5dfeed121554a48e014c3b40fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94dbc19f3455f5cd2e113ef514acbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d220b31d225f84612fe70cf5e162617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355a647b8b4c2f453a1d2393d431be7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7528c949af7d69f0192afbd5d2190c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d360f5c4d380e7e726622df772d075620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f2c22b0ddba8d9cae7bceda480e40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea449eb2836ab898ff4d892329ebb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02483647f4daf0c5063ae312a704c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4ec5e01638cc34caa8c7fd0c85367624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dee7c1eeb4c7bf828a31051afcd1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92995c9a39610c142b554e4aa9ac8413626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fbd2ca4d2d91bb9e11a352d9ed470627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29bb7f647d3b5b962a61133fd56ffd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c33209d1bfebbf4915efdb53cbcaa6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b38d7c4af534e4571cc50bc8f926c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe6a3268b4e971ac797f381a8bcc2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096eae997a53819e4fde9bffce4d1b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec570b0848db7bea01d36db348c6d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268014bb0b5e7956f6e5c98c9552605634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91d5fab8ad0ae451d867fa138bb6bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd626048d3d4bd1e15346567044e79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c7b41cd72791fd1de4b858a020006637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abec2198d20fd2429db9a94e6a3b3eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac9339b7daee4680a8c6cdf9c5acc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1568c6fd2cdac41c0ccec057089ce92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cae17166f9465006e6c498ab8d562641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e7a336e062a3b690546d5d9f248af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08414d72fdd6cd3fb07bdc4235b4687643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699f7ae02ee55b68b07e73f12c34944644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d5d2d19b39f277de684b22a62e17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1fe4061111b269e5dd6faf13a0a78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba16e2644a5b8e16a0817ff10293c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dad36c9817eff2dd2d70a6da81e31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067331cacb8025a718052fc524096a8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f333ab80ac15e6fb957e18b47fa2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd068f90e6126598e385966e2dca92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fbf8fbb4ea5ffa91d094a15026e05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8dcec3214a1d82d6dc429957ece6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0465cd607235336dff66bef940400c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc235d99688816bef370f7a2fda0abcd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae28fd22a4d90397d64497b984f104656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b058e1ed87750d1d239a579980e0421657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda1e4af5b02ed2d2a03e956c5a5f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d39a7889e830a42d931de19e3d2aa2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d876dddb76b4a9ea87b3e428e84ace660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752470b2ee88c8a9b5828f2cc9a54a96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172008ce493846818ebe2ae30831b454662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971ab84231e34f3356ddad81e2f775663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15f4e2e35ac136e334fbb06f4f53b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2b39068b552fd55525b4eb426cfae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf12dcb7a0c56ed2ddd0441606f89d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb8bcc52b1f434dcedbd118e362e75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac238908ddaad8fc4f82a46295b83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8bc32347da317b8778f14187c5ffd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0fee9bfa83de013e26b5708662560670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd381a1bace4020d92a2a8ba0a430671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590bdb6f27129cedd309525b4389cc6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181fe6dde9ecdfcdb14d0e735b51197673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceebdcc74c4fe880301b70b7d2ca570674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb75ab60bd00a699e9a5aaa91e6731675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466377086dc5af3609254d77cfc3f3b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36866bcabe87f29df87c31bc41bdded3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df681e2cc949ce245471a0dcf0cb5045678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb8327798dd39589aa1f74978e359679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015791683d7947e7588bdb957df2e57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed8f6995bf88aed2936e59f61d59ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c5bfddece997569ed097e6c4830c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2553b9c4c99497940659eac58ff13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f9cc2e46866a44e705be0a52b634f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e23612e36a11906c99846cd2c230685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b052264a8744a7a0835210d0a1faad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7bc332935502965d52122addd241687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ae3492e3d3d4003fe802c8c5a5ad0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526ad7e5796c2b1a0bd8b6c6e1c70a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc6866177606db754efa7038408061690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428034a31d47c868101bcbe0f8611bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f32d86d1c3b6508d3732050daad84c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8be010c03cb77beeebca638f0dec8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdc8c17e01ae8d6929c99c4bd293f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0440a26aada05df355f3b70f8659b22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a192605779cdee7a893eab23794d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7dd642a2f89228c3f8ff3b1dc64fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb716a44eec97f611e3386712d37a42a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d284ba764fc3a92e273047ca21b24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419632cbee427adf56d0cc5e8e58113700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d21a68224c773136b130fd8333064701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe679562d8fd602f2e052441db6a39c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552df5ffca460f3a2cfa2b27d1539f90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db06007e8ad5873840a7f7e80c98b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e73001227c301d6a03b958e34beef1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c0ab3407caab27729254f26c8183c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7a1c26f075b9dc283c146547a9bbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35727478b688faf0c49bf8894429a9f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d164612061945d88267e528c87500709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9990c03b984b76e7cf9a45702d6b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2718700eb133315ade6c035a415a2d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68181f58dbf1693c62fa14a8b259c74c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e587627587646f6a8a1ab736ee946713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac1173412b1b4262496f4692ecfcfd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb28142ace2f5d61955666596a51efa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a337fa731bed4e3a36cf2fd636e50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735610e02b18ae3a783bd69ac166d15a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9d8c8861605c576e2fe3d5989dbf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca4098caf195bab96df0f145b8036b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3720267d6fd1702cc39d6c572ec1628720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb8ff8abc97e5bd9e4c91f35873bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c11f5a75e2ecb04d61a735d7172b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e12ce5f234086c70b47e8b2f8b558c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e65fdaeefd128651d4e1a72fc0272c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d327b26d927190fed976bb771125c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a47ba18db027da83bd4aa8c37e5ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca7f45bc39ab37a24a5d0c881ddfb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979486d4515c27077e230018d48242c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f053975dc3442f176d03098ef25cdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad57731156c212c4d35184f9a5dc90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb98d810c294cf48ed1dfe29549c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aefcb1725626774c2b79c798abaf29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80367fc8b29efa146d721b288d9cb02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb8aa57c837796537e7ba49da68a29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74bf9bd988f2ed77dd2c59f1f40a5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a7a9cc6f62c102eac4a7dc6eaa790736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80ecf0eb27c3b9ea4e5c4330c9ef70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce321f738b1d3f9a3d691ce5d7c252738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740ab18bafb9acc67059dd4df1c7cfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6252caa921c5cb379e4051a4a59fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a619344886b206317659539413d13a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c3d230e58159b7e398021cc85fc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39f0830a5d8794298fae5f87112d5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd59b5866f10641cdef3dfcff47fb30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad7c8421971aa2a6346b039eb2909745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f89ef6dfee4c4863cad386171da7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e07592ef0d534cdb86436e6104882747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f82eccbbb02a0f8e45f75edb9dfe3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e576377d114ec944fc82bf5cef9913749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0df56d366f8f6663967f87f0044512750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04c2c12b265f67a5efa169af95cfc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad094b6ca0f13f583ed6951ea8c303752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c3edaf8cca209884829216b4d0b31753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab054ea471020afe266481d4e46c823c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7391b4eaf054d323021984ab656e15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f75a66cf633b358c8cc28670e29752756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480895e0517cca4f1a041800d37361e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d76c69ce875eb99c9404bf82b8706b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb221a0b66225ca7adad37583e08401759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584007ca8c87e75560255d1876a48ad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3632cd2bdddb4da21007a9780128c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47673866486e05ae543ddbcbf56e5cc2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8e1151ca60160d3ab6376b2bac15a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3441bad95d492b331fc85427f727c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635b7abc77183ab72e7fc0649c58248765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf75874a3c21a9fb9205bbf23246bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818817e30b5209dd9175f25f0c23e08767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>