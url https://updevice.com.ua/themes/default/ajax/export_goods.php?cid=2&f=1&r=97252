--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437f2c1a58aca41af08bac299f209601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dbe8294d4a9a82304bca75ba478632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286bf8266a089c6202f677185c9e403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7570301d5c953815a866a9d9f205b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7df00b05c9a8edd3f05568d481a53f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db533cbf31d7fbfc2685b48f7ddb2996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83469208076d0b277b4b40751073d5fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5f190eafdb7f802ca0d58fc3df11a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152181cb170ae642dbb5a5a415d5a099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e1157ab762fbf7c7d00668653a7f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cc60502af04b488ec43aa40e8567711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3d984d48b67185c65aaa102b5b12d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d8e6025ba6540ef69b2751b40533713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd4fe86963583cac2be843911ca7f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0928874ee349935f3def8e92ef75815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1b61cb509b0a2e332c284ea3b078116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869988b96e36d6e637f9a0fc567e28717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742349d3033c338f04fcfaf8a77c5ea418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df0c5fdfbe4382b475a2c8b0a558819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603480c0f22ad1bd191096d03790dc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e7f919581d37bf76d100797d7a65721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96088d8609219d2d720d834035432822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8cdd3b27acf98232425ff3774f39e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a520f22fd036804cba6fa06c212324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d3d13cae498479fd0f4ed0466d52425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5ffca399301b5e40b55b8bebb938f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15764303165c1f8bf26642fcc046692f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda460ecb25f74f1f438f66a9780d45e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac941b1f02315a004c79be98d777329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7479bdefa006f45ea22ff4c78a3a9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4d68077e855e3e21796fe5b33ae9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e88c8d5483672dc7d88127204106d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825696199a279c41369b9cef77369d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c66f47ccc2e8d1c13f15235e12a0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07355d4c609a92a373fb7621efd7cd6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204843b22b8003e2c8156252f238cfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a2f1d36fd7ff9033ea2fda8e99ae537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce73cf9cd567658ba9997d2af969f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e02193cbd4e7c1fc4aa30d18360aef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a0c142000fbbcf1d52321c3905a0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d2f744ffc88e9d52e2ea59a8778cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ae7ccbab8724f33aafb6ed63412f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb157b1a6933ad2381b14c3c3ba32f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f7e38359dabb9e0cb5b12b73a7c1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c2f4e6c6375613543bfebdbbecf6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e65aa81afc4594ea014f7b8baa60446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a629e81d8b9bca146e4d21f651f8b3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16518c028773e439739e7a9dfa2b9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad846062f5646860335267076c165c0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f89d788530eee769ee0060e8a3ee250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ffd4febfa742a344cc325e94bcef051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c22c5658b6ef617a90de699b01389b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550a3f12ff78c265ea9c2ae6303771553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e969722ad2cd49793bb6371baf871a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3adda6bca8dabef2ad071d0bb3f4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed56fba7d311cfe923021b19086caa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e5f68317f393d7f0200174a4ec73657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570510632e69560f088762f62bb965258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d15cd8fe33f6c17fce5b9b028f92059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1e72dec53ea34b17c6f642cc95e9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ee7d52b723aa0a5798870697fda8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addc54371ca7937941a5328c3c4370662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ffd33ddf311b02038acebddf202c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b73319e93778382420fd1dbf14c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a45002d19592f6228d01d8077e904065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad0c1011b2692b937d8c2b936f62f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb208e4286524b6319ee5c317d1b72267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49279296168f1e3e74ea4ec3c995e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e896da268abd004c101fd4d29a6a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdb6fa60bdb05b3691826f3ad6ab2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd785eaf586c782a48e64dfa3e6de2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2078fe70b0c1b6f47449f6746b77bed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41addf26ce1b556bac8831b21c775e7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd116131dceaf038b09c653a436df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cc92c342785f8de70199465f160d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696be62ec0073a7ec1d804c427adbad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc7cdc6065046c30165a23172c948077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c4ab611ec30adc3e87c4b1e06bddc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc231fb4f0c71a58b7920a7054c6c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e56598e81c424c64db3d8a49ac26180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0629f91bc1eef91122aa28b81397e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49591ee010c89fbe69a998296555c34282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec866aaddc40d5c2faca5f00cca8ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cf712f647f92a082cb97190d5adf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568766ce0f3a6d9a8877b4f150198a7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3771c2f1ec29ce27be545a363c28c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f656f86b4dd14e7f2fba703ab7a92d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b36f6fc0ba00e7ca4a12d550d114eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b352123108754796cf0f98d9eb24289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c521b6c76a0f621a08f2b5758e1f3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb6f1304dbee5b1e4ab4b983fe923491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1e4688582ec3f8565f6f66bd5d85f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db204a7e37ba1374ef9299e88cda9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c32b6c82277e226c50d5a076577094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abdd3afe948601dc26477dbb0765da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248d63466a2cc76c5b5b3bf32aab4b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a8e6f901f6e2d73d9653f7def39997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d298ec218f2da5a763218f1415ed098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc367407c1b7d0a6438399d5ecd262499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237debfa93d0d6012d559c9c64a664b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645462a12eb128374d8048084937d87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce090b9bf244ae331d95c498691ecbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c799aaf518f36516dd9fe963b56c86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3189dd3e097d3934215d14b0ca06d37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861322ed29393e6b1205dc317ed6a18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35213639df79b2eb268bf9805b367ede106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d409a48315ed5108af595dbc8bbb42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572195f87c00d86fe2ab911aa63f1ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e07248d4f71f8f96004b1c97795647109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4502ae4d8921e3c5c1a169c144008110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928f7ecc54606e11c5d4b172c9110a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459b22cb35f04eb0e736c55dac395cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc08751b5116c9b51c7358a424dcd5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d09533d221d7d0615144f2faeca5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae564702976add502732f80eace786ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f61d2e24e197be4f27ea180c92f52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44478a79f626d9e8c51c1fc7bb5478f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cae906bbdc2f13e7cb3ed570ce659118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63292502ad27f1cd11370b3b8bfb5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b15f8279b490294ed5d759c21aa581120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9882fa13b958b658847466d5a56226121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfc9d67faf817ad25b191b314abf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291668f29368382d44f1ed44e4dcb0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d31f7242997a15a1a08c7c1f68123124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faec24f659de2dfe1282f757f415eb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdece3a27cdb1f25d8ced5ac3980689126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c062fc9e695d4da93c33f765c7a87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e8c2ff844dc5d8029c1ad16e6e3fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476d7d41c2678e17472e1749aa1a518129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3953212a65fbc73a519c7e20ccd2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264855a165667b02025389212953c4a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c41a71f4e64215a9162f480df9fb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934db44804f42756fb8ff1b08cdf594133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7b55718de749229499a9af8b2495e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457c702a0a9814d3ccfa445f59b652d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98438026363b8efd8405b40f2649e9c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cec2b9a346d6b675766b45bd7257a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78e62c64af1a5e737555c4a5cb86f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b45ab41b428feddf612d302f3d722a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2215fda26ec1dc7cdc8a3fd3dd463e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b492ec0ccf9397bba74228b63dc8568141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e9f3c874aa82b383887ab21c63aee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c551d5fb5dcdad262a742e0844bb5eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685aaa75183cb2e66358fa18840a278a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e945f3cf5402b7ce6391b4d63e7c722145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c5a0ff713412d1cf8431590f38417146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9c5382a6341e1cc1a6c8b86daaf37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb50e2f13ff2c9d18b2eaa0f5b23ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508b4fce14fe0fa3b9692d295670ffd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672bf2abe28fe62f6da2d3c6acf126f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188702d840aaa5e75d7b50b7adf6a68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4250d3b558c49f5f468565892919688152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e0ba2ea40bb571d3301ff0353626153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdd54cb946bd089868d06fd5cd076d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9ceab92649c2b4c8096d25dafd69e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd232cbbec1ebc7975d700f15be468156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa236693bdc3bdc7fbcdf6730302f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc7bc20e3956f72ae9f3e676a3eb41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d7ce8de752231ee7d5dc1c88817e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfefacd7ea4f923d43dd0dbb9e53a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee0d62d48fead30a3784129173415161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec121d2460b344836ed6a3256a13c26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d0a7b63a2d846fa9e8df12a9ebf81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b117673844c9feb518a4a5844bb57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d5ff5e8d40c71e48973e3083d939165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a17a7d58662b70ff4fb6a202c5f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48f65bc7a4f390f135d23c3e161b79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728adf1f77458c217c65d21330aad54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa703bb677f65bc3cb088b3f54ba92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e886086784f9b54e9def8cfde093d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19675ba68796711469aef2104d7be9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cd2db435ed25c8aba928c8993b4ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac2363bdcd4a844b62fa410f2fe970173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c83b030dd15f04a6c6fcb943866a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea8a18f81e2f643da004729cb04e66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f012d9ee8f46d8bca2e5795d03ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3686256f20849a8177a232492ff1715177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e84abd2d444d95db92f21262fc58e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a079ddeda6d0369180cd21cdc427d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55887bca4bd6c3401d8779b78ed047180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb0a261500b3b3479a097d34764cb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5ff23c67f49100d0d9b89e4935e4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e6dcd16877620945d5f56490c6dd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759f903dc6552c0256a89d51362cbdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a245d41de3b69d09e00f967968ca35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb45880e50ecd39b66f3a316a8833ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b924df1506fe71dcc641f3b2014dc1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36383ca545b0e6b59ff30b2df4c8ce3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040d6bed22abe5d3216037873dcc43d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e2daa7e7bc38aeebf2518aaea8071190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a2ac221b81a53025df0cb080f4080191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762567f352e7070648823249bebbf2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fc6ad7ac2cb219116256fb30b5cce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f7d19a855058308a747d5f7cc5221194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d3be3c52257cefe453b27ce11cdd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb522718fa362adf272a56c1564d31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430920a5788fa8e4aff3009a97f60e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4764a9cabc1c2284580760a3a56ad6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b744ed660985705a1d0e428d2b8129e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942d36d3afca08ca298f9908cb01b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1196d7fbd3498c855f05ea55dffe31d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f480a8a314ea4cd7027844374fb1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81099862fe12d15772d2006e0b414b19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b62a1f7aee7c0df3144fd571947a78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed186b51cc5a21182d06b7abe1bc03fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c3ab7c6aacdf300abb3c44fac3c67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996657ab554c08843b72b336b2cbfe92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae40a40c4eeddab01b2fdaeec6724c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633589077180cacd4676f67b220067c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c986f4cfe22fe963f88e03a76b183b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40f9e2a43aa6971b70dedb12daa260211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341c9bf9816b5c4899d05d8d96735ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f0b98fdbc41b5fde391f7c0d02b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988d54a8e0066c127eaa8dc015477d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db32fbb28a48c98f7114280431d98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49608b5652ddac9248af1a2982b2271a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee0102db48c2b4010c50c70d4c9eb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e2a739e561816c23df0c6855b644218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fe3d9383ab661117ce395dcb215b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc9e5d2ae4aca4ecadeac2a9bf3dad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02756b8143237e5cbfcb5172a59ca4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba66c5f56f959f6e78e3ae1b5b2e475222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e005ea1e125f18d4743e3f50ed7782b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794acefa5040a4f79c63138be6210bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454d2a0b34fc93dc558b7eb3527c847225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d47830f81239248cf601ecb3df16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707806e3e73246298dc18b9958d976d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0e62dbb10e35bc03ad2e744727b05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186c759b692a7fd764783b581f4146a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e66f31c529a014523015875578160230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a4f8941cd7f46124ad45622cd2e24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780871b980fca31b32c27c39e1d885232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ed0347e807fe1a801c6f764a1022233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825680b166b3e72d913a0fc1b7674e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042228a12af3cadae31419e0c91220c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546677ca3e8b67b27100390df5caef2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a53eb49e5b55b4364ed992d9c1a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd285046ab7d52cb1ef0bd2ed1fde3d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55b1d60194c5737c192a2a404d070239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de91a1ac929943cee6e7605760c262240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f81ba244b3d397183d61403dc3a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc00b1510e16eb1a9cc5af37f8b721b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed75184273e274a754555a47da5979243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bb189367a247858b65f34bafdb0a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc024622a8a604a73fbf470fdef32e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9672287aee1a395dd6568937122259246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fc9d6845f2b801947117c23f302ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e52606f8bc4a9cfaa29af6fb4c79f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e004ff8204ba73ccf4d8d12de5e786249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a186092acce3038025ac4507491f10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6d0a57413e7f8b4e044f78c0d4a04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb4162c4f937703aa1caf6a549fc10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53672fece240a31a654ff638216db99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f93b3fafbdc14ad36a487d8a1148e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b9881709cd098e5476ed150150d5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555713a82515a483f315c003a264114c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4275ad162db4272c6f9499fde348dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330653a7745c44470fd8675dccbc760258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a625fce903e6a4d36c323e89e71b82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1be4975aa3e488d8573bbe452ace11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9950c93c690581c6f2312e18c0f8e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6cd876dd2c2ed2b6431489852ce87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056b123aa30fa109e098299c3aa8728263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc2a9fcd8035f1f8929a1c24223401264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657c0cd3f4502e2d6ac0cbbec1bbb4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702cbb2a5e01a1d4666a082a336ac2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b512810e67c65e0811304647329fc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c478fbe012916c4e87e0c18ca0e6d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04991562a5846d5d7975d2bff93553269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c5672068d167b19807688cfa8350a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57dff52e55004e0f29c6e1a60b4592271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3bb2c3100bf3fba307ba362b0f4ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bef3546b6f523714188fce4725207273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0d12a81b19db4432411b3409a604d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc175f3afd349acfc4206e258b7091b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb286f6dd3750599ea030ac2b732027276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b059e1ef2ed63e8b9ff7924dab7838a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52041bae3a7264140a87dfc1c2fade1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25620a69a6f6a5ede9ae831560392107279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc130e86dde1767adca790176c54360280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82130b9b9e42996dc97a0c9a252e989281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c3af799feaec3c120e40cfe1b88fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f9183d5fa318888d8fe80def7a6a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c876a90e5efeacf2a4fbe7e877ba0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba5971f341030db66cf0de8bb361fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e9d55e1ada3d429090c49fe61324d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac474fc958a21203c555c70231cc50b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa6e7b67d916cbf2b06e41c2d19d3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463574394d604a5fcb46cefef625f38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b32de850b06885090517f20e5db6d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd62b7549813107950df81fda69d85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b852ec2f754e2703286adc91b1eada292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443f4c71166cce92d57e4238843b61a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed051b16450c1dc0b3966425c112df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634640838c55463f4c326e0bce9f90df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d51addc9d0f88b8b62804fa02f8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c34acd5857a5d240f88672ad61b1f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c766bd0d35e1298f40577ba69f50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f41bf896075ec622cd69bfea52f11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf9ca7bd91c9d114ef4b34cc64876f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9521e7f9140d3626fb0287fc33896301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fd44c8e37d109fcf42716ef1f2f60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd049056fe9449bbf412ae20d592d05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf014db6c585532cee2458edb2bfdd51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ba5f50f63e6a27ff2a0626c820732305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06776c3f093d5773dca99d6e358b4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad121e4a4cf18e4ce57eb7ccb3017307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38af91dcecfee2a400e252853b5879308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ee079bf71db5606a8bb6869daae7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e75f53cea953323aaf9ca1d83ea1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39a1f8d185044dcac79c66c8228f68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c304305fcb8611864034ccb0f75a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3855de8cec645d5256ce74981538476313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df5d45039e518204cd495999d18127314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a9fe78791062a1110a588b7ebc2d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f269003bf668ba877ab438644684cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857c076a484cc812445ff9b8e8c8b39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7723a791a8b6d55b3f74d361f904cbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c14968763029fa4e7dcab257af085319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799154cb5df11bb1c6b925ae8432112320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec7d20141b6efa4ac97396455eb53a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963ea21b7388a2cc06967d8d306b10c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de1931e3bfc9d1b3f9b56d6361f36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea37ee3b1be107eacc613fe441a4db7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c816399475ef5db1595cb986b1a4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ce3e70058f5e1ccdcda663a5be3b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54fdbd470b0892214553fd231e019f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e221bbb6168801221c7a8ce96d7a92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb83ca8189b7e52f5e9b3ff86394ca9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48a908cfce46ff7c27688f71af5dd5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78473113018f69371678ad2715e4cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1bc5ca3dbad4b98f98bfe1d676016332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b143850dc1a24838209f432f8b7a16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e200ee0c682a29a3a8a273bf0d1dfb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ee0c1a8ed0b3cd3bf64921d4d8e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30a656179e949b7ebc424cf700feaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a8e124b52647de9cbab3e91e2b530337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06d895b729ec37119efb63d0c73a7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e44364567e0964d4e3c4f26f69ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d10bce89fdf1eeec3f8f56238b6334340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaa5c741e8604970b650f7af87aeb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf94b1be16a00cc64b7b67cb8537265342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2badde0bf0e56d47df582fe729b5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b6633b5147e792ff745e256c2373344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08ac85940b9a53e5a76cb44ff48b5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310b04a08c4063b25f458cc57db3fa8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50135943b7c0c25739c3c05402e389ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483d18509f87a03d3bd57c5fc8f8cd5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f9dd1672c9eaf449fbae7f0b0d326349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eaa7a1aae82754da5e8d91bd39f54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0697ed058d4c04edafa0153a99b9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a9d8f44dcd8bc18c9a167cbc0d99a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5e17d85f49b1c4ead2becde7ed476353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f85ad083917e3b95ed0fea919c364354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658fcfeaa7570b1d32957ae9a953548355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476475d3082b75ec2cde8aaa80d89c2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1c19058394a4585dfe25bc1c29304357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0316fdb9dd0398887cd1704425486358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b08ead9a0311dac568b8f074e425d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4f2bd853baddd0ddb92d3ca14ec80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f565c7275d265c3fbab66e987ed47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e27f218e805d76ade0a3359601fdca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0ce5a742a438fd4edde312befa995363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa017a39e3b207eef036914a25a2e282364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597081127495d3fef355d0fdc84a379365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c16ae686841c8814c3115a88188db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca69fc235c4edf483c9b1fa9e8d0c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d863a3cbe8533786ea4433a51a319368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd659f9fbede3401ce86089ac9d9e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b56a6905579ebb37c6706c9fdc7399370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e130d4c5438eaa44f61eafa40f8b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cad750476c1cca698b7379cbad587f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f10a5598a25f0117ae4a4e180c1d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192d93694887725fd61c0c20c345d96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee19da4225e95128cca73af7dbb7d26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe559446c02668b2ea4fc0c7bfc1029376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e05975d5bda3919a7b5027098a25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30780c81733c3816dabb2e96837de9cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650aaae6bf68d2801e4ab5302fc055379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed7d868147d80a0a60ee6e5ca25570380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327153841b46a3d9b8f2c4e58d3eb8fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0079920451b34081ed17226fc98ca7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc2b6cd35ab55105c376a7cc716e0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f419e1d6e0b927f3c4522df598d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd451811cec6d24ffdb0fff15852bcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e0dfaa486e7bf3fd65b72229ee12f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b020f7d2fca4bf2e1fd7f922a1a58e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaddcef3d1eaf4493cc8324fdfccab0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d24a3531a24564fd742b4dadb6eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c2c1e993d7ad8b0cd6fd875a2e7f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d312475ea103e0764642275a38e6054391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa6307919677b2740bb1b23d00f422392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150d3b17d36176288304bd6d8175180393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874e15af1ea8e2df7faf751491a73ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed1f9cd248a19c41c2546776f4fff6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c924fb31ae09804ca312acd1dec3dfe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f6ce9416992b7bf673cbe466a8923397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ee7824100a97606bf1e8fae870abc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5987d847d34d7a21e4da54ae1d1f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541410760e6764066d70392be8e58d73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a31dc7688f45e684bdae6bfc335e69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098b1033c8ab503ec19acaea8950b48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af56ad9c284ac10f8070429e2cdfa1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34fe0270d761df217d94ccfc121440404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cd19944f8f5d30a506a87baaed700405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308691f8da4a2893fc4a27bb59205098406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3cb10e664077351876a4447c3fba0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff290b278f31c226840d3ac92b8ef337408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225f12a0d8b71888d4c9d85accd792d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656b5748e43f46a38e4f259072ed2eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bdd2afeb3366966b993f319e8e9ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f36e2df38d24812e9ec83dc015684b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb059b41f3bb11a233e17790a24876413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c82ebed23cc7634272509a8c7c849d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e312131169ba7b68d24a79c70987415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e94b2e6f031da20e834fba29419a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002e4f4fd5577d9e4babe6beb8bbff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d8ea94077b1331f2ad616c8ddf20b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a532c3a1fcb4fb8d3be19ac5cf4b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721edc8b3dc63fed36da16fbd3240da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588dd4dea6c8896a9234143c30b1c62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d018a88a0b571725d7c1bd2afb7ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be461f6a8701821e8d5862162320a05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebe5ec4c9c0748061fa0f399c87dcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1697b3bb28afd3bb6519579d23506b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d60581401682fee788e14bc6bb0886426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d92d665600a2dc542d5815af1d58d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0a91605a3715746eb686d763f99a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d8dd50eeb98c15f0270c1a6ba10d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db9c72cf12e983f03b4d24162e678c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89160d32ae5f272fc75f10924b66a837431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66b112c17d5d53397b20ba6a1c76a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46569e79130de73c9341f4ab99c656f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d668763a62845d4568b3e3a58a2e92a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4739303f79588476b885f9b413724435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b284a367fdaaef6f276afb44f36636436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9671fc358e710d9fb424ee124dfeaf7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63479d4beaa761a12c644e733aa70bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73efd67c2188153bcd53a7c9f686c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcaa7bb15da428ecce55297301200f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36d738eadd228d5892a2ac1732b2b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb8f34bc513defc099e6b47c6a584442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a919679ae970c0809c7cc8fe7378b77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa482e4d76cfb4e775c87a750e3812444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf773cd9e530679d7827b7d06555d19e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5921b3f532393ca1d123c7dc10fb62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0bffc801c3e0e1f2fee73e342e307447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6461e965998f01c809ffc81d5f9c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f803ac3ae2fb8622ab7665945e0f99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4985198b0cd40b7633cfae1701a969e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08f5fcd1e406dc3209655ad6a70e95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32521fece4525dfc4aa1127c8b61bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02903f87aab63a7653d44dc119c104b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc01e9ebe46eb73647f8499b989417454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a2c030504b1fe80a2ae3b7068437d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace35084ba53e1f0c2d176a8aec206456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a90e60bb50ab2d5c77f6c519bc9dbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3280eefa1b8cf249cd2b34b5225c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c40cdf16527d77bb36d36b688d267c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4d52cf59dc2f84842f08dd4880270460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353405127172f83bf38a7c2f0e5cae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55df599806b1a86cc703d111e39b150462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b935eb7723de616d5aa12157a3f1b0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf7d741bb7f4d835d5b5196c745bd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef758d46edffddd52c470097cb5e14df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a4a8fc513841bcf69eb5caf4f1bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14daa28ae92af1a6db55725b0cadc5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5696c057e42e668143206f855865648468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8320093e447add2e4ab23767b53ef3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e97cb67629826b8ca713c1beb071cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbccc5b22833f6395760f1acd90d3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed6e1d89053b6ffb532c9a84447a6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98e84e612cd740c747b81b326fa171473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5307fab6c751905d2ae233678ced3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d55dc8f49bc70e7a9a39218bd48de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a096f45d3446820c6fb45ad4d89d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2075437621058154785d08f6a92a7f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b108670bea03367a352d58c4db0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c07beb4f6748033ad9408296cfe3d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60f43b68a45d413e8a6216425dc12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e9b389803015fdd2366617adc3008481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523b85124eee18d55a6aa0acb57192482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccabe4033f68f8f80dfe0e81aa49a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eb1cabbdbafb3fbc944bc7fd9499a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80db896c1b232f93d3ecc52a978025485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6130cee5d99137a6ddf5297ccd9fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646a1a5a2a774d0be5c5c7302952f67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37845c46cfda2f032a925b7f9730d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff516d3f3c2a12e1dafe0f59ff488489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff85724e4bf00d673dd9840c9ae0f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1feeeef116409dac26ad0038c924c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae263b9828678b1652474186e9f1410492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4cae856b04d121b75d4cc1f3483d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d134dc41850f05a43633bea64fb0b77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229de5eb53596ceb9d96d733d9a49c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d047cf3a61c7c0c7311da1321e65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774da2ae560cc1e6b0b7625b1078c71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46ecb6cb64e76a7cd30afb3c64f238498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958829946bddd6928e8185ea7b019e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f65d8e9e473845bf185071f5e0ed8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae9a3388db3d182b74598addf3e374501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cc9f5f58b8f7d580dde0ebdd334c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee728ec801cb3dd2a0c47ef1082e8a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9419604895b6f0b600ddb187d73b02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc4c6a4c44dbeff3a9382a488b0d74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a819588abf8be06f4f86f6cf7896c36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e01568032c7d5f585f2e4d5eb9adb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5d6715d5b65cf91c23058013af2f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf100785ba3818f097c5f61f61ddea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a895eefb1cd3d7ec1149353203922510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e501c9f711feca5b1b99c89e6848f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3ca2c61f11eeffd3b7d9ee17dc298512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe999285b72440ac36b84ade193b0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f372fe4d0c75280977a0cc48ea92d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d943aec0bb30a69d4d318f076d183515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7d0e42eb8612e84ea2da3324f77ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c54a6dc9b693b962a52ded2185f5d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1665d3ad2c0324e8182cadfe22d61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8b9dd162ca6f61aee23ffac1d426519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf83f5a9a3a875e294b4e72c48aff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d14b83393201be4c4dcec030bc53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7a1af538be2cd2d936fc6955a320c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6387335d25837012831fa4c06547226523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75163c438185ae201c570b7e18171f10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3ff78d6749e97a4ec2c7f0fd5f80c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71811b5d21b636110d390c57ee0fe01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aae755c28859710f3634d09b5d568527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c69f635f1d695fc80278b0984732b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293819469558333a8420fdcb4ffa9ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5139e2d7b1b5f1d660cc314f5d1ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c91dbfd9f111314b61f3adeb9977531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69da62cbba90bf3b96aab535f9da4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c4ee62580f8999ae31c7307b608f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054c383ba1341d71886d2bc9b6bf48a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e001c3263b485c00d11511752489116535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eb4296fc4b55b001a9511bb9817f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df7b96e4e2da2da93d6e8bfcb454f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d454d2601ea734c336051e486d711e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63f441aaa383c04acb2568e432e05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd37e44f3b53f36ea77d5fe774d88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdecef8c2fc26d7d7b8c5fe180bad9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b679ce5b0d433d40a210688428487f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea081b5233e09e2fe5adf0d12c0cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27f9090b8e39d00e6a7c4400bdf8c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b7742df108658b640f13d2e71f45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f9361413af96610d28ed67dc85a6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52243ef12d6ff1da9ce55de4acc6793f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947baf246d0381f25012b57c89f4fde9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e63bad58f30a4049dbc6f74ef8acf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab447375338cbc033bdfed7500d883550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb11cfd923bca9dfb133154b069c16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462c7c67789120d850a215826ac1713552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea260ea9aad0467a3662db3b02f6e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9a3d8ad60fd2799b91c7d3159ef05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0adfccc815c7fefd6999ee981d69c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f5e28e7079b2b7bad2119f25baa16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af3d2fa32faf0112e0f4d475f940c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e302fa8acf0f658b339f10c22b6b08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04300caea783f951793efb84359b2fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fcbd2be502f05dffd168e39e5d30e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8a0dd2b718c5c5b8da9fd26593331561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a0e8e7aec0b6a044741dca5b0117c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8971efd9e397e086148b5d65ad8d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94da67f6abb4340d9ce333f7d5ece9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694550617f33a76805207fba23090eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a68e607b7efc35484eef42ee7c9f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc3b2983c10301321c88ec56c08d95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85d1b2a2c39c37add8110ab4fe83f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473356dcbfdb0ba0246833a97f040a9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c8cabbb3823279bbce16542a38d1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b6fd5272c9120dad4e87599d9bfe6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98c39664088736d100fcd91b2c135b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ad4a648303eb6b4e847ea5409570e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe334bc502e7eeffb686577fc73d7f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75832a95252deed4c39d414ef335094575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b5e31cf592c37e0bca798812b3a46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e15b8ba4ccc2030b8f95b2221889d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b65cacd68c00ef045991889fa2efa3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213607741cad2e15e14f55bc8a41f3fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b31834e10022ea5491969308dfd49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7189cfee5b660abb2caa5731c07a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fd7f9fcf7d8e37341f19e2c338d47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0d43d85a9e3c471b7a39f540c911d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475cf3f57b270291d63eaa912053bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09188f21deeedcc5199b98efcc80a7a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596cc4cf71735bab20d2090aae6ea67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a940f15b18add3a50c9c85cd65520d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959f37b5b017cb4baaf731f06aef9aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda78982ac50ab0fdb3e87c30273b6c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b536707be667b9479db846f14bbee11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557733f73502957017428812abb5fb1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9b986181fbbdcf0c9f758931db818592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f203e895082c228cb96effa842e462593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbbaa465154dd8f61360a2b78e8784594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f565937466bfac3e65d65d1e1b02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d1e21561671eb3d41728d390fae75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631feb95ea5141d3e5be5ec032407e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b60709ac734c3938328225da27f377598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b943f81c78615d2125de4cb506f82e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf81b8a40f69c227e6af9343f9f63e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e84c77926e912d71cf3be35f76f54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393abb7ed1cd4d3e1e8c9306ab1b5e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf65a7b370e9205cdd4b56dd580227603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2f9ef176465d87a7cb4b65bc7b27d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae462e0d2ac6895a6356667138e65e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37321cbf3b3098f21b6bc2e00cc50b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e89d8b948ea1ffaa1c31221aeafacb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddcc9f01aa07c870af65f520c7b241608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68486d64684291a377cf52a58caa426a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17a7231a9b7dbd221d5e7cbe04760610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b52ae40ad6ce0d73f6f55178f3c3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719106c1bc62dad0acdf4fd85cb6b5a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fee98488549438e6b8ddb4adb1de3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befecd11ab9e420565c5b4f79ee4fed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7782d8531e70d1a4b65d232c2332d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5ef8334d0f1db50687e6584554c0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919c099942063435a80ea56b064c54d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37308d9f6d7a5e471107f6792c22f588618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b459370a6f97bb81eab3426a84248619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f31767837797523dfbaae742d2ead620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54eff1b1468f0c8dd04b1e20860690621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b855f13e96fde23391f4f75934c4616622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535a67b8362e8a3ab6b5f25bee7c696623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817e76a78b6ea76a3973c084a0ed9ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a00a2670cc5112fd62548f05c89ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07891946497dfd3c96fb8c658b726a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40117a4a49b1d226e00699fa22b7a2e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8f0cb629bd985d8a466c6b1ee0c01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b47b3776d362f63c373f496e255ba6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa997d4b56cdefced422911c95a63e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a406571ced87ec1f3f054d7ffc4e52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b2d200efbbbc27233e0019e7426d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1091a82aa8c04ae5786226c04841f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503374580bd3e6c5a3097c0f7162b750634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92582fa1089a4c9e725c05d8da35cf8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8bbc2751fd13d4b48c8e5e6ad27c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71d23e08e2eee9d3bf16320da33e56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ebbf75342c97ea67d7965fc912a5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b472cd75e107ca1e3e83bf1eae1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f86ee53384712f9498f4df12b960ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594d9d3d8af279d6c9e59ecad9ca9fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fad6ee814a4c4d5699b0229bf1720a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd990fb1caf5a354ba96798f9fa1bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238be54915ede8af2add9215f9f581e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f82466bb9bb28b33c0f0d1e9c29fe2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d84ac559fa2592592d90768dcb32c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3812e3043d895702eb08269b5fc97e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756e62fa0568f68a9e544efa19d7740648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02869099211592605278a5f1e8c7a3a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1de3ae331921958933f28581b74cce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacd51793c32cdcababd195286e46e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ff7a32ac45eb699b9133508434d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53894ecfb712151b2bcbeb45968f03b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61378ff6124000932d2714b48e685e2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1d08d2180920912c4ca0d2e23a0c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432408f13715ebdf1af3cb39be3d9237656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2202a1fbdfed8a1654fc6284de022657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909197c41bde07b36178fe196fa46eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bbc8393d720782a83d78a1bfbb3b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f42d5d3547c428b2dc5316f8cf1e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673f5d662d3fac8851f76e281ca00cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060c94c28cefe5b7a65f2d6bed0f3e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855ba2755c35d8cd9918fd337989ccb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8adf4affce8327129c534f5f9972d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bafd7e434934aaac66cebbab1d0f19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac1300f0dafecc8dfb68ad0855eb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66d8457d9726b0fd1d9d4b1d048826667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc313e1921ce8c3c9c970ea10c022f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebde060d2115fd53777046804147ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5d106681fb710b82dff46415ec8a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b072ed6a741ae6baa715397be58671671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109970004ef92614d5e7547ca8c2d42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f35c3740ee609af45221a297d2cd91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2036e7f4517fa64ef22406a854cf9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3123e5e6fcf0ddb649de706453da0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c184e736605fbb0ea8a7bc476758d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81053d62ee201c85c392e9a227d52f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404781c62663ffcb30dbf11091dc3b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffdd1e1343e5fd1d41883aa496eedf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6038912e19d53a91b9312d837111680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef53d62133c1cc7a1fb7831aba17422681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e3b3851741f65351cd0ee7e500d3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc650114326dd6670b5c10a4a16f6d2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b16c49cb055ff56f3bc1b86d7d011684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd17cbed60b9686f8fef8c8df21d73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798754047f28b0564b38dfbd8430ba9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b36ac293b2c716da66a2e9f894b164687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10b44f21d7d8dabf792a865f32b35e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99253f3111636b83ca16d035a4c27a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1350adc7134550203cb98c8c2fc2a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145d86c2a43cafd2fc8a0220f6db1b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d319b4a2aa9d27bc126b64dc72746bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103289fc0715e6ffa178e71c46c87ce1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec932fe8014dca9345fe3dccce7dde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb36131ac84269863e7e84ea6c16a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eafa0476d481480f0557454a2bf14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e993b4873c55358692fe7eed3a497697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe05e24e871f938c030bc350a9fbc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9023c40081b60770319c0acc26dda7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ccba25af0d22007b522d18054f08e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821319e8d8bcf50cececc1d42d3d2f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279bb38652df24cbeb45ade78f03425702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b50948c4b8e4cf625de043caa8ec1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a341a5b99511fbd197432dd443521d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab336f39fbb44de93f7a116e5c1af2eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe785afb6fa201945507be2c63b1a0a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5577f10b4c2828169eab662310c4a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176e6a351c9ef052fb6aaadfb1a3154708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32124bfff2f44cdf97cf298958e3c854709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ac25666d13ec5a7d28757c50f64a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768af70df4dcc56250853e63dcb315711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d49b49022cc4ccba1f887a8056b66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696cb5e4a8b5ede2c0e67d87b6836a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b143e002126e56e2908ac626a7f69f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8dca64272a1f412a239712d3059aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b96d2a3172374a803163fdcff9b3ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f86881038b020cdd016097d4841f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd50476240d5f5a0debb69b150a532718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b4fc443644ca02fb3728c823bf06a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9ab2f8605615bb2cf4c2a55d77b56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89123cc6c59b819595fcac01259a2c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb24a7db1c214f29f77565533962a60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e700a7ca7a87f0ed0d8b8ddb5db3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57346b8afdda1cb821db951c6e526d60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d942361b77fcfa1ae391e19085b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17727316727838014dfa506a69794b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea91bab2e3e0a7115c5047444d70a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f742c13d570fddd8b92f7951912620728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd455a0a9880cb6ac2118ac5f9826a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2084ee95d80d7224b0f4af49c69a7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0308ca7fd43d439dfd46613ccbeab6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f2485b0d17aa7573d7916f6388385732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad95c4c77d2aa7619382aede4884cae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6d1407fa2f2f392f76e2ebd3df9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33caad07dab588810715227eb6e0cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b14748a82fadb317d8d317357ba38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe66a1ab99c459d9f4b7ee5493366f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b5c7b56b0310a02618d48a0bd076738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7df33bd79ae674b5d32b3acea87c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69287a8e98eb5cfac4f8bca8eb87f71f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783fc7b7969bf5a11b49101549e1743741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e44cce9c12d22b20aaa1faa4b6ce3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433059e47706473884d2d63c7e8fa7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edef3553f1c85ed114d5b61ba94617744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7a80532a76a35e941127fd3772553745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faeefc001a150227875e193e0100db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012150e269a408c833958a8737ccb7f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa61694e7499392b0a26b6bab17af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef334281dcd4c0d66fbc9d7f94acb4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0782df759c44348e83275b3ae1609750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32008fe3faf85fc1fda7380185844b54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c880d2496013b8c06ae91b51880d37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe11277e5a67260754be58141f56774753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf689c41521ad36e82cd925e9f799bdb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87710c9f82eb8c58c7738ff1cf3cf9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817e88bd5475e72cab4d8f61c12c768756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae90a4da3c867b264a3240cf7dbbe2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68793369807f8ec64967e34baf9a96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a211f9b3403eb48c62771e815bd14759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b621877345afb38d578690d02dd54760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd492072c1c9a425b4e4d3f336deba9c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cef22b9f43337a5a3edc7b3d4da5ca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c10d83a4458418654b17ce5dde64d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478e4b06ae26311725aa2c535d7e9d5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306738a1e8e016a5e6d5c298d37d8c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996389fc3bc2067a38cc839fbdc68662766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2ee95c87c5fc38fae5f065588298e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f74b98788347fa09966f4486b9f79768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a01e84b6aebec432f6d916d3be3721769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a41ea0606b939b88241d9f4cb1726770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2bc0f73ef7cd3cf510838a53b8249771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfbed6255e8fd6266924b0529e36a5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed4c88e105e2b8c8f88a6c08e99bbe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27be26b32b9312cc358292e7551ffbf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ee7b3dc3486b546fce8fcdfbd5c5d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821cb3ba1570b0660d5069de9329a53776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161ab51d18d467e734829caf50e57f8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849e841a02e7c8b9661597b674ccade778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09617ea33cabaab14961f27eafbbfc25779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756585319634e129ea39a8c329dd2ebd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f90b926626172fd69b667ddab067781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae360b7e5ff2f19f682a17b237e0e8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e9d37944f0b88817f072cf3b20754783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78fa3bcdea46082f7726dd7629804d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df1b8cae5ce4c5bbee22096617da7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db6a9e68420df4f361a91800d635e7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbef8676c2dd247ba1dc85c9cbc08ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548360683d315692831f595deed234e3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a87d9491ad3b8d79521500145bc6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48af34019389e27159594cf5d53752790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23839b66d7dc024eb171f75e4692f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf464d6bf34de6fa81cc65639fbb3c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbedc50b9ae91a0f28369921b81e30c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16c379e0d5c450cf27177beb11f13794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e769eb9cd06f9a80904a5a72b259795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abea0fe3814cf8fe3eb01d170bb009796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c803e56577b5d572e1103c1bb364c8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c67909b884e6deca7771efe752520798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac83f6c5c213aaf560393ad9d0acb4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594db3aa0aa3e22ef2a5053cbff6d54800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30235c12d9ade9f74fb6699718ce8ae801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadcbb83496e9ca5d5fb01abfa337bc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76decaa267e3295212bba061cbd5dfcf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4f58c896d9d4d7d707e2437d15a0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b70094ba1a417d7786ec84ab4f5ba2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ba4c0819663596287aa8becf6f82806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07320c9c6933f2c2880f286646f9627807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aac8d1a0797c5a12ba3d640cbb9b1e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572deff661a63272f126d0b31309f661809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a68076ea22460f5b318981ac630162810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a10b258571a5f00b5e40355f193f0f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fbed6f7194d7808b87f8e02a1891a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a2de29046ecc4cd691c55d5f954af813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79601512faf92b6a8f744539232c7dc2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cf05ac4874068231d60e9066e6a3a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fbbe282774c8d05d200a6faab1db1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e48161c450416d199f7f05817dc1e5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b494704762aeb1d3532f151558587cc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d92806c617c3ea827da0d863ad2a8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaa18790733a59c14d3ebea3670fe1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0febd8ea2a22a9dbd5a7c515077cb8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064de254f8fb93756d501453964241f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61415cc3e9e83f38b91a411f9a28f077823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e383a0f003844d372eb1bfd0095328824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7e3f7c62e6b84b527a4e3419059d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b4e7ca66d7fd94aaccc8b51e379c5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc38de38273712cddcfa445474562d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e21c113d5a21800e67fce1a152375828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e4bb8861d22f3528f7bb9c57be11d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba4e8babf73fbf88ada8b8d08a1b33830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06000e358bca904822129ab256e60e9d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82358bff238a255ea76e3b6b178156ef832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9419ff1cb6590479c2b8f48e0d9b01833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8312e0eb9f642287f2d39e14b202aa0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18766ccda26a00fcfa1749803071f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b698013f86dd87b7020dc333a68f8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e161c42601d8fc7c30b79111dcbd1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae75d0596054a9bdaf884855f59f38838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10550cfee6e794c822a3b7f9559fc41f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c3354068d127b9d4dec83d66540c5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8c7ed681a5d355766904854646819841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a602b0cedbbd4e6baf5ceebf38ce8e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc744a64f6f8714d4fb29ef640bee3843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32ab292b167ab52a3cb20b8f26c1511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e8e1f69c36075ccfbe82feab76c0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960222b58ec35d1ec98e4f51af7af2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6608e29c85d63fdd9b707d177a9ae074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6fc54fe4eb75f4067b278b9262d9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cc369ed2598f011363b70e54451fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9e01134894ae7c94f71cc81035f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809bfebd14776f5e645c57f995d3dcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f5b3a8497b6604fbbadfb0a23034d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408cc18a4fcf57d1433c3b89d5ef2ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9080e5afe29ac2291e4e151cfbbe3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0db4994e2f1aa0433e5f7e5f896afe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d334489800fe513c2e6cf3e317c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f61283f47e3f54bc18e594627112d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef03352bbcb0e3812671104869f714f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ebf7d77904d93ac2cd0e820a904c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf1e9732cb7536e494dc160b9a676b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc6a5e89a2bb51881035e3c8354be418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2ebeac3bdc2f0f497b97eb2555b7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc5da23eab8c16035f455071289e3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fb7588a751fedc5d22632d968019221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043370891d319bae1f1aa86fae3cfdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7aa8b7a14e3dccebd1d292f3bd82a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31912746e97922528ffcf263fd3f29f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3afff9b5319e8429cc73bb7f5046125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe4a57eb745ab8d9d65ff089e0274a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b0006f9b7d8cfb302e7aa8f8f8a4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01dd6c7b5e11e7f4fc3476434c960728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fce87a7bc526b7be59259d9c33310429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540b423cfdd9362fd06d5470cd96ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8de092754ffa74779c517e9e90c6e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fd8ff39a22acbf0876bafee17095732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a62e4fccd5dce75c726ce00f0c831933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa17293bbd3ba75a816526748499bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b005dd1cc3cc928e910bdaca3b637c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78114884ecd1d2e3401c682e17921036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786b35c5c0487158fdd1e695d1e995137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d21f0b3a4fc5f64eedde78ad2953438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e7c035e028ac19da4cfb47a3aa8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2d906b15965bcafb55d603b358f7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa378b967bff0de136841abb67731841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3bde9c889839dd597a9dd5041322642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cac90459fb4b4ab341d5c9b89091643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d49c3063251a30cbf9710ae6244d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0e05dca63b4a6a4c53a515a3ab5cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed7eb83f85e6144c00da77d29801c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e435f89984b9cae41e3b60d2f9d78247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930a653ec9a28aed31b78c8d4e0a43d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a6b8d810645d6cd5d6e6a475289049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e5070ff0ad7e882868e2253522a6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b00076d11b2d80df74057c2efe2ae151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb04011cc32cd274107bfeaa26a7e2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da19d787ded183738fb0f762abafcca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd4c65f2553a7e36ef932c3770c4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efa1ac2755ff71da942ac6d0889c1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04c296b2dd8609f11ce67e931407c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df8c9742842b9828bd03ab7adbf5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d965bfdf1816829e9423812e181c2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65cf844e403b036e04d7bcd053382159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7019428e2a0c68b82c4da3ee9a87060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff65e0186ae99687dacc041af222c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfacd14ebc4cc0fa23c627d88f1f9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d4bb7cfde49e12fc8003aaca2e6a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351628f89d4686b4cea9423ed802f38b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6a939dc7b4d3940ae73e15edc1f0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca7ac77f44efcec55c0fc218900aad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f7ff0537c62221759217d66d47d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c993548fd90475dedd901571ae6c4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970166dbd8f1691eb316e8be53e5bf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a279ddd6d691ea43b2c24f3702a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcc9884f76e2555b5e844498c92c0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc5c58aa27fc5dfb289720bde29bfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b3d5aee4f67c491d0dcbc95e3ee5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855d6d4240ee6db145c664dc02c9d0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c8f836aa6803d898f6549c25f7fe375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acce2a2b0d8674413f081e948a990c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37948b30e9a30008d8334f3a6dd690a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d766fcd95e90ce532afab97780de378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd4be8b30b707340cd034dff5909d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53075bcc1f8333a0732e10702b1938db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fb8b1d463eedc924301fecf98445981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afce6245f8aa5b5fbdcfe66fafbf75482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b702fb549e7c0f37a967ccb56d1bca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d8518531ecc08ef8491f64541efe684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64985f0e4ea4cac5e7e95c3ec7bd6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d15a4ee6c91d1fc58819af582461786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718f51556f9a72c35af47bf8a8c640987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f64acc1752a7477709c781b7c250788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ef08f9df07785faf5016b2b9f7da389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af45cf255e24019ede5cdd4547bab290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f78704124b0d590ae6b13e8d3d4b2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b9a2e84dd64747292d7596b9672e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a530636089888c3b23c3e8d5277976a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688bed44c28b63b050c202040234e9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f70dfc88fa41e0eb94cd2b1e5e0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411360bf8345013b4d787c66c48e68396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be75bb09f9775f51a903c84526bda8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7255be3102a7dbabeb4d0a6a6792498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59d237405631bd74eb69acc4a107f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87011608562737b989d382e881b4b112100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b2d4679d9e92652d4b784f83f483f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c0678b59ad82a70ffbd5740e4180102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e3fc753872f55a67ae7e0ae770fc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2886d2dd95b12ef3a46ebe90ba088104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb42ab4f7f879d80fa4f1c6d2906e68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd7d651e2d0e3ffb19b13ec00e5f48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675ae0a960cfac817b734b119efe521107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe131800b2d92bffe937cfb370a4a427108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929d087b95f809e9ec1b7c929d64300109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65695e238ee62eeff32cacf31595efc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba658ee5e79003b7450a10f87d6aab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8e149eb84e3dc32c8141b056c4275112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68780235c1806e9fc7574d25ee6a12df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f7180f065d66e592f94694d5403a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc43a5ff3dc0f2a111720917c4c8675115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2f7a345a9218123fd1f3a2a80359116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d260afd637f9b865620e1d829cfe544117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04651f5f71238ab979b61c53cbeca4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553acfc1f8a88deea4c8b05aa043d2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745b00a5d9914c8365c68eea9f06757120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531ad39db037de9f57e113796b8b121121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0eb1392dac64de9245425898780a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794da2b1c50e59889fab926bd017059123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478781af4ae2f8ee7753381c2ff1b04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a8324b937ae5805f5cb8ac43882fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eca962b46aa850832c363182f70028126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034daaaa9ab68f13f5641895b4b369fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff6640060198a24a45555c9f3a1af5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b727492e44fc43fefeb8f6d574a16d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c872533bea19e1cf9b7514da876386130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732047919491e55dbd70d19f42a1a63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e8d6dfa118a1a9906851c0829a21a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bb31262cc9f7b2c8e63bde4b4772a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bef3b6a2474d016aeca5305569a52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ff4aac68343546baa854f455c1225135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df03351e6537227d62b896e05c0f0c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb20499c3604bd3c6580eedbe8218e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da140b76f15b36f30c638a4f0a704cb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f15ef91f969725ee95848295834708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634235e9ddbd0886d68737fa05fd5bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763bf9c72d51afcc758f583d02b3d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029ba4e35cacd1fa3d3a91ec3060f0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4b5db49947f2ae97bda04abd9a6b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e740f10fb0eba66f8e225ed950707e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe666a08d4dbeec445a2240167208172145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d721a60aca811f8fe52902741364a42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fddf175a3e82ab1427c86754fa965147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90b6306e5262b903659b935baf8f22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6082232d538b3cac8a72c254f8bed1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bab3e3e25b436841aff63ad8f1fbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483ec231f6d952dc312a320af71b71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163922fda296e619773b177048b0f4a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f69477cda410ae07f9a2a3d16483153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e789e938a767c91578897818bc4581154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add82625ebbc5a96232c3f005630d36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624e5c785ce804de75a4baa53dc3385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecc9d10f4bf18519640629e0ccf903157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc14633e978f12b2c413f5bc129df3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507c84508355dd026e6ee2f2b7720d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0e4e265e1168cf196019f74f7101160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12b246b4da6583a618863e3ada06a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ee6bf7eb574a5b296b8529eae5e6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbd440d4b54b4122dd527fea28dc05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535926679cae44ea7a106be9456f831e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc82443ebbb67f5c930b2ab90949853165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d57cf4208ac766bb3193ff31ada7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b28a3a2a34504d6e87f16a628bb6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7762f1306b520b1796701e2350609b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613b06b621cfc82e5c88259083fe5a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33f7f1496b85770d29b9fdf69c18e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c736aff10d2703ea04149814b2d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fdf40baafa62d635c8c1e70d28a85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b194bcc252fcd54bf19412195ccb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5ae314b54bfc55783d06960d3f7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a339530af9c720e14f70558a400c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028e4d9c16b4cad33cf9d990bffb4fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163c244e591407aee7a423f623cfbb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8ab1cd5b23a858a5d33da84364a9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af3bd615bc88766bd62297fb02164e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15247e10dd8d35365c6457e7be1755be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e6e3574e00cadc5bd288b9fbd8b3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dcccb0f290173480d6f90b79d90f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38b5770be10f37af86f9067a873c86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032c43bc4b4a291a42d7212b44ef780184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf41583f0ae69c4b099f8b637c245185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213326f8204b58d05a07f4429a8a755186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff355a679127ec863bc7a9cb6b9e74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219242dcf66a0b759f319b27b536e00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98736b98b5a6c0e44b6307516783afb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab63e0e79b1773b68e27c709dd04e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cf9512d4768f4e90e07c0bbf941f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ba3bf720a7bd5fc5036fbb68e797e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a82832af32471f3f7a9f18301fb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbfee6791c7831078f14e0bf85907b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474eb122833af66ec525e91a1ff67a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd1b101918f9f269bc2cdb55717c34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8ff5dca3c372b030d304ef53daf35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975eaa4a11d9d70e47cadad5264285f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae09b713f05bf6920c950a95c7a0d58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f75455253c35d9c2b8d4632dfd18f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a290d9e10dd16987557a13af223fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d7c894937d7b515f038707147ce9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d74863d0f576b849409ba68608bc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24287c8fd21fe7475c9a696d55097204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cfb254ba69d593be43eb9845c4208205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b20d4cc4f7b8232649947f4dbb7f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e39d7b3715d47e90007a491e5fc221207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcdf7911cd4041841ae972ea1bc430208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5726cf7db3965ade53bc06d3337f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec5563e6bc95b158efebce49c64044210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83aac974af6adfe4fee15b1835dc6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30347d75c107e3bd25677a0e0e340b58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c9c9b0b99bb8317e174966298d69b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be75b46151099667d7b4fbfd3429a56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9364d6c82df19173b42258d26aea4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2019481654e8feba6c4ecc9bcbc9c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4487e9e2751cf7b8a0e5d7b64d1a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d05ee8799fec1197525036c852717218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8392f4253ad1b56390e03a96dcde3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8ae735834b19dae689f5c20bc5275220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161014530d8910af13e732f308afa0cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89382ad570e4a49fb140c4fe05e7761f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bc075a12589a49bc69b606540565b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411edc6aa2b091c8a048c407ae25cae2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d18f9ec97eca6a8ac3018115b03a75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a275f93c8dfd76045dc3bfbbf4805f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690e669eb30020a33bbbbb7f555ae0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e30a2165808116328dff67a5c8be4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3814a4c9c92550eb46ff29738773f0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5855c646a00ee2c2387d6afdf85674e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b8af6fd455b9eb62203aef0d584de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc26ae2e06d77890b64b0409f58ca6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a82a69d4ad53f851de0dcb5915ab4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafcf968caf1b9896d83ad8454c47c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b06d04a82f08e507d68c26499cc77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea4d32a16b39e5ef55a409a9c3e538236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f887088cb1c356fe9a88a0da3b93c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63068bf4fa06807600a788069e619f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c3a44cecf59aac71a838e1e63d63b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07522b15843b3b100ad0ae21ee04ad81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcc99dad3acb18649fd0c5498af993241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de478737372fbeaebb1c7ae53b4e102242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c69292defbb38c785f3853bc358ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecb094b4844b334bd94cf8c20cf215244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9aed98923d27d820897220db0f926245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f149b1eb39f491260594799db14d4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d59b66ae24d6ad5eb37965baad915247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73878c0f4c68f9786e1ea37ac639257248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa287e013d84d8f006a0ccadda8e689249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613760588769b4dfaa76f89706d8280250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11bba32c9be68995b6966f3032bafa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e9b7d722e0da382da45de7f801a7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168e0f28083ffa6fb328c95eae89f57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faee2fb5e51302628557f2322de81a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd16a778138479313ac4c30db8be49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168033b7ba21905815dbf6603d9e06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe27f5690660672e538764b889fbc67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fd65614afdf5ef0d73fab9dfb5155258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3413252db3c6a697845bced9ac435259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283d0ee0325cde54b58f8b7c97a7448260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6f6b36197a1df3e55f8e8be7e0a98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a4f195a11abac79110c9037cc5ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d91f6b4a4714b05a2fbfe88ece561263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df6f1daccd0f5c66855d723059adbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e0422035b9cf887ea31b6b01db443265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e2292113a4f969f0d9c6d192998f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91403a42f9369edd35c22d224193827c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3944e5c3293083553ab18607d89e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9baba572f119075a6e072354ff8bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20740cd5ebac5e95c086f537e8c36794270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592375e5ac10ca5b5a572c3c431cef6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeb9394f7d7858963a097a72130f1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966afcc26ae68b7184d9a609d47e7ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb25af50f713b53fa8ff289cbfece4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2917f348f7188a56f31491ee97dbe1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca53cec4b4814573ff3444915e2c8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6da26776c890d1cdce1ebf0e91e5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae7a19029f484ac125c853ea1f515b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f16ca168f18e94069b5070a4564c67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2871682d25b936c4915dbb7dff6920280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f846fb13871ee50d82c21e830dd2ec9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebbe390d1c9526758d4c580cc198ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd53a8aa39a787e846acd31cc60c2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca11eadd758c54de531b4213293b2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f84b193f63078cf576e25a5dbdb1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b6c409156e3fd730bedda38196f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a933116c49975abf6e2abdc8c80e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0799d0e940f4a52e7a55fd040e45883288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71d0deb74e119099d996dede6a43ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8b7558b394cef8cc8445c2f10a144290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614c25abe8a2f9cf56e1a17ef944314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7b5ee2b5e69fbbbff95fca7aa850292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f6dca2c9fc43c31ae168b2044982293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19941be968cf4e06a8b332cb9e06eab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108cdf6dae9b914689393cfb2a9e388295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8c1c5f31d52197821ca1c4d002672296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276a195e9e84588fbe9f0086cbfefe9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c8f0bfd0c972d92676dec4ef5620d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021d28a17494e185fb07a5ac02d657299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77156765ee809cf5967925acdff876c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d055688d09a3b34bda02da36b78c06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70792523a1036846cc96facfa772ef3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efcfbe61fff8311abb62d02bc04e30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a800f8c0ba80e27837c77d67cdf98c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73b65a9219b04da4f5d8617ef5472d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c37db3bf829dd8fd81cb324ad4fa6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab0f02fe8698430ee22c739620ad4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd161cb8032cc0b77c37b35eae2da8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e71429a9ea3e48b2560b223203e60d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba5f4f403a52933fda7b243876ed2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5725f85ea119dece6c02200a90220311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a8a6678eadecd975ef354592b81cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7c7a41e12e8153a583464c6fccda7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21999271dc1a2a03407d28b2894cd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a191751e4ad19f3a0ba2deef8245c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65362318d738602e3bd10058333d3df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f3cd4bfc3aed2cc4d602fe2cc4e23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1507a52eb93dca8053bc72774c717a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfb205659424416c52fc56a53f2ff3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a21c2a505cda83eca303ff3e27ace320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa506e363e182c8294acdf83194e20d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05118a948d7ee155d19599a0f88da4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37732620a91ccbce2d4dc765c1a15d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9615bf217dc0747cf4c057019bf95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6bc36cf3954972d7e993ba3a33d7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e8c814e9b26b3fed079489fe8972326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a4557c00128defdd810383ca7ade327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25df05c5fedfa37c4b92154bc4c41c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887970fd7c580cfeacdab142f9d45c5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd844eb324de653099e23cc03e3d289a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7477be900cac9bf88cade6e3f4ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c77a6be840da00f397323e39fb1e81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86b725f300c4227696c10640f9a3da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18514f148f7f3820d3886ea6c5e59f7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20915cb0591733bb4838ae2557e3435335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207bca25d3638972a3d6ab3345d511a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce67953b97a0c64255d3d33529b5543337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb831f9d435987288be8418c7df597338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d052152eeb03295b851cc06d2e6d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc76008b3eb83906712988cf63668fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccea041b839e2e47ff5d9db6591c51f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb115e646108d658269f00d790bffa66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba559e2d60f5bffcd776aa941fac561343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa043a2d988fb5c70e70dfb88965a18a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef21e760ffa33ea31ac38746892cf49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb5da77ed57584bfccb65987ad5a47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257c432366f2006a4ef87574b65772e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220edc6791cecde822ef0749e555e3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7ab90f839c33ea8e5b9ab8783cade349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8573e6d663da469f7447ff44fef4758350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3d8744b557c710d8ce8469b8eb95c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420b5a9c6c9067ec99c4a724b2472a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f80fd3b53af933a43d16dc573c1b6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd4b3b4682579f14700331a97796c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ac68ab767ac10c785b72d43b436f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1be2dc838e84529a42933363a4c0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93568599480eddaf36421f299eaf43d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a223f12b1e00349e11af967afb6f65c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e57a0b8665a822bf51a279f6b32571359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb6907f0992f267332e08c73b79e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b18b2de48118262679f1612dfdbc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c403b02909520650f5d375d9aac940362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31586a9b52953025432d44b8034154363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b21e7c264e5ca2f81392ad88e15b80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8a0cbb6509401f2149c6a50219e11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5bfc8c35263cafdca1fe0ba9e3fba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13a2ed0b8527c1b79e4f45f18560ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ff5868f0c0f844df6ff7d9293ee95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd752f19e341977a462157f1186c0ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d21a9a29fb76fa2ee628e6ca1022b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254e18989587294b78d00c0bea452aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77190e5923ff47cca700357c108ce15b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175c12a378ca36eb2c351dc5f9ec560373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54cfad8177e170b5e5803e80cc9177374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa3d9066055cff9ba773c08f9bbf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82cceeb95b090e912361675b522ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde82121583cc24116b5be79ece911b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724840530ee67992b61c9e88a1e89c70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ae7856e838a7d9fe7137477f9dad7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01967519368fac48364ba05738034c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27794aa928e401301d0bf0f7b8878fff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c021c914cec3e9a2bd73bf5d05e393382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f81444fc44f2a374c617d857bc516383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751b93269a6ce8698e27855671c6da2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e41824832f2eef4c99148a013b38a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41204475105c24ae5473c0d57d424332386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc4359af34caf3771188cf6530d1d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79df2cee57de6d7bdaedca74e998bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307256c3e2f24318f762a276aa460048389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1753a7b89b0039c62efde670bb6f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e6d3865a4fbe0df45f1a5153d26df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763fa93dce605aef7ddb9cb21e57a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c93c60b1374f6deef20306d5b2429e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f25853e0def5b36c24626bc0f5bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e75e10bd740544e3146de548813b8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c0120d96d95b52f837a854729ec60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cfa1e6315f56c76940ee68a3adec5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990a9ee2474ab52d9b29b6273cd781e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541dfd43fa4f4a98659766014ad707f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc1871c7e2a57c4f66c1ee198f2f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b28bd8afd0c63105be0cf949587243401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a714a641de09c24d831b84404c38f4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589128df1f9e83f5b949c4172f1d8e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aa34989757395f3ac53a2d9fd72f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efe9de4a0ccabcfb659701b0c2645b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb40cf06a2f94eb72d60ac58a995a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee237351496cec515875a8d968b7d6b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65459138cff3cb6c1d663e4b6cfd42e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e589e7c4708f4ea9463c35de361063409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee36d9f38fae50c05ef332ac4261cce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ea14d3931901e56ecc7e75435bdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f80de51604f3ec5dc4c9002fcc8f03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156c2024cd7f22ec108be6e2019af7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c455016b03c3e879433cd85585395414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c929f6f4ef523a64a678a4e1348497415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7c61b0b9fea991f4cf76c73d7a5cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f943b70354abd5d427cff0560d05ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56269c96888e53bdd479bce2bc12bf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56448b26a59dc757ac5546bfd386c4ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432ba2730316352e760889c90bb2d36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f6b682cd1a10b65e603a2404a876c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d95ed5368898044262384b6ccdd2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f559b1f4aa36a7a43c8fee462ba3f05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7fb3f0c9a4e2d50547e62f84d2c0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6720c359ca46382bf6b1440f99e80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141388842796dbcf398c35c1c9ad92c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3a7d1a1b29fb14d812f06e3cdf686427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094a217b018de92b62706e61c89d56d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971603c520f684055b2e51bc9f8f7ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144764cf6d68101567f00e52670741430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54968648aac3b4d50e0483e897fe15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671b1790f7be95078065f802aea51d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d7c4a0d6ba72dc583e1b3add1ca2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd896ebf9a5bbd0619d98cb4e6087d76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdaed62d6ac8c591224688fcb7ed93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fc63c7dbbb6ee8ce178ccfe74a4a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e41450e725af4d8773a9348a2e51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc7e8f532ee77a9588a03ad34fa8d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b7d16b1c3b1cf459a44cb8d7a9613439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccd55721f6ce59ed296b87e54d5017440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff57d9df42db9a4ccbb44f3e6e1aa9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be446779d84de4cc84abc5e55bde1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82a289aeaba10dcdd97a7110a95297443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad534681939bdfdbbab816f41ef4b4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9a8624036fa8305374e67fed3ec9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722503dd2d720fe3a458531bcf878f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a1e1cd552be90beddf5b288f1451c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6cdb022f74e1868656506ac383cf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd12ab531988340cdaa9ede11ddfff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a71ca519289a8dbc926cf8039cfebb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d64340d0ac6e17d5e86decd0e86f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b614d275b401829397c788e954dad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa244da7a0414e7f99225882ca583453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0079238b8a62e25ff9026e9142aed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c0c21a961c9c78a863b146145a4c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178f4b9c85dc2b7e0e4b34a612ad4a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c2bad3aac1146ce38716de346d8a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe7faa93d8544e9e15cc46bf8eaa57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff33eae632d9f31f712b40176d69464459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900419ae1228454d266b3a9b0143629460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d015a6da8ee8b455399a27b1977cab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949b57de2139e55ba4e5f9000def2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9296f209c7b8f7cb90606bbd3cca4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230b4a9c245667a989c03cdf71973f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e635396724b4a53ff1c4de43b49deb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afab8921f4dc63178b7bd1c786b818466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de31b8d83ef543132c83000b882733467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9422c588822e32675bcdec30bfaae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4851ae926bfca1ca034f2f400f5f52d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c278c2eb31e5b675b3fbb242f41fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37217b4f81aa9b279894bc685c4760d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3b7e3e6833cdb454fe58e663dd27c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f06fa98329bae00e278005f5b625b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf999937f8b8d8fe6825f2ab09272b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e7b7cc3f611b760776d2f1c2749a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e45f6708808dabd1399dc20e9131f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ca2ba8b1d013d817843d11d6093a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e98da2607052367fd55618e0d711b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac8c9b32ca97fb3d6ce932a898c3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7241285cb2737e1b072d16a447f21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3488e0b716ec02ee4983c4b559572481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c05fea89ed1c273014bcdce336d737482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7925b76bd25f9d2149859fa7ca425483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a7082b5fc345d4aed81f5ae08e732484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1088b657745da6b1e1b34436037d37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270e1703b6dc97aa7526082a45d083486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b424a226925b19696b4b256861d75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5cc0910b4b978392f4ac0f59311e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a832a7244b88ca97c99a3cb18cba6d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634adffa7051ad82a96655e8618783b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80def656f337c0f3b18d8d5ec5c7ebc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bf92fc62b20882424aabce457bbbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be2773533e79800941d9927fbdc246493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db52b85c2dfdd973941d7e1f2925d13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a234f902a579c21e71c01139dbf2ec9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261cb9967b7f262178f440810b5e467496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed35e18c7834e8e599b3ddbe069b38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d85b865d5437c28dd5ab4eba17e56c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8710392fb1cd759e4ac3e6176965e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71df84deb88a490c62ff9f8afa3d16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea90711f39db8311a3bd45fe91ecdb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdba1adeb084fe4d9fe4bbcad85931502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cfaddad76384fb8d8995c5d7214b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1c5b20ece87d43cddfea4f54fd29a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af038a5cdfe0b90a03b8cb7733853505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe61b42bfb43f53daecf5b43d5c163506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02db62cdd12ef9cbc9b3d652ca37a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb7d387e34912ce9f13dc32725c3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e94f0445235fa971386aa41566ff1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b243622f8b3dc827ca469865ed11e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0cfa9edc8660f80266f386ec99f84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cec1126d0793f40a11b9a1663ab017512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9859348a2da9a41cf3fc8f3616ae366513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003e120dd1f3e948cd76557b2e4d5fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f01252d9b7b908320505488d96675515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f637d9002955524df05ccb3a64170c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa07c68442c032f0e852f01ec00d119517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd80e8dd3ea761092d9e4bd21f4def518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c2ba3f9a9fb4ed5b62f4c19fbe4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31259900f3a12e76b087af3610032a11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd47e7566cc2245bca33c129321675521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde2a6be2b305c9ee9a262b83cde23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb38c73ef8fa82d05df7e19c80fe0ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a66d0935e120ea4cb2fa64bc9b501524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8554f75d0b9b79941619a32995626f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a4d3a5e9532f91e7f879a6c8587b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257982fb6bf7d0e259ec04fe3d0d3008527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6553a08df1db1311d674ed54da2d617528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75ab02ad4a99763e302828c159ec1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069cb59428de13675a0e95c0f0797c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88abd184fb4da66284939b0440e0db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ac8a846ba875f654e5b6c854325a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017437b51b888bea0e2b939d7405a91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb01fb86693ab11f2126b51af6f87a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4452b6edd2b77d520df08fe4f2c94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcedb1e2707a38bc5cc0a64132acb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc087754c9ade977eb2f8ea315b041f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb239b2b5a289ab87a19f515ccd58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bfa203a4e1257ab08bc5c6e75ba72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b3c48509172eaa7f5e87edf4ecc76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5577aa61b7b5e22b19ef9aef65ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3c32ad8add83fa2e78252b7adea26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51784641fd072c2a707a023eb554a498543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d836ebdb0a45ad2fb7377accf01a0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da982240707109568ac9360f296951545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3f740d1ccbdbcc3e5d72b410f3283546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2590779f944bee05bc268060565068547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e316f40658a1b3877892dd2822113c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662693f9395cb6bccea3c2f27abb85d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4902a0aa3ad13a774a88c4ea1bc2028550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defbf4d71e3e1d7c8de1a83a9ba7d3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fe966796480e28763281f2c07f23c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ab8f3b6d0b960d569178e9f69cc78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad0d5c61995c6210fe12d709f66661554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6e74c312654f085e2d6b714155fc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318d8134bd225f2b7585c2e11a41b00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d03cee50611c2e8dd08912feaacfae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f6e6972e60b6e0313273a2a3ec227558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9bdbbd59053450f0a584755271c8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf1741685aab36a82f30ad28529f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab5d8c7cd684602273d1ca0ee353f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f405bbf51969575e9b2f7661099e33d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ec9f56a2a7a95365dc3bdc32d350e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cabf96e3e20145345d9449d7422c9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385b6332daeecf06dccf9682c34c5fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e539320e8ac1da0bceda08e982b002566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7423640f2aa0f63c0ac869d67e3f824567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72427f4618a127a91a81d526397a1815568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414e014752be0939cee6df129682c48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229cd8ba2a46e4b244aa17e1b13be66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb4ac4d31c4b01fa14071f5805017571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4eff27a14df91ab7ef08a0aa0f83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b54967c3c14be9dc068a1b7f0530f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2d0934fc0e73cb43d0d38e2cf96e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b41cf085ae1bd6e8f8a0178597211e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04d0311795be7e0b1a4089b0cc5f99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a759537d956b04120e977e0cb5d996577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c0c3cca7e098352be5f97217c39eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7819780ac7b4815ae9c5af0a8807a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17784f284cb207d3c196e81dce0689580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41649132e428a050304cb64d5ae091c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9528e5cf405e1bb9b5b99a82b41b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ad69f9efd83bddaf0b14d57e1d225583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8696fd35fe48189b4a9fcc6a3eb01c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fbd015721a2e610a1f1d1f83c95ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846389c3f11a43cfaea6079464ef834a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955045d8ea33e0e1d9723d7f307e9c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb524c9964c2a50b3b5198b3f6ef40a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d9033b6c5bdb9ecab3b10a0e44469589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb42c164f2138bbe5617cda7c2b4ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc7e79489585748a803ad65fafbd4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632deddc36d65b40b219d12e2a88d88a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd187f47a19f599a188bc33d52c32105593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e809e1da47ca9b9ff339489792af6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d242dfb20fefe85c45203e78dfe4e59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a609df4e6762d199e720202af00fa3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601b7c13fdc92b18c0accf61563bc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cfa07428d97e4a7a1e8e46ae50bba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cab73df62ad39c00590023cec2ab48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99163acc92a80c4c37c48043b490ebc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab2fb4376ed974b94cecea9837948c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3b0a17670aae66fc59f86f5b56778602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085484e22a9d504db289e3178342043e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d1dac372e30a81b8b99a6dde452d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b85e47dd932335e729a85e676012f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd444b0088f9a3abad95b5ef41e328d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b6c37d6074f82889bcc510bea3856607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d077d181585c7f3c38b208a46eb06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d426ab0fd866439bad4aac425b6097609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811dbfd222b1c7030964a27a6cfe465610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a3e6590c1f4fd77ed5ba916e2f2f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf3a1d7456d2bb11764925fb4f0955612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1559ad1b34066db039312816347a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9610b213d628a8c807e05a801a70a63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c5faffaf9989f6760d2bb901d4e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a1a7b043c34616b920c2e7478469616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72285fb38aa2ef85027cb98b930f208c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc3e41e3502aa1dda277edb65b8aca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3fff4c52fd6a0b5d4c51d3b230f5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a43e21274755f658aa87c1cd43670620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0faaff33d8a493a9c80e848cb5b7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb024f2b3ddba7829809688f06efd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2614f349266452ea6fc11bfff483bc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf622d060a0334a8b5cd4a5c2266af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039df9611b305b41876c480943f12808625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279742eaaf34a3053972b2d560ccc90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ec5de8beee90e1b9418faac834240627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf6631fb31ae955d6236169c247bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea8ee3ae6d9a222fe88227b58fed72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc8853212d7078edefb59a14a25b1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d506df199868f6402f6e6b8a152c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55027b1b5177789819dbd326d3cecd66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17a7c6f4a7b7d389d82184916525e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf1d349b1da0a2d82b75e4aeea2a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12127a71362827e15f407d2a11bbf352635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0673e78616cb6450b4fca67eb2e37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13155fc3f0fc4f6bb9a9c4b911170f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92ed415242a8ffad43177a7f61f86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7610e6a0b8d132c9b373c5af1a37df9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da6fa172274520fea9c3ba62f6e1ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7aa5b910d47dc13026e192666b8d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24da5b944d1c3cf3fbe0ea7efcf6fb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7661afe4a0694c0ea807ff8d4b279643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dc68f166c5f6355accdbf269df666644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63851e2fa9d5d030c404292651267a16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c406eba1f4c76e797dce021fb24bfae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dc9e3ce72e21ed37aabd8dd29afe4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ff605840069a894c431ae382c107648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e428a92e50dd1cfc38022758da8ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d555fc2c1539df40080cbea8ac3ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b76dc414c3fe4cb0ec6ddf96dc5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae607de5d6f44791b678d4909cd30ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80063a46f69749742d05063ed3074e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d8cb762a0a16ba00e6e96ae31d2e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5bec5f5de1021eb816e8f717695cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5682072a860edca7058115bf9d823656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9bb177e5d415ceb68ad995849b8f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a988167f46b2be383011e612ded85d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70040d9fa5b033980832ac8a8ed6d43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43788624bd49003feeb53944fd7a4188660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca556344234b15dd00b5fa0f6651e51e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99e625e714e200c07fcfc5d6f50189662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dc3ceb8a564ad542b5bcd176b5853663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb913fa1ddb595c501edaef9f0aa2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303954ed3fad57997e95db9981a2a278665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234d66026a8ee25c891e0a2e574fe9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb2f0197dc9ab33e0d764fa5f6b0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d8391021132b3c5c521d1189b58d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e6bde193a9a806fd871b90023b77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b759c9b559f564897f77534c792002e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5c2332f5c0ce9076b17c3c5390636671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e718b92827a5a201f9fad39c7ef011a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0a63e174a45d812016972a7de90e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff535f1b06b8495d4e5b82d138758f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148e270c82cd068d1f3f810c042aa62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481083a4965d977a59022bb6355dd26d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb04f694fb94deec46741896ea7bb58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb3eced4b3d2958d5adba29d9fd20b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb817d674d759b1b47c3d09a2821dd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bba2ba9aaa2246e946d405c9399ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a929bc146fef791e7ae07eb28afe4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8b8e1f785837c59330794d54a478682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11852dc21056be60954c5881f9e58750683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c313e5fd250c8ff56c9c48962b6d2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724691139186b59f69521bbd778a3ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f859802ca8f25202c0a3b0d164c9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545ce5006d170d03527000a4e6d901687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910f23cc7f71b6b2ac9196a0d064ea8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00d711b13149b208d1a826cfbef147689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0716907bbae9c1e6a8ae6d8753bf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f6a2381bb48038311322b73d62eb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f2a3467c59d1ed79e5aeb94eb96cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36403e7604a4f5eb8e4ab3bfdf4ba52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49dcbb5df25c3a49012990640520ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839007b0de1288ae82b5bb1bb9cc88c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac1e49d8d3f9cf98e480d84776e69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b14fc2f25ae574a528f17dcfa3ddf3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1a190df0dc77c45af30a92dd30a99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a0c835ffd1fd001e2e49314e1d6b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cfae95fddc03cceba4f5a9b116909700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d2afe98a0ff4543c954e8c1d6c3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b600b7443c22488a652f5386d8242d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f007c544d6a8119b5528d042d0a4e2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777bd4af0dfd29674c8ff08cf02a182704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0d6224562f409ce831b9b4ef179cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e4f7982b755e6ccdfc55e93f4423d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6906d5059416fca0252cc22b21055b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef5443ee137506b52c4d6fa68d6860708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416e6fdf749364e5373705f6ef15e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7b267fee3c6d8c43351ec4c7223c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e36e5ac43f9b09b08b0e0ae2f9b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc65b592cdbf4af0cb5ae7285a2f3c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd1a096630dd25d149170e54d2cb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030184061865096f136575034447c826714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12d2e908cb3eb4ff033eaaf923383b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c2e08254b063fe04b4245289bf28d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343a3f5d5be67b0d7daff9fe7f46e3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b572a3f3854a2074160d15524057f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c7c7b6c73168e1018e122fb35d607719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c7567e68e8928bf5680f226197155720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df0ea0bfea1809da12da5bb47453f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc1169c0a2fe48b350435afd6d09b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42173b545d68d67ea94ebf6546700d1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4da92ba58ae54ddf75f7f441011080724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de507ae704c122f2e80c05142094f68c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cde4749878f996b6a839605b126a33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2672987c7553c93701446e4f1910e33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188584368020bcb6d7619a3da686480728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1210d6aebfe932976550494a66a2046729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b8478c36de3225aa93a69c7f37bc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274463af99de9121147acec73ffeb3e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbe831cd828fb0836468feed4b0720732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb55ce71041b9fc370681955d8121733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b542d0c3523d83c39f1624568cc2c56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1506398143371a3053c62f600b9b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a60ef0182152fb51d840d26402219736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52882d68b591c3ee267dd3928808955b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4016093074fea709870a3c3449db0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ff7bfd1cc5f9e059477523b2d0a69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2220a5a6f6b3cb040ece658934f5be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db309616bd8078630a56b47eccad5686741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6831820fdebd33672f52fce8fd51c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9d21b5d5ff59173b71542eb00f5f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c1fe0039d93033416978e93e5ef0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd0ee1c411dd57476eac1a53d9491c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dad3f0bfacc6ea459a65b12b20f5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f944586b89a7a9e3150d15ef3a2dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3c01d95605c62e30a4e7b87e4621e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d4b1361204a301a5379b728fbcc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d0acc35bf0efddf69b0d08881be0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360199edbf30afa69e6b687a7c3dbaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a128a4a720e500e128610fdf80dacd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e82b9cd69ad1ccaf6937f0d5147b7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9c454845cbbc6b5f6d7a8179dc825754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7c99a9a32d5d70a0ced746ec7e343755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c8777b6e20473e017855c1e53eb58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee02814ed39eb40be82e6cacd2f32cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53792a16ff599f2720f43f752c4b1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e990d86396489f66de069d7ad74883759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2acb4b6b0efe12aa9ea688a852ef4e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45bf77dec4d79d725f089216faa6fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd960b1e4e637447d9d78a1274665f33762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5607ed20d9ab8f832598283912aa717763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40c9eb6476aca0208206ac5bb26f49764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6a14c3c4d7bd1757ed7fcee735f94765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf72e0d56f8d35bb676281c22545de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34297d3835510c95e39cb219b1c789f8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>