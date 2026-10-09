--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e43123e69fb207ab400a87634ac191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23338c3f6ba67bd43af94366fa3c2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9204da757b51d7314f72136bd6bf80c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e8bc6e843448fc57d59bb02bb4b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8d404845bf40a6562ae367d566a685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b1075218b05b4d233a588b16920006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559bb1a9dd5a1db9143767def39c2cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1311d15bbb0f9cbfc10c96db7ce7168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c9d6ec5f50df813263c5df5edea159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b4fb31a5a0fc988ef14f7b836ef7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49437b923acc46da2ebc25ef5f801ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b72c872f580bdf0c6b351a038678312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a8b09769cdeb0b8d55c0ce1713cdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c3ace90eb262fce3d8ea5c0b4f59414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761a954f61ad65e0db8f7b1e37cc17715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0801ddeee7fe98145a4ed5a7754d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e1c04b58964c093c2e34cb8eb6c3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22098081211bad453145eca4ef9fbd4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a25026bf7c4d0ba3a066b1d373692519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c883bd7c14cfa19ebf37499120a9bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f63a3a4c6e0eacacd4392e873fcd4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5d087f7bebc9f13197b2bd3b0010222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73033da9ac6876b5de1a16a4c54b13823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e3f2ecbc188e3e32e9b08b2073df024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28581ad281613709c5536f9bd6896aef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f563bd4ed9e553f1bf761e168c13a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b962839281abb8bda7f7145e6bc87227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac2655df0202699092108b370173528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a9fb3e81dd773b532cd29c3275f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd31a5e1028999a084b9f02e6a566030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212015ccca93fa641b8296cca28b3a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409c9b55d84e3a8515fe1f5948ac21832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5626c977e9ef25a51b0ed53ed05efe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa00cb20df902a76a8dc029234303f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e87f3673de204d73d5c820d76d524d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7e25d115cebdb736da9403c7f46da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b480f692b9c13d01310d9480e7a9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb9c3f9442b5a0eed15a71cf2305a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c801fc6b46220c88103e665ad6c9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4841441f2cd51e01224a988fd43940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f5e59e1aa4a9b926bb27c62560c7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5efd3bf6b9358967f3672a8c25113642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2b2c56cc290d351b33bfeeffbc91943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2ee2ba2c26bd278f903b74177db0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bfc33b3ee165f0a81f903a9380d4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df939978d2197295ed01c2a4818a682946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de748e8d8bfc7cd4b6ca779ae9339cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3139e8b82c5b4c17660e893e4ebd37048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1f9621d723beed631a5c70c69583d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828417595b261e51cd898aefc3fc3c9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e119de0361b491254d501ee19a44c8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4497f224645524c32352d04461397452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118933608d78420d9c0c0b349cdc3dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7de328c9ac665e06910f1c5e48e93f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a22004a59a852087c2e171e4c3639955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7520659a299d75c6f36dc8e4869f73056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619207a64950167014c87dca1b5881957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b632c2ca6a2a57c07674c68a98e3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23f0059ce1e37c2a2307cdaf4cab0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7c5b418c10ef1704121d1e93f7a8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77b263ae614c90b1cacbb3f7d2b01361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01115803526ed98785856d96ac21be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d5b6a3145b6108f3fef2bea22192963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bf45ca0f072fa04b260d58421a84264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5cd1e38bd8a5f18e56ae0400c460d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d228131a95935f6d0ee04bb034532b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e1b9574d7114ae66b625548a28b2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db93ad19f717a0915e497bb3a3ae5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387292d4b1fd679e24978acf248deab669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8008c639f1dd5907586520e7301bce370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cf40f32b96730e5dbd3ee8f3200d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebbf669517e90c8d9434ba76c2aa5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdfa143e68b41600fa0d57392efa0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bfa6617905dcdbb9d8471424aa51c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8205ffd3cf5bc2e74bab968979d8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3cf2200a02a0d915f0b6abc86886676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f78a63efc61f26d26972cb2b0157b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc6b5da964a14cf55145207bb7884c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de3bd616b2901a903493db80c1998a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f1e11f6ad4ae6101bfb73c062fd4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0248703e9d77e639467141d21476f7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d925a2e8702034bbff0484873986fb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae03b3ea7620c705f4fe70affbd9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae097449929be7e61d46263caf977cb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83fb2e9be7a70bdd5e51fb321dc39385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b44b0eb6b10cc9205942385bdc9d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeeadfc9f2ba4f82b3bc4b90d690cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548458e2ad84bb7768c63cfe489945c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf79d35168058c9ee5961f9676ac5d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df1ff20842cf40a7116347e2e0de0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05970caffbb45f3f40afdedd6f7841b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7d9eca40baeba6b02dc75adf19ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32810bbf8448c26e5ca48c3c055d827593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0446dd8d3ac316ed6da6f7c275d44594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaec277b801198fb5b5804150c7da9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f46e74c8a74fc1f396ce2acc80bbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa8cf7086615214afb49a661165dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd506b15eab0f2b8f1d6b52cf680d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8344a0e95bec908c76bb07911e3ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ad85404963685abe4d807e9387a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4295afae4d5cd19c5be80be041e3340101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aeb6bd00f02532b194df18c3c6978102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94d213270697674686bb9f9d8fec1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd1cf4c363a1ff9df2ee42305ca3ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5a4187b4892e0a5a13475a4004834105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa45652463056d6c69e9840827881d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bddbdda71ad59b220c83713f15a10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d94c08770e28e4d51285d3bcf978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95603c146be763a170d8c069c7df5073109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb7241eb3bd2eae64e15d3554a968a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b03231e3a643a027d0c5748d7c97f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133caec55dca29e28c4f905e03e6d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519f398be3c5dad83b5a997581be5f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfa2c713ffc96373ec787b6c42b792114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bddf588de7cb05ac3462b517eda96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83c7c423cfcb2449c5bf2b76532bd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6f9f1080c76da840732859e4e0e7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ea0d508b34402e73872cc2f3f4c3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a4fa2ab7b1b3e6122aab9e721dbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b3ce7c62a7369e858cd256cc5107d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72976a1acbeb32fdeabd7f9dc3e48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c2fc1e81069f8a74878df55537c23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686786618e99d2cbb9649d6e2786955d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73aefc8e36e3d2d0e8f6f50178ba4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9345b427569002ec38bdc6cb7a06875125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb1f87fcc0a3ab07c4c9e6bbbf7211126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e720b21acd2969137107589c45457a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa7b04aba81f7637288f9898104a0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d340a97a61fc5f1274d55e6ae84df1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ae101fe0e617d7db1c369d00a5809130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea569e3f5886cb566fc51ee48bd46ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a5e79585df2d81d5fade3b4498ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094e1533b0f3c4fc2adf18331d3a7a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9071bdc3327d7afc55607fb3efb2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d5db18b29d5389f806660c76152ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9a9d06a67d3302a8e92f78b79acd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b37eefb0f5ee0e13bdf7e40236057137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd699a0bd36b2f4a608eba6691ce163138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe780f2d059d3f2d5b6891fc2a2c451139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254da4936ed7cca437d0ca50259a8e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d110aec277194ed8d3751f9e4bda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ab247792eeda31bceaf63eebdc94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192aa2ef4326ae8f64489e54df4a8bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a8d1fe32fd4d26cf3cf61da2d9ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23ab47f00a7aea8723867b7cda0db6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077ecdcca71e039e3bf5995458f6193146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630974abda2c767c8d5454f966fba6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2eaedfa1286dd2650f588a0b91664148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee26171909940e6187fab58121e119b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca43872f50592221aa30f128522634150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41aac47f2bcb06c88f943042e6836b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7cda6b4009cf36e439eb6847e3366152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f9862af66243b0e80f13aeb7b35aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c063c312d4ab0ffd898eede6a6105154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6db77c26a860569ad2dc42f6a4251155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee60d5efa12c024609bc09c85934b26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b371680133374ba9d03840adf4e27b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7602b0634339a65eb36f20a6911d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440852b614f481c89e31f537caa8e273159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d3bcbd9c43012779792d1e29f2298160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc8c2362f8d29184b6434a5c4ca1b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403dab27707881fbb9124aa8ecd1de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b0307dbb89a0000c3af3de9f833e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b040d571b417dc086837374bd8532c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5938e29d7f0e41bbc41e6432f5012165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d74a59925bf48172f6c4dbeb2c34e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1870d729119696e5f8196f4aa231a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ecf1fdc30c1e6dcfd81fe71506729168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c3db6041847b71a11f2d5a8f7acfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5364623eccca57d4b418184d27c4ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c15e28c669021d5cc2e175371e8e88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67baae8c89a1d9fd2c05f74680edc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f565cd24991b9c036fc164a9dd069f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb33133cb6de718c325d3ca93981f2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581329ca12269cd2a6293725d1f8c6b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979d3ddcabd969d85c62984a6985f79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57425a5c2d108edbdd6567a3863a89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33102048ec32fa2f528db15ab8c8270b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de7979d4ac29a0c00464243f8e0b73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a38922a6734e8f9663ffa3336d2243180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bbafec38067c2909283ae6aaaa111181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc597e52aab61be296a95f6f114b8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb155bac91c2e662d3378f4c045931183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737dd983521dc1d5bbbedb155d8a4b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c41d3a795d93c48818289eb223bf0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0da98842d6703fbe1ccd4fbdaff07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f0263d6fc5c5292e80393055f2d0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d5f8e53732f91a2176136831866c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7beb73e6ad52a97265f55bab973dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846196936f7d98fc2fcd7aea9cfaad28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30b60b02ed8bee945551f848cde39f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567e8f22011dee0b2d94903bda84149192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be3de794706f43605ba3687cc74cb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597992764bcbc55b5cd9e96d9fe74af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55c6b7027d8114cf592fb21187aa6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d3eb640ee6d9183cc79c4a177ee81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9ce8e1c3c93dd4375dc28401523b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bb31d2d88a6ddec288c02f1894668198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0983f0def6882720dccbacc8a80d0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad34ad5960866a3c2704d023bfc6cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30cf4a72ce782f8037027484acd4ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448e4930b456fe2f68c06c80de2dd8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db741683dd50a4d895192a12acfd1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bd739bf98d60ff2e60551db0bbfc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff64fcc8f59772a3dd90dcd8e99ced205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffc33321d0e690fb29e1e58acf25ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6915c65197a17c4665583e3b0742b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e941e349257c25bbb13adaa9ac74874208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5af321333782315989e42e0f472c77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf26a5be50c136065040eef1c33db5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92277eef153196d8f33fb94855d607c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06403ca9e971ae32361cb5b23d0ce07b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec60d95b5e98936821d32a2ceaa3efb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d5d6c63ca54f50056203a2ea8e578214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb512578f730c0e10349965145684e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e088d520c71fb20d9b17def83b7e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af83e009de795e7766a63b50b4cd78e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b548758868ffaaccf2633b25f7ce48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c04805be82bd8435309accb400f9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7df13c0f21bfda8a4bc113a3f64e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ed823fd93c497312d590da1177622221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069810e089eef1b397c48ce08a63c9fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ea79fcd889ef23d78dfd052bebba0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e70410ce80105df3e6fcd9a680587224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb0c6c685eb7e18432adad84572b2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde0889403dd2ff1f039934f958c0ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2047b8c5c146f3406483b5ecbaed7b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d13b7ef6ae86e4fbc04363a5446d67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d57bbcedea0907297473779972aa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6fe50698a4e5f5f2570f11a7f2456230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420026eb08a7a2258347aa36553d9f12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eec3355ae6f152f9337cb597065467232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50061fa60ec35b14e5c56a96cdcde0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c01477e816104c09b314ffee4138234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df71f133906e619e15b9c68bab2258235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde74cc248a58b2e10e62e986534e6de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41950c891a4a3458459abec8509fcac1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b88460cf88a82b149d5dada76fdf7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e39b51e56208b1630ed3eb99ddf9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35f8cc975c05e2d173382c3fe88104240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c61bf7c1c5ad99c4ab3fd3967815a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7db20667dc38f188366cb7283dbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e6657247e236eca3eac9f6f59513e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701200844d3f6ae72fbe501874e060244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669ab2adf330a40a0da00eca96e355245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319df247025ab031e75624656a2f29aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1de3c316b78fe7be1cdae778c4ccc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ccb4f876221eb1f130451f7f48a85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf776f6eb4651c3fc3a2768752ddc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2c2a71c7da2566a48e97a146a097d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacc0efdac78e111d4cceb4c65c4552251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f655866d4aa0cd6cd1cff7117b8932252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34f261bf24c5a09c47d3b17bbe3254253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8ea3d3b20bec53c1fc52494f7b2ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafefabb01ff04ea2ad4836a3ca9d8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af22b92e8bdb1d777bc0f019540166256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b986be7e6f96a52bb7ec975c9d174c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e414cae25d4ea35eefe1f33f3f3f772258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e23f8e0c120b5462ea6dd74e68301259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749207c84952f29649b17b284b03f9d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb60765cb843304b5578b94b5c62dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba8465bb0fd18b5d07b60d4d5cf2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06b1ccb3bffe059832b48c9f17d22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf76e4f2eb6c2a27cf95357574d68f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4fe6ffbf6bd3ba481bb5beefe2114265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6a716130372e883a8a7fd05396f83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f22c09ec50bfef5a69c4d41288ac25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd61ce1cc91fd07dd68375d9db044c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc004890dd8fb12e496bf2c307156269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdba18eb3eec5b1d39bd803d54a74b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273101aa85e1f48bde5788d684eaaa96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9390abaa0e683fff90aa6e8abe2cbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5730bcc589ac4695954da0b5332e5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236c708527df27ce55365d38f4c9156274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa5d5d769b202376854a07a6c5bc68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f8152766e32f781c365c644e41b1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca138debe2c6823160441af1f21db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd96fbd07b69aa446ab92999a39e857278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce60e435564fc2f4eef33fc92d250279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de530e5d9e8dd431f5f4bdfdbbb2046280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e2bcdd0981e2c918c2f914fdad990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86d490d5c7e04a3899bf329343fbaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26a5a7d1ef4f49014effeaf73141a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85946157616e8408ec421652f4eab93a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f947e6df5af189b7dfa63bee25d07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101f841e07196d667caceb6e7066ced286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa29cd041d7c3ab7fde4fbc280832287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7fed569c0056d8b6d826992228586288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc45c55c0c5e3a65f7b9fc6c16415c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f99f6ca2f68f2c1cf59cea61bc9f08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619ea6356e8de8fb3b502cb820098da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200b2354325d9b56134cea1b9cf377b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b10e65cec63010c0f30da5ede627293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9b449a8e58fff05e0ff4204682bc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2eeaedac4df8347eeaac4ec1fd35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9005d081b51e89c63f83bc0dbb7f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b1ebb763f71851c422cc3d7648246297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483de1c3e056a5b286bcf71cbed7e057298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1ccd459fc18bb443f97f3658440ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad58ec0567d5bc31ccd3e80988a502300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35c0fde9b2b6332a64e8010ace0d8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a325f0c6ab1c385b423f6c3c57d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a00d7e88f15d0a6477e839a74552e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b6c9fc818af836eae52a7a46c28ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b62979bff027e5169fb2d5da095a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc792966ade5215e7883c88048e8826f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eac4d78feeb58b2edf4344b217aa4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9ce4e1a3001f06e4820738b930a09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825ff8eea9b55dfc7cac57ec5512cd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0387d8d7aa4722f3a6ce6865031120d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d88429a279577f4dd51ef894161960311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3017ce0e8c602726d4580cbeb4e23a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8214d741027e71743d0b9349c393f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a01d628090e1f69f20fda5b3d24663314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d81fe7f3a8740a50a87ecc8701205315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be8c6414e1279ed7918f53e46905fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f334f4eecb6aa3f24679cee574869317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21c9a8fb938ac18c050caf26194021318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3e8d83741d28fae88398ade42052a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049b141c58f9b6b9013168065e4b82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0492d209f754392e18b7d9e64fc7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f51f24ac85f52af8fb8714551fb82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84ec770118f2bad22f6587812e931b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6cd078352f4d5480910a191343e24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedf1ad1b0832cc7d2a77678aeb5008325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c9a99f0bcae97d35d046a6259a880326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca460f174aac2423f9b115a400c75be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df2b85856398837df2078ff1a656f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259767815be56796ac0723620ef225fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585e4c311d2630e9914a09daaef0b99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309e95e4211912f9bb067a6f3fbc85e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb4b9edbe689caaa297215c6a38e69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c78d548a0199c4b838e517404d319333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9eaddfc885069e736adf0c4528b35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd5d3d0ab4924d2d2cdee03f32716d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e34a63f0cd1c488bb498e8ba8c250336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051d906fa4801c1464af5afc50af983337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a77de1cf3a84c5e9ae09a4a578a22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10ea2d9c3d37c23078bc6d9c7382dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bddacbc562889e1cc1b4e0856afd47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f1276d769771da7d359dc4e36a42c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15638e0e97aa9d62f1e09d14884ed0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f7d984a869c0c20ac01a7cd4f764343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c4a8a0169b64161916c6133c36509344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bdae093d681bc2880ac747bd4f976345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b1934c704aa46917a371b7ae5a08c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324afc95dc946c340a8954fde086843347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8d92da45228138b12f83566ba1a45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88b2756af7bccbd662e84c5532451f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94644018af207ae2b4d13a72444936350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d189c8b90b5e909512ea36ae895b326351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b27cca564f96d2aa8890f960774a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846dfe44eefca5b272daac83cbdf8f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148fd107fc191130bf1c97d6631d353354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd564a0a4caef2ebd10c869848db7d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a9100bc510e40b42bd8cbaee6bd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72860088244e552764c82a516d99f8eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccc21d6eeda67b2841648e285536b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df10ac2deb429da4282e2558f8ab8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f632aa50eb88d91465ca664cd1f981360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01292f06d0d2debe53a8fcb3f6db3d7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cee653a643d6804ef7813549a9331362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1ef4d92507267ebe90b3ad8a492dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df923b8a04019b51b19df29e8ad63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eff4c380d88b500492d19413ce67ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46ae169850ef46526c738a5cbef744366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d7194df409c180ae5d49684c4b116367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0145528e27e3b16c3f98cfb17697b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690556233899a4db5b978f8ea0e3f19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc636659210d322d7c385f696047e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952e7b9fc1b2c9d6dd67f647a5c93da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10393c19fcddfaf90c7496e10b44b5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949d90931eb30d3f3adcd4f2e3beff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925adbf6f6c57a6bd5b60782bab077c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038e8bf0bcb4894e453b66df24ecb66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0e9c415dca159cf781de365a2049b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047018add6c7c2efb263778834b5723377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01b136414d506e81b9f0b07ee01d5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e8edef8c1179954e6a9c44fce7a29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e6a24cd283fd240dba29ae9e9dd16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad66fa3fe3db9c77f52ad8685909740381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc03e1e95ec9c4abad10c6ff0150419382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7c2f7bfdebf8f57451cfc3b1d418d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f54eb12b28cb51b7e4e0eae542a8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce45adb233dccfaeae57b7a29a326a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf89f7e751f8d26975de3b856b59a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449da8372eb03bff780d7a937b4fc06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b3b2c9ae3c2038bfa54280d0cdf2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b7c21409ea3241f2c342690643115389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bffd6c42d46b8bf62a8c43c25b46bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a9f0e4ae94081af24a26ee6102917391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f575c4073db6abaef47788298aa98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36659c9cb4706a12c5d00fdb8f405f8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3f58ae30b96af1c517ecde95010bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efeb78caa54b010de2ef0d0a5e78be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfda6a8b019c950bb4a73625bcaecc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5562e2d7d09989bf28b538e5246f507397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c01aef75ae93d0d070ab18ed1f343398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bd51aab091211b57aef2fe4204499399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336a19b38bbf695c248e550906207fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732896fc932412cbe440ec72d0307b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c23a9d50e474678252862df2a2362402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e5de6e69741fc76262621d515e61b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de58df78075fd8000df8342f2b687ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4501e3193504fd8887f92769a5aed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94871a5af53e8ea06b75d985c0c19b9f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0208fbfd0ee3005718f1ea37c5f5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eb167e64e21d2b455cfd88e8c9a03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b2caa609cdd9bb818862acd0b0c9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ca8cd0eac59f13968215ddd9f89a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ba1c745b058312b8fab37546f9948411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f4740a7d69e0a4001dbdcee767147412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b407a0d5ae8fea1ba99739d904bcdf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34eefb863c9ca16a4d9a0bdf271c3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cbebb6160225e2659f292c5766ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b79b790c6a0a26a574dc47572138f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b94aba2d1ab92fc130dfe2986e1243417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c34d4c13d948cd97d2e9ae8ad4ddc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2b3891cc0e68ca21d2fb71f2e4bd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468fa04d73867c9b3e3775502adceaa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b91ce645ba5ebcb32e4d9ac0ddf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4a38119da9c79b8a8a61246a3d84e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9799928f96cd5ed7a4a28a20005f699423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36841e6f66ede1a21f1f6a1406b5017424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee7e68ca4ac4f1e26b24e4eefba7bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb8874f8cf4572497f974b28878ac2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dda2e51240af9e02b105ad40acfeaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f65f6c7c193fba47e1a695cca5162428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58679bf940301b9d991932a2a0065402429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858f72e680ab9192e2820de7f737285430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cea39cdd089548d8f3a36ba4483cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa1d2c0bf78d0683781860bf8dc7ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5886a63457275dd65a9849cc755e6e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d8f3004eca6e8590b8e2bfb15a58f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7592ce9a21e4636207de07beef91da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927e1d034fac0534f42055f9004cff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea38d09714e1d798838d5aa3ef345bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531fc566a82582cc05b24784aff874438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceaa8f5a6ec3b5a7c14208d4e6adf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6591cc93f0ebbc124c4a30200d8d59e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e4e82051a964df17bbe695817329441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bea152f5d0e68f99e15088960287d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92211282fa6b11216efb90244e257be3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5219d7f86a071732176700b1f81dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d5679e6a48c36a4946211d5f5b893445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b0ed35a74228dbb561b23c6075323446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe9ccd21335c887540915debcf07f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1998832756714e0e480082ae32620448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d4bca1da9ec24b6d6bab83ecb2195449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c14a3de3a07726fe1ce80912ea5cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa344f033cb7d50c9f50e90bd03c51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c44145094cb9e61e3d7562176f246452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1b8f1d63e42fab5d63bcdfec250df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec77bb23f60860eb398b9dd74a0195454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3be14142073d9aa8d42c31a21f196455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9808efd5c7687bb9b18a1b68b546db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ec07354ce2696af5e596cb3d7116a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db14a4e93622550407b959769e5583458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2890cbc6e364bd62cbd8be69affbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847677e14f403d788d8d2ffd7b23f94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98cf610714809010e605117728ccdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a54879752c3b8a4d76681fe7fa245462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20730a88b426317f4f79304a59459ae2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd5354ca7a9f8d3fd160d233c05e00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39d647b6ab96ca207cd6e7e1f4994c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129131ecfaf91aa9e506cce99e8c689466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e47e534b0f060870ad4b5ecc0df9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444786e9e8feffb6d9228b444f66dfa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135de9d54362a108375620e376480fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f66c884d3cb7d0a36f7485855a61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a81f3df75eecf5b3b608dbbc151674471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec92933c371b3d1fab5b8f1390bf66a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c97e5d38b83c0be08c090915126f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f9f84e1cef2c0147da6b0b7ca6bfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363595f75f47bac765177337202a399475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62928374675e55c759aadf2f824ac6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ae09055ebc7fca01cc1637e1d39cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b491320e544633c8b6428565104b63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e6d92444d8333cc2e1e43e3500ae3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c91967ebf28d2ee4b97f5daaf437b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19871b13ccc0b90d3b67582fd2ebf78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f5ef55fcb0eb019f22fe918d7a81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b776d10a1c40f68e4a65b7672da727a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a9cf18fdf5b362c6e55dffac5799484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0fe405b3b68fae6805d5f421dbca2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39cbe8b06b33c9586ad18dea55c427486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a2fa6612ba685e67e0e7963433ffe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611459bc9d7ed0080bcddfede672640488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f16c16277965325063c456f2d0efe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147904af59da27523c2943878740215490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bba7324c2354a00ab28768c8291a27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff58111b496a8b33d7a5632ae6a180492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b79e1207efc9214fc4acd51cf94008493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fff39326452cc8e246015917c6883494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb550b69485431844ed73acefcd19c64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f26b9f46c7405ca048334439b3258496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cccc65bdc2fb7e6d13d6734a0b451a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da2eb4e1526c810cc55edf87d20700498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da205f04b27526d9a833948a70bf287e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee3ae01dd1718c90c6110588e4956e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1219fb05fdef62b4d151ea8910b965d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed80f422f3796a2ffcfafdabe84ad4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c505d76493b5372ae040f5d8fc06c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a501d1db4ba3bfed6984e4249af54e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741274b9a31b4a805c02782c0c4e46ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569954e110b753ff603d2c03d5d0cca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3c3d6394548bc20df82031de6872a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312f62d2a9b5197bfb696f470d80f2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47458d18cb781e4358ac91942e1562a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4aaccac60e15ea7e4c9fa04356d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e55dda2d5d35cbbafc31367f3fad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbcfe2b51ac5c1fc8a1ebec2da8d45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1932629d496b8cda33bd563c915707513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3364a36aad8f91d6f4926dba39d3829514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326584a51158740ff974813e9e070253515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a523cb89ec46ea413b08de917f3b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f1829e3561760f15e170367e1350517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224300154d2118269d4706d7f907d8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179c5acd983ce5d5d67406335127fc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734faaf19b409256787dcf56f1ba1e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b46ad5f2e2274e8e7f279a02dddabb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cff4fc0a225cb6dbe5131b706ca83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b1320210b13c9b60ea9779ab7a1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6f25dadaf036a7ce427106f6f42b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f1c3f079643c2217e1f36fb44e96b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18552c70d152054e2284e5bd66fb1c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ffd44da923a7edfcfacef61a51c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4922093f7e33d9e78ab4aaaaef5d8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c5bc78e3406287a1dadabd476e43c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c2940713d2ca5a4fa06c838dc8813530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85d881f4ab2fd1e3e94add1d777817531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128ee0bd7c2efa94f5122890f1ceea6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597064960010e875e7c77ff9a38f4465533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242bdcbb7ca68d86ce6e0cc504742cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63b74abc4def87431c2735c06bddfe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ba4390c8da37dca7a5d096da2f4b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e5cd4579d61cc3d1012b0f2811e8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ca7621e1d695c729a005b86c8162a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921294ff95ca48648c990412bc5e854539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f3782274555d6da910eb21ec6fb0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d82d2adf1d27323c42a20d882d7892541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62106f52ccc20b341721df9acd06e826542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566356c8d9a574623b1cae86f3943ae6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c385b8cbfb8e328d4658466b3df4227544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3bdc57f143d78d4e83c525aff2b7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1edec16bb8b93afd69a9bc1c37e9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03104998666866d08813e7941540d8b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4cb1a1ed8d7c5e04c313575fdd7d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d03ce2bfa45e335819769ab3814f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188f72175a39d2e03e6336b94ef898550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b650c05cb7ca99c297173df00f2f66f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1528235a70beeae809910bb76de40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74d158a1a29bbf14332d9485d96534553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3264091b35fa643e04bca3f51af4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c0c853c4eb277b65778fa8ded41b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fcd97ea65608d74b2067a7b9a12ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f56db4f169b8885b6568227273dc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4a888c8bec62cf2563c3ecb7c49a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d696046e5326b6dc0d8a2e1440b406559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad59fcdb7103af1245ecf84976e3670560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de088df4723d388dd09edd439e7d5c18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ea50387763a8963f117bf1a1f9fd0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11136fba72defa7d7e4614ef348fc8db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2272f95f3799170115cf489985ccab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba68ed4db115072818a19868cf8e756565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9317c5d5275c241d56b618f48d14dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97c7d1483d8dd2fff75411aaf9e3b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e5f31d80f8bac809754ea38baf07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2f4782ec79be15a7dc4921bc597b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c65086b08a9154bef7e53871b45a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03ff2ceadc9bbb83d08db488cce5d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543c8104c386ad5472bc5e496520315572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc006277199884d6a584c7646022d2a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40463927c79371ec5a52b51d06d8e0b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85837a3dd30869cd0ab070d05cf0f661575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d4f200f8f3e1800f061771d687222576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc8ed2ae85f6909846c2ee9436d8ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8f617ee6c0bc054a2123b2168411b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0231216b7f8964f5bfb9c712810c98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e87976dcf9ef6b3bdabe20b4ba95fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed5ccd57bef9f26c28fa6d5a8daebb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b9e319d000345cd7385c58b802554582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fded2da9e408a0df34756a415e0da2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe236c0356f306eee22efe2c6c69987584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13fbb77e8c76f180c16793dedd98a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea677b89955f65beddebffa0cfb71178586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a7e7a193d52be3e49443ee783644b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862650c7af80b16e07c4056ab319b4f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e15df07d60bc7aff89a27830771f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524204a4d034cc8cebb4e8488481655590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8266b816edf14dcb80e92edfb9986b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8d541714b522bedd40ff37a4dc3e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf959097ba0cc2839504a1d792a52df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140617065089e47c63dbb8fa76481ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb904b584fb093bf5dec3eefcabe479595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1b4d089df4db68019f5bafabcbd96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58233d6edfc0d8ee26054ff056ea29db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32c07526f4a9fad630831b4100e37b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2091b92f933041d141582193ee831599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9395927a046d23f2e36f77fc95e6d14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0420ca268d18ba4dbdf591c5b27a9bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b81700651f20462df3bc08f761457602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946221321aae36d5b383725b49af57f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af47462aafd2f144e781949a0998f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe6435c0fae517a38554d9fe9225e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be97ad1aef70d38f0d119e77b5e77bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fddd45e994860be95188c18b0d05e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c25f0d57401b5c9af0d3fdf3a53f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87685e4838b38fa4e6b1bd26dc0d7d9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efda72e42e0e0fd64592cca74e0a6c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d8b2636d3108aae084c8802799166611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb172384c3659317a30a6c818f1d3bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710e21253701f5473b46eacf14a5db3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e7acb76e41786911e671ea4274316614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc089b628f88372775bf169c0008887615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b311f93b9e6251c1267b8b8b83efe7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd98a8ae6294878049fb9b843a94e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4d8bad5bba93a971a511a04cac434618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9e7745a04f5381b511a0046c2bcc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d084e7a9aa62551527497e7dbe544d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065b486f371e43c62e1799fbcddeb7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978cc2509d3da0ca101295fc2ca43bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecc4b4489990fb052ef10faec370b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969fd9fd77a117b84726b0ec7efddab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fdbc2e524d365d6eb784b0fd1a28c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bb0c139a365a8ef8f3b27134d2ac0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6beea8bfd133c0ded32519b3c9852627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d640bffd60e4c1683dc5e19f9ca4a3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de6063a22b7fd964e135e1fc1cd05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a29821e6854c8fa0d59e0e004c7f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b68c102b6eff95c83f33fb8a917e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2b991df5894addafa4ed03f79657632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ae765f957f0af284eb0fe0c36e9fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0cc999bcd68de406e6c875f7e4ecf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133ab6ef3f924fb8890f36e27dba092635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02806a12aed64da3cae2638a04a5b1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf6beb06147ff094665e30c06de483637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fe0728e5d3a6f5098905991c3e482638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d419664b25298b3bcf6b8e4c2d77e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927784ceca2908cd74b807649db2ee5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456d36eb94b8961c45108137e57ff59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b51d91155b27d4606b6a9e634acdb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba79b75d92282a922bad052e53f36d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffbf8fd1aea81951467abd11069817644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67529506548f3ddb4cabd727ca2cb7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96fbd85009d025fc105f58dedcf5aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77b7d7f3c3d32f1b85e7d01e6b2c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623ec9a11420f67b20515f905124933648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdd86bc2729dc459787380f9e584c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d106eab474130076d85df4396a986650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a38cfcdd468b7660fcfddfd76c8423651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe2ae3c6ce4b7fdaa3523cebacaa5b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c40765c433205b6acc26a2d3712869653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59df6fa46c49b15937d19fcbcda5673654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16244ff63c0c113c8a37a13abb9fccbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562d87b122c864743e36968ca31ec3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd85797d91f0282f63c5db70e179dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746147c3ef263c23f2fa2362a45cef3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2c0a413a994997d24a4d7cf36021659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfbb45db2ba5bc2c7e0005b47409a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393f3592c653feaa41dbc68298dbe74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90c75aa85c9b1e54bad33726e41f58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce26651d2fa584eb83d4621966dc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca07b97d7d78bddb9ca7d59aed271cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097736a92838c73b5449e016daf604e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b322c8d963022182af8c74cd580743666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a0665335e07f02d6227fb38f239c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209f75c3a1403bf1f61cbc3562357c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20245ab7627244ce13b7220c5b864ba5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99466df1a1c2c27c039bde11a768b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a1c6971e5596f28dd82596042eb03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd950a41fa8632c8ae1b31f932bc15d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc7a8842e6ed09fdc4b3f83ee56dda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9495daba9b7fc47a7b810de98222c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e87934a606980283bdbdb835b289c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0b567be3a180a209c736eae5ff523676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f120fff6cc85cd75c3420c4771c5252677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723eb77f6818e2f52b74708bafc95ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf112721ac04b74f25e84f41d89893679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c063fd21c108d93fc4cfb79870bad8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81299f300497f4c3379cb6928b2d9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4def0f8e6b87947924f1a2fa7a24a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53969d8b215569f2cf0278059acc2fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3909eb3779398e43e963590948acb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31791afcf97f68796f6d405d5101273d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f44da2313d86bf498a95c1d39e31d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d82297c2e4243ecc80227e8cbc3c8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a55ba020e7dbc84d231ba626f52b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b49de0427ca2d2a0cfbca1f9266c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69b8c76eafd11ec7d16eae4728814690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c3c547484ad8e0f7637c64d39b38a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f356d6e6dd08c8bb5e466fbf325ae7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c35e80ec48bd363bab148a0b0fd5fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e260b31ac4157a26372adad29495a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f255d5fd219c8df2d83542fc7377d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba79eac9b24f1b4ceaf203654c7695696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bc1af23ce373486a2bef00229a242697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac5b6bfcafd29a7ba09394ac31494698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80b182755a39de1b554f8873b5832c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08768362e49707edb2d8a357f9739026700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e0b1e206043134078706a40086119701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886965c900005706367ac4461663a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a55c3d058e79d1e935605f2ec90d26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19b289dbb6f905600cf3b1bcb78a07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c19a83296f35d273bba37fac8edf8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7b8728c213e845e3d822de24972a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0925dcd151bab0e498301d9f3e1183707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f726a78d166fe733f5149633b5fb1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8222cfe3325d423447031e27f632709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9817f5f4c457350fc54c23cdc9ecc5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ef69423d55ea8fb48f694df0e3729711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81668ade15b8f62a9e9bce4fdd684f25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f0d68cde7b10cbb123985cb8ba97c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61492e20c2a405bc77774837ed0f4c75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ff6aee5fab60ff8b67fd66e4b73e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c313d70214dde1cfad952cc738b7f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f326f7907d5502c6159a61a17c40ff9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139c286880df952234f3c7e707073c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d1fd034815bbda0ea4fc2e2b86951719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3236b12ef80a24e496a6970b546a8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a3845c839ad17dc95f44eed8fabe2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033efb00817f33486eb58c3a0b04c08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2108fa4f27191c4b0f797ad5a06503c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11cf623c818fe45613dbbb8093da0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecacea68c9b9e0509a2f333f2fe7310725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e47231810e6515db6db09f0c7bcce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafacf55fbf5abdd75e8e6293ec78df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59913d321cac7745bea6f70ea6598b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423aa2e6b92cbcbd902c0d255450c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507deffa62c603926c044022d40c789730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06b73045022f4c7f29e86c06b80eba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3b9e8891ca91d63352c93dccd2baa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3c408bc8601a1bad5ea1b19d76ec0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739156336441512661d9c39675c0bcdc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef770a72313d5da86a29374d038ff6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6c60cf8ec227af8c4818d9615e2be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c6ba0839cacfe0437dcccf030949737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2023a1167f659c01c029c906ba49899738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e6e87c5840cc33bcdfe8474d58d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3436d0dc8bd27f7f508b1c0202436a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b7f1de0eb0550f99310fa848f9a46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230220a60f8750f57c064c4825f4c3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896d537178a9a387d480e77f88c4764743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973bcaf693f38860564763a9212712a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01c1bbcab360936014489a60e5c7bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc61c879b78e09a2e759751bca0ff2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb71e66219c71faa8538324161345ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935dfd85f5687fb4030b54f613625d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4f024b59c412a38da7c54cec50f99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058b5da32713c62acf5366fe9a91ed2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566d10cd1cab25c6e7ddf64f7684fee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5eab3270229ceb52579e470d9a525752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122200a527a884fb9101c668a2abbe2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3136c040128d2e773d4a4a514231e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e32d7ee354e6a2cb6f958a3db180755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964acc52e33a8b6d579642abefa28982756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe37e8cbdeab6dd2d0c4b6ecac928757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219d07479802f5f243d2c799a15c59a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5fec8d26a043eac2d2b4f0f933adf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e81b0d82c27d3cd381a560869cdb5e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed82106537f1f08bff317f19d4caec1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584235fca7e70299aa05cfe8ad46604762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e4c62d1a9dce01c34c8334fb34d5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9cac67a18db4433eb4b883363ddd6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56c175662ea719c7b3383974466ed3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f8eb381647bd91bc997d34e1b0a6a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79dcf323be521376908689ed81b43a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608fc97f82c491684adc0a12273dbb0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdf7b05701e61596e7d1a2aa57e0be769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e69e7dd87b325286603d3ab178b6b7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2396823fddd264a2deb95dc34196d5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53845f2f1bfc602d0805be3543e5bba1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954b1f13507167b4c1290ca92efb426773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8d5c2349a040572b5568e9424b41d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07077d49c52b3c1dc19e689bef2aa945775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18998b36f77dfed27d09a433040ca6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d189bdd6634153c9b205eb7eb7463b0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989602086345855a6f71e07d533b82b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577a9c65a1eb3d7d373c2962cbdbf27779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7f13d256674ce4e404ae90bf3d819780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189fd07e559977477b07c2217ec737f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32857fec36392f5564a93bfa4b5612d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab922b162a3d420712d01a99ab7fa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fb7c1015530a5b8d294795eb524af784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c784ad86c2fe44986fc5af4ef6218785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462081030e96214a03dfcbb08e51c80786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4f57b9774e18658ceb94e0ad1b37e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec634c5f255665f7aa1966ea2eb63a91788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42a6d154e3d387d602b87ffe9a680c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e704c76c1127f371e4ae0f564fed790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30310e99ee38ba4c0cce46e865642c4e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0c8942a014d1a6f60dd9345add048792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473f634635820c10defe4e4b9cb5923793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a47a508e89c0c917c33d1281badc6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa503d66ce72a7af7148d5753a635d64795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc3c7d5419264c02e798dd2d5c93c6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aa103e571a137cb2d0c93f9910537797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c96dcecc4afebaa49674f9babad1a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cce3bb167b61b149c522fe1bb12007799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b560f847e25fc73a61c51a243dc4c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22aef9aedcfd9ac99de558ebc6064c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a79e065889bad3a7b2719d8a7ab462802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccc9d3bd003c74e60bc38ab2b7f0ca803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd37baedfa14f2218987a4f3475a59804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632b83f4355b726179fcbdffc2f533e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d547cbd2a899e76ee6f610af13e1075806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb63f7b702d52e89fd4b6bbe8755d2a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33ffe286ce3a91b808f18c255f3753808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc76625497cb2346ed5f5a10641199b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb86e91e7fcce20ddab275fc42d022810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54c4a818f0a2beb913e1b7d67540b2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a34e5023b5329db5ac183307f0526812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53ae45ef3f3d91f1a207dc206aa813813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fe3fb91d75a7f48932166f42b23a2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab66abeda01351362edaafe958041fe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1960f760be16f016883e07d876a7ec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c77c02d8994975b6942b76a7168859817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b611065bfbb3480796e49778f176caf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b41c42e2f1f40332629347b4d18cf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76070838ab583dd98e35134e5ea6bf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b610a9fbdb27841fd8677263f03f0c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7003108b577beb2d62c8184fbb2bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b38c536b89a300a44c75bb4657122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c150fadcc63f5392f6d85cf170ef13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bc5bf9c5e783d7f76c1be27710f044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73583f9cd1220990cb9d38afb96855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e424de578a7c67ab1e12e501c44d6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a9896925f4d96a799133a38c568157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247494643dc1cc07ae04072a9f4feb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3706f6c9715d6a6230dabebe37d309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119bfc154448e5825c9be1be6b1af4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f31e223685eec578a16cc5cff1f8a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77400f2ec32f0cdb5e8bf94e0f31ab712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed5bc531e01e3323ba12c6d495321b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183631d49cd0007cd7a6f8663f127a5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7988a22b3323e689d4d776fd13c2b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d72fa40d8165d23c33526d2ef5e6f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953844e8393a586f277d916dc35aea7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2f347c4474387368963a7a33fb63318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fc6018da497035dd5589599dc844a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7e274900af9b71347f54c196b25ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37fc5e25f78b80f2bbf99c65b927a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f421310c15a6ace4a69ef148f9ce222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a166bf4244d1a125dc359caa84b5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7ee96c14e001e9f7ab11ac5e5e4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496ec290d4c56e019721bf3ab9419c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c2c9c66b2a06669569b054245816926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c74dfc76dcdf1bf963ee25c42691427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe179d0e981017593eae78004963e5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee114180f4ac5153459e6db77d5ff3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732330f2a56703e0111634c33d123ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854d8c321a4c0b5b3850af70b79d1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c75371e871042d882dc8d72f38cd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1885cb947cc24da1613dead385d5f2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098e984bd8575b32c24295455038fa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84670614dd96cee17fdf9821580640135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5161cecf16751ab2d33846e48e766636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743385a78426efc161e4f9ce21332ff737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5efdbc6ad4615c40229b6f7c3fa238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52ffcc2fa4e18b2c645f0775cb3c2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6b2a7150c2f05f14e22e712632b7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9891d71888857b18b0501866f73841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fd28adabdaef97a7d88537c60cafd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be604bbc18bcf8b92dd7aa46d7a4f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d258b2621c7069df6422b0394391744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a58f5a19df6ce0a342c09d75c731745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215157311fbba1454b7d78263eaa05b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec70334c45d6145925eaf7f221484747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d21aacc74f47b3bb331585438eb88548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828d2191fd7be13c690917b31d2715749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483087c66028ca0bd32429e8d216c0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae0d016a0d1b612154201e06c6a50451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bf6a3271e2dc762cc056ab7841b7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabb78edb2ff59837e58c9895f796aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768da758aaa5cc867ba5e6784b06d9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bbc818d743e5df0464b14903ecb4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400bbd3d979bbd5a1569fa5416e68aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f478109b8d1836b2434076b86c238c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293477043c150fdfe133f9e80888c0b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15849d72ef2c6e0ea457697c795e5c0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc4e158228913f5f0edb4f3a9c0f1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c82b9f9017f310459fb0c6818876461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc4e3ab3b9e0f09b503cc431730aa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359464a21bc0c8fb306af3b2c3ad92c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e89685f3f5d63f167518ec2235bc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee7a8644a52b1f9ec0d3377782f15365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcea06fc0421a1fc7f0b4d1f00bba866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e22112fc075c65cbc4c329ac0e22be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56931089ac6587eb21dc2c86f91b4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d868602252c11e2e7f0d4e2ca92cb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b83780b060e2552119c1b30bbbb45070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41308faf852b4497cc1552408ce52f3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df777ece5e9ac892b3252f1327b84ebd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797256212d90858d0a72bee48bfb22173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b98ceff7cca359b946498180475ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c865e5326b71962800829ae9a867b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08152e1e5b8e13a5958c5b8de423283076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef656d76bfedc21a47a8af5f0f82c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30b3e6c181c7c3f584f3f0d047ac7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243e4b75bb496e5020d573e88de45979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1bbedf3b9d13cb1b1a5f14bde36480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990b505c03293f497f08768afdfa82581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea480b682ba186c5196a4f69a09baf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa5b349c013100cd14ab3cfb0d6ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b735e200b0d95f9df470c3c4b2c7a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d210196fffadc977fbfed2b5fc9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0b8161b70df59ee2ca5c680cd642386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3573021d9b13202c9d351d99141d4be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4e4a7f17b1c015b80fb5dde1458e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e75db33ec6aaf32e069eff8090a2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef599356fb005f8ea8018f9ffa9b3ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc791d3c7afa5beea58c6f528de2a7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86198640b29103b36938436867f65a1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d4d4376c9089d2f030acc6670c8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322c7d6e3a648b2e16360553034d33894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18760c994bc4db88bd4b6a6c0733e27995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91eb06e22b74a2855516b10a65fc4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688e7a0196e3921a4b320b657f4848097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16db579eb406b6bf29db1b26e40fe798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08e215545f639a97676ea9d7f8335699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40454370e625ac7fcf0c3add120a31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e667ca8c4113d1e8a5299928f81a5fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579a18d8ab6a40f837ecd828e9fc129102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb962a474cdcbca8333401ab9509c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccf37c1e34f5fe2bc1e351fc5a04fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b98871dd0ad460500b86b2079b2fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f82b28525ab06e751c58e20f009308106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54180f40152c3311718d995a3992f85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e76601374a169cee4df4ed5e2012d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903660e456eeda7c7307a0d832b10d32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4251d7fb54b4d2ae3f33b6d76cf7795110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7384a6dd171602fdc75280106e90f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762fac6c4e008dca44a7304e1f86ae1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374252f447c091946f34860846e0864c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836b836c00d79871dde4d9e43eb51f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7bc4780f6d0a1f9c6681158f0ceb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af554359819b50867db57f0e55cf4bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24848b5baacf669b0fb75c82df2253117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a154dc3c6ed3039e05ca9279a7277d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491862f0a9c13ea1b5c21939897f98e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc0d435d3c64e9efa6edd188f86fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce199f032ed624416d9f5e290148a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ba6c59186d22acacd103cc5bdbf62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c1090d2837fac53999e941686a5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fb6ed7dc5559744a803fc72ac0976124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a3f5aa2ce83cd00e73b1b3132fc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d7f227e0d30798828d3823f3f549126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ad59ddbd2e5399af3b0b28c2370cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e35207551380b5df3b49979fd7e1b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104164b7b658654a613f50c746dca88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b5b34efb9a03d84627028c7648a90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002959c8038737530f68dc2f1805850131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb781acddbb42c77ec32a1ab0453b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c106d9bb88b77ad348626e92fa6b9a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b01db4e427865094ae3d7efe40a313134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ce703f88d8efdf614254770f92591135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931d3cd77f1a21a41b1050be653e09f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25742012ba0979de1c8584025378958d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df37adca25bed0c68b99e6d3d56e56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2abc6d4fd28b4f32559b917b463ea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec38cd01055a0fe64daf8eff32feeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84da4d69403dcb134bddc617cce36dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bc8176fd785e64660d9bf2454c877142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c4b5547a57e0d021a47aa44a2f83d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b6493ce3297ce2de1e7e401e92b38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127dea1edc23b19d783839b1b321320145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28408593f424955773c5679cefa89893146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5b31dc514aed0bdadb56ed6c10c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe981945076414f34d78c7495c5e09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7293e17629dcef919717f94e1eaab54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec1bcc0e42c44cc18da9125a12a4da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b79260f5934eac3138302ef10869ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e89543cf59e12f5065d0b3719e9c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535ab8562bb3332f3f22d0486439e60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d106e7f0a1d206630ef0ce4f47e71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce8a3b547c9b41c36b5f0431c3cb61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a80d1192af3ee654c40c4225755b96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5e0da1f96d75768af5d054f3db8a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f091dd85223c9efc41c789b115c7182158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacdfaf97cb0b1031d3908546a9b6bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02040b6867f3bbed7b71925768de2ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba80e075036e036bf213ea3fdad356161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc4165ef195e63356daa76d3d2634c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8369adb522a3cf685bd894e4e0c3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51916404e3d0cae5b89efe95d81d1e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c008c4dab3be00d6e9ae063a402f0ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aa615f984e363ee1d6acf0c4554a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ab55ef9fc3c06891bd720b454154b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7448b3ac909d5f8bf20d1546e6313168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744c13a25cd4dec74298aa8073186c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be19df24c12c9c3f6723fcb5258e27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc80ede45e4ec379a813b0cfb14f150171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8464a6e536064607eb3530d2e2b677172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691ffef173eb9ddca48a46046de1fef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec87a4d15f3c49f3baab3c54a6c969d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d267de9c898f25abb51e6dd921f5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0df1f2abb099d831ee0f58dbddf323176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac6b23ffbda6fd745bd06d188659a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef599aeda93d8568160abeb0a2d1df35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ab95a883ec169fa788f0b52fe0be8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8236526cadd89e561eabd56ae127f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce7dff9ffc86aaf25d2757adaf2ed0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd27c38241ca693d44eb4abc3816e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d06c3674d054cde2d21fe883d0ae5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b69ab2f3ffecaf6d1d33251b5249fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7781a610287eb126102443695e8ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe556e11ac964147c176d2c5cef743186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9257d2e11d1503ec4a4b8d72ab772187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9431761b2ab8e8a5b7d876e60ac06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfe96b37164130c233e4194cdff996189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aceeac3c67a05f88b9476bff0dbd36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b09feb5a7da9cda573986ec1af00d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ebd4548c369c3ca252c492d1194e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e48677d92936b4004424449a9f795193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7c1551a26d783f56d6cb702daa2ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbe78cb247bc190c3847e3819d18b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884337256a63e6e39a1aebf77997431196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8eb222a16c610199d32b96a6fe100197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67397f0f4f8533e84bffccf5b739b0a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c60667376c9c89c9762ac8550114aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b93f229afc6a8944d2523c3e50269200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fdd60a906768549a963c8bdda2fb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a8f0c33b274bedf4ff374cd1dd0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71d1b05b892aa2114218bfec68a011203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb5da2de935b31cfd9cff373bd632204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270be8f413dd6a0250e70cb12c66350205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab4a3bf2bfb3c76c015f0fd10f044206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d2c995d68714eaff2766a0fc0de9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119818293fdb6d8733494d99ac2aacbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898d872cbcca3b59cf0c6d0faffd53b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b36cf754b423d26d4885a8b95d6eb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cff141033502c254d81b0f357ed004211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559b11149ceff0284e6cd38d243b122212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c46ed09d123729262ae2ded54658f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed98c66fb623e1a54c45627ea08ff3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2354dc0d5f069023503a1d47b26d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b705eb9615869e7405924eba2c024216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3dd0eb90826d37a2d6451da0e708e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248bfd38d210a91a525d9770b55f7d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ce6d39ef114be90fc88ed43d9692e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651ee5a171ad7cc6fd6d146226d9753220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316857430b67cfed6567a931df65060221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91e8c531d791e35633791d664db1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3638fe544f62679e0342ffea77bce8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4943dc6f3c61d5a196acb0821d392224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f752ce4c2d8b402158de3f40f354225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de88c08f984a5a45fba0f7328cf6e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8eca7c03f5bb39d0fd6c544b2402b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d09ca04a2b008d513f7c01d8b93a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caa613057f0fb61f5362443174e3af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef670dbdac0224719f42ea61113357e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268ec9241c6a166883944ace23e97f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51006e696c81af788c2130aeb4f315ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a066a0c0027879311a5ae5848f93c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8f27debe353483c52cebd3ebcba5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a5d6aad8d86f2e74e8353c8f549bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849c3537151de551f7aba69b8f3a820236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f2f2623cb45d2d1c1623678d8c0b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a863ef515fbc2c8686f5ab65c5bb339238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee44b5241944b3e50202024d809bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc407e1e7757ac713a57d370541d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f85d0a5f33fb4e45e4770bb6ffe29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667322f4dc42276176b8128714183862242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed770f8233d4b98e62acbf5e5299b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c46697419e348402cc8933eb043d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04c7de70cf2faba253c40ca2c2892245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8775762ea78c16fb80d7ca130fa9f66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008bd3355e0e2fd240060bacf1144b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb9aae6803b4b0519c495290939686248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b3c7a98924fba22d0969927224634249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e345e32a2e80ae752b9daca2ef6b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f419c785602051a8afa1e833c07f469251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16b16f727f80612c0c460d59d80e1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f578c7af046825502c66f7c5df21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f8de7cfddeb17eca1f374afbd3c04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c99c9867f5bfd3d95482f068f34463255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c203a1c054cd296ee9ad5781a99c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1bddb4c0a17a086b0a2360408a65f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdab938903ffa58a326b0df9a8150a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2809c383b914e9cc047279a2238db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9f36fe54ed9746d46854bd772b01e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1865513eb3430bb93982b70323e8aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cfb3ca477f50fd48cb1dd9bf10d5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74900ba46caf29ee9d9c05efbc460917263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b848b4e64c02a7fdb679f18a012f63a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49a7c07fba3ec7687b8bf79ff715b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1ccd3e211002caee9d2d71d57bc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e774e734b49f08649d1ccd8a891ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b317656cd7ca05f9e92379c05c519cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b881cc17fdf5f49e60db498e028e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ad98078b020b51fc59060d36acf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be1f75c8f0d2646cd6f3dffd917dde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a48e53bac7e70de70eaadbf6be005272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b8c4c6b7d07b51080ffecdef25ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb889e4d851fbebab751d012defa41a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de368887d31f801f0b37c9cef02e0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50215a86803086c229fefa4adf8f9675276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7430352107509e95437f3d98a3f52e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12e8865ba449847975a0999be03cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99442198d9381af7bfc4ff5fbc0e51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6c71767e1344ae95e05dd562ed17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565868332f93ea692a4850214770709281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04621280c910fee3a77535cbdfb70f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726458e952657e289bb260037079522283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51dc010bc512b778458281c79a0fcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b928cbd20e1a41462403905db69a0ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c5dbb9c5694c0f5296a855f224c03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93e49d6b4be3e5f93877fe58e7b718287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e421c7e843d9ba0e03ee8d2c0d92b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ff0810cad690d9bd34777fae92370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7845ad44b96f944c5196a8fda0ef0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db82ba13a12fb0132c931059348d2db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c237c9ced41bef2af31270090a4fcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310b63a399073c902afde80daef841c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7060a06bdbd14a0db4ff2ee94ff9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcc1a98e6c627ef19bf076591c6570295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecce707c6ca750fb8815a935d6bfe1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb04bd0f57779dec530caae5e7e22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58470a32a845ceb62f48e0c59a2ddaa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287a55354509a6e39240515646eeaad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58701bb7804526fd6fd4568a704f342d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd098682ea7f087ee6fab0076b57a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d715db0ef6c5f0118e0e98722a573302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113cd2db638e9c33656526d963322ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff752898da9f48d418679f3aea521005304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674d6bdc15730289665a6f9ce84b698305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c782f5d342c4ea442c2595047a723306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd113de1b77d78d3890f513ac84c737307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa44bbc8c36bd754e55d17cc74ca0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd94fecbcba24eaad6ba3044ec52d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33d7cce5627468aedbc5f7cababf5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed64ce33460d91fb21f2be468257d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572d443c5eca2375ed1947ac080144312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490fa7acfcdad6e20cb31c9e3eed04a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f3ca663b659c59f07bc4cc567d49d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7589fbf3ea8b84aacec98f3b10e20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa93a33544b7ffe2538ad3d92a9e6d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5632a785eb5986ffadeb071567fb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8d100610f5b204260311def91ee34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6d0f7db4f13b58368a6ded55b82b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549edb2c2a18031eba3e87e71f12d1d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8783e32655d83e816dd75cc352bd5a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb19296f677f98aa00c97b25fbcc25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf673273588a3a053c127051b5ed0d78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605458999d3c1b4608c278e691309eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8c6b3f5f724c1c161bc0dfb9cc85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac173bf142b21349d13fa231f556d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8577e88e61129fa96f112bd8b4ed4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448df2f1eab5a8cc1cd2d4f989a412b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d76ece3fb8893b987156fed788cf2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de209f0d35e779015a48cf3cdf5a3a7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30486f17844d090133aff32e14c0fc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06683698d49c761f7d507efb24f344332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473a65715d7cc903e296fafe4c48bc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc331bd2313a396e9d9bbafb6a2f222d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da580491003f0482028e9abe7839b4cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd89706fa0ff15ead695e9186830c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e143ee5eda515ff667b95544b98ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f74516b380769209fdfe26d897f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d72eebba11f8a69e605d89ac7cfd7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25777e54b470b8620028ab59bd063e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b3db88eb68e24f3ae5f162cf8709341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430804f01433a1ce8f29f01b49bf2eb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d226c5d1b8009cb83bb0caf2337e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b78e16aba25b59046c3581a6771cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f93dcf01fec40cd35f04ce16d6bf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effc9e0062291bf2ab004528aec4bc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066071c33addc54bce255c5af33de6ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0d1e1c59772ec31d1fe8bf5e7a6f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950e10f05d7cf2e590e6b6bd3884194349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f90ea7b8651235ce5b75e56faf237350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680530d5c2cec55435630f944253dc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0e0d594861fc5d56842c5e05417af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e80f16a3f9f457fe7d461950085348353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb481a9581f8f0e694343e32bc4c5f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f98da85f4f05cc6236fb04fbb2a8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da7b3e5a549c9b41c8050f8b11185356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df7ab07d87f867c84f547b5fbb3b8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2aa17610e1ace306abf624473aeda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff67069018689fc0c540519ce189c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed510101280522a997f3b4cabfd061360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da488b290ba22de61284e417890a7cb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20809c92d416be1def92ae815fcf9d85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4c8487c6c1460ff13c92c827afc65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c03c9473e51b6edfa9c1a403fa69a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd589755ef0f0299105f52b2b67da3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645055f9ffae771da2e72e4f15b595366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6d2cd40fea8378e176e77e11fd4ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158bf30bcf8b50475f59cfd3e8f0df7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1982c5aff8cc181be131fd095e32b1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996484257a18bab5d5829aa47a50a54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b6ee9e849a8c1a9f1149c922c7bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a971fe301a760fd647567d3e519d128372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde1c6c7e9ddd4d0d6bfec9dfcc697373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf200336dbf677cc3b51f18bba73c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb3203ca124b54b02602ea5fdc1db8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987281fdc77347ab0ad4e6d2af4b6a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde387fd7cf8eb868d8bc45948aa57b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fcc984767ed69564ad058dcbcadca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0753e05d3c3e013b1e1b2db27f1da4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e562150ffde26cd7aae095b3fa91746380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14289441c49d00fc4cf73f36dbe88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729638ad92bad1ac2fbf494edc53213382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c3185e5a21098495d9ac14f22f165383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3dd3a386ce697679d99847a399e17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98877891e79792b607f0710d13ca09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf8b6e1ca7919fa99db34e887ff0ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1970cfb39b60fa7c549780ed359e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab218ebca71352ea0e1becb1deb421388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e5ada098dcf99200b31a5680e0ec7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891c1f8d07e71b49c2333b016374a53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6ec0ae938ea2a6a440ea5140bec7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538814008addd280db04f7e88b22c2be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8836c93d12dde8b2237f55d610a853b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caf7678b6f7034a82cfc2dd2554bf3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ac562843f975ddc6769c34ff7e997395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e9ee00e34590a3957d6d663400ff4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de4ea5ed8f84ed56cc94f66bdd559397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709ee9823c8af5b672ebc0dfe160a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2144aa3b4446ab4fc8fe49affc3a94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b864859bad76ca5e6931d08fe6aa56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffb223f5cf2cb00482f3c41ca9161a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe256b6f1cd82f53b44ba8ed4d148c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aeb3b6c071517020c4f4d6ad706bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fa18c62ddb1d0d0c8254437e00085404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584d326967aa7f1030686b87a97b61e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00519e792f27a06b8a369cbc74351809406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1734ecda9dbc9437a76e077351df16b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65e79c317dc0dd9c6a8c8218133ed6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2cef5b2faa4ef8c95846ebd32f9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465f1fb9828d1b060b5501a8698cfe2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83248438be791874e6641b3fc33f31e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d233e6a25ac5c7fee25e272a42343412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5fda4034fa67b34144cc50beedae1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371338dc77cb47ebd2963413e1e2111414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b081685bc305828eb6c7f4254c0b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e961e522bcbae8285c94c5fcf21bfa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771141e5d844064a8e98a8c7f570b784417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d676cfcbca4828d115dcc52f0d925b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e61b010632cea89ab216227239e86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc7cc4926916c30a0541a7c0049edd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c6c358281d005fd1d98706fd750c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371f58d6a8680c85db9cf1ffb184ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0c159e99f4f2a7662727b3cfd4169423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ddc38f4befd533cc94ce9ed0f6103424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f38fffdabb7a5fa88c9163c851b29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7014b18e369f1cda8eef8f27b8b9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03da481a0374e739a9e623cfcc6fa04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28335521e59005e459b667e74a9c0f33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44dc9632deda389eb7894d56cb69d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0410c2090101783133800e1547785d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87468b4da8d2da10b135af8951404e3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf32ca0b875e84d31783d6b385e47fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6771c8165c3906c11cbf6b609bcf94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356f89a206dd6a608411390318be6a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe857b1513638d6b63f5436999071d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065595ee4a819dcfa809e4784a02f39e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73368952e05c2c052cb3a25d7b3aa79d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cd2a3fdf88bade7a1f23cc47ba455438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dad0bf181e5224e4737e80a5e1190f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca826d5e7d76fee713819461ff99e2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da69cf3233064bc51a88015f27672ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d66c4a343da6a87261e96aca571d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6713653e402cae8ec2a9385104574de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573c3193755388eec3e4b3fb284747444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dacea9275581c46830069a4436477445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fe1b14a6e04eeefeefe7f859b0504446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138aa2367307575c083ecb16e5a6f96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc441b1d0b94650eda48fbae4e04138448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb19056abdbcbf2325e7cf06db1075449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d86aee2665a476759c14ddc538482450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f3dc6ee9d88cd2f3e5fb79e26ffac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84c8257e80dba2f9977635b9141925452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93466ee766e40a7643bf5d5a0a0dd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1fbc41158080765e90149fd0c5101454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5d200aec15dbbeef51e9642e6e5ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95dc8de90a020ae0aa4e52b5d21476456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e50a0856383e1643f6f4e88df9a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57456af4542ae9f99746ab1e61c7033d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd7c3ff0d30f56106ffda22d9f3942459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697aac2d74788eff545ea10b9e727b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b3cc7ad9143f0444d62b197ef872d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcd0a726502b7908f2ab41ecbac3af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11b3c36b175b20451322087851458d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a387178e239ad652e6b23b1caaf7ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704c9f7bc91cf5e2f1f0169e369047d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2d457e5050952ba9ddb81baeb8bf8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11a9920c33231d56565ed2f0eae2a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d145ea21eeb33bd5243b470d4a8dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680314ca37c89e6bf7c5ba8848d4973469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f756b93b4603c8146eafc1025100b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958302678ae9dc77b436bb0046ed236471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21210eeaab7d586edf3fea0e307bed57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542c5692e5783a04df651ce66733727473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac87f42732dcc0d3cf226cfffa9d86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9229e27925d8d54b6655259184fd82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede7a5043cb47ed42ce2bdfc9166fa4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d26e82379c475ebc491b20a36162d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c470a1119f57dbfe5baf741576e29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c2303305ce2dc99c6f2e7d7ad3db9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98654a31fc0b2f3b7bbc6c37c93cb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642a5050edf3e0d1d78f95330aae838481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bea929bd54ee578a3cff9574c7a2ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62015954d2a475fc45ebb755658e0b44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73d28c9c42557cfa3a1ba7392a625b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77fcc3d8578d7c370945a0909be1c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc1fa7e97b46dc7200a5e86d885fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c8ae46d2776313ef056545523d21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08c66d183749ab2b7909a0df1947f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada3174a493d3bbe2d5f2eb1cd4c019489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bcc651234f1091e73a5ef5d396514490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3749e98bed29d720a0f10c38c35021d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e1e7da14495791a8f6fe93f3e383492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e1213c51d8c4fe3d740fbabedebb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81f497bccfcab18d7116773b99825494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a006db2728510edc7743b3f03c81d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd739a312732cdbab634d0e212265d18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5695efa85619bc616bacad57540e02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd8aafcbf2ce90c084eb74ae8674b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329edd5fdb248188f3165fd9fabc16a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c46fe0976634029a4ac2bb9c56e50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e3e5b78288b549ac5f3027e9e099501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb211d0f23014ba8fb6001e4053aa80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac1ad5368854de3451159b94f5a39f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f473f685228a540e94bbbd204e6acac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4858f059555573ab6052108c95ed7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8313385d2d45ebee1cd7e3948031b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c24ea751083e305482f9db68dc771507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f5a4130b756a70e9330398f3b46b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053c62c765df1b5c3974487d0e45c51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284be9eaa667a4c8af2e1eb99fc9a95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4df3644b0923da65557378532a5b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa88c5be4b4ce90064132da13f0911512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6034c0f7025f7b19ce528de3afb18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251c2ab136e43149ce656d24f717d37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ac963da6ce53a84e1fbc5ac6ad4eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46da74e266250d3358fe8fb08b11634516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86425fbda1a18e593c464ce025654012517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd2e8546ab6bbd756e7df0315f7718518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f22ca739e9b2cf9754b4aaf1eccad5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aecafc0661c318de3efbdd8674aea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e418cccaf7df603c525b6160c094e95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b86a991242f8fc27e47722a611fb0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100569395f3db4a4072797808bdd772523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880212ea64f1f0cb103a7b6ae919817524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619eb159dd3d8c85d100320f52589d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34869f36c35e86eb940e4959be72038526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffe96aaa2203931037220fc3bf0bcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa57352eae7677f090788b6d0daf10e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7807eb9cc00acc716c22347f23148c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b41fded17fc9c8d9144853fb18d3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b2e1248b68ace5a1e9c228cd9fc24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3817aeb2026891be0cd10ac66752c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36341a99667456ca8097775b1ec27e4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5652cb5bfdef374942ba6d139dc8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a2444cb901230bfaf1fefc21ff3ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874a6e70f1154d4352d3c6039d0e06a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e74611994eb53e808256a027c584fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1311b50895ed8af552302181bbc98e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6add7b34aed47cadb8e100290b1aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a717bf6b3c952ae0e418bb01b232540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde9038d2b23f83bfa6c29cf72afeb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adcfc4ef41fa8955f8d25eb2a45c0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695615266cc8a3191fd61672b755ddfb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da7cd5922fd5ca44ff6ae74e0f719544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640200d8b52dd6a78faad3a067f173545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e339306bbfbd8d727ca6c155f3074ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c83971d24154b9ab3d6c4ddc78df9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f42d567cdb04b58f24bbdb280c4fc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e7d6f853708360fa85e1ac3a6ddde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73999d676d961e2cfe4903fe5fc1a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696c46b826446237b174cca4e0f0cbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2648bb4439439e8653e9ffa0ad3671552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf5b131e7022fcb1b175f0828626f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75ea5f0a73096dd4a14eac2c44bad5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ea5f0bffe4c9415a6ba85736e7398555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287476b86a1b756650e80ef02f64b95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13666bc39a00026208318ea84f3cf216557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd142c3112247b81fcc110a2c56dbac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aa493bad279e90852db0efe6cfe08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ea13aaa09b2f4115dd6263b873619560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874a9d31eb32e54b0950359798e45ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26097bd34a3f8587345050bcbfa4357b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecbfb3593d9867923dbed0748eef83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c751e078f7215581651f406ac0811f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4ad5feb01a00e7229867ba140b10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f6ae53361b1143a4a0bc916751783566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4827a56558b0fc6423be21bc04f1782567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8a266eb55e5595f48c59e779ef7e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9874de99ec695876673432897d2533569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64961d47862e94731008af99f1114f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2fdf7921ff1f0413ca7e3c496e581571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26fb01b93dc5e5d43878cc4a4dd519572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0a8815b43d22dc5dff4a117cbe878573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896f8b1bf49577a985e7946e01826a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d69a5a228028b80253ca10a110a14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d00ca01c8c81d8d6c35e2ed7e6579b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a37d6405cf7333f2d96cd658cc6ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02b26a36b5540ca2c48a06cd25a8aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aba4b73c8cd7c94bd67df74746c5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d59ebb3961db50d85e058852b8580580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a7fe5d53a49223f24ba74bb6cf24f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e7676a4467814ee920d3899f67efe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc4d971b73d5d045e42f752843c543583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75004f5a87845b0d016e0df5f7512a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac8272bd35005a71b756a7c2b51b1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3291771a0c80a1b6a3eb5a4a686aba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b211b37a9ea6c9e11bf4409925b3bdd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eec15bb3fa31f748a7ffb8d1f460b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a113de167f48bfaa14587ef3f83b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf5afc7cc2a5dd466634eee2c29468590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2a7cca9c1955de432a8281b7cce23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118b764426bd1906e4a5b72021bb724592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478b67a51df3e6911a666e541a47b3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ec3be9b0dc4637a136d5eba9eb3c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2392cd02465de365b89a650054339595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945086e8b0d4d1bf7b9fd7f7d7845d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aabdb9b136725430674a2a14ecc61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a70ad666d75256351ac298da87621598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b4f54b034055a2c046b244110585b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348e92f6ea7236c2ec094719a613dbd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbabdff87c2ffa49b430f8c86116e16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa67853543a13278678afa49d3fb56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45236a0bae423c00a26417710345410603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb355554ca6288a3d4d39941e5d53d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d831ba1567d57e317084ac2959f361605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e6ab9ee1629b0633910289a857ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37442cf9ed5f26b280c7cc52b0d0e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4c5a478cb1b80d6e978d525241468608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb60617c1d41eece6c6407f4a0e5b0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb8b511b7f0f2b62726326c5a37a10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887286c6354cd9c6569cccbe1e379df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a5f74a732ef6acc440d937fada93f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05500be91ff08d3e1f0f237a5d11385f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c864bfd472722e643abdab3e93946a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfac8991abe006429b3694a8d8c1441615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac237a071defd700b009a930619e23b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ba20414ac9f36cde24d4212600a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceffe7933fdb01224bd538803828d59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6467f29b5d57c0a3ee892b8bf96b8d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a5fbb441a80fb66174b7803831b9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c80bd17249686bb775d8e1793fa47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961be2b5f3dd701b5677a07321689d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb322acb7edb28357b48093345de241623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dfe137e66f9d83c9cc998cd2bdc93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e19f41f5ad12aea49292e70d084aac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc32ce2a4ab7b6e8dd6370670f5082626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a7f80741ffb2e3202e74343c90b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239b7380cffda71e2b3452bafd094e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa249c6dc2e724256898e028a113e842629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04309d1eb13600a67b82026073947b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8e5ee3ace956f2b690e88c70f762e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725fc88a98965d628cfc8829d02d8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a12f62d64c7ff22e316e658db6c2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd248cb0aca52f79a9934fa5abfe43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de9e82bba241eb3b58f005fe1cb54a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809a170c924323f5603ccd27a4170e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ed9031679c0fddcc80a025555da1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c3a1c7e7b35bc520948e01127752638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d638c34370ab1426ffae5f5c1c50997639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559dcb2b6877216c3c4cc53297bb268640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b305ca824b0e6976f8f9e5233a84b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574bb5e868d3e0ea3990e2787ba2c63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b09099e89a5215e0aef8b53e671a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ef193353b69f5cf9467de02f3103644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32228f0fdf6da17a9822ad3afa50ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb48eb4f3fa70369a58e1c5e550bb05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc441e139b3e9579d5837ce671c2248647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f02ffc02503e0611c883369064539b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b03f2ae1231b0a1d2f8f407d8bc78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575cfc963236c235f989e121252889b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94faec3f39678300c0ef7aa2a006f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235f277ab58604769b66b36446ae515652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bf4bee66ac6ab64720ff8531db85d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134fda92b6888906f5a26132374d5b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c95cb4843316ab45bfd23001f66c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b21e455b52aac3186b29e821fa7e95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be5039ed777557cd20c1f767c40347657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597df5359649fd0df4d93f68269a886d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e98b58c8be6d1850ce452047bea83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b266c248c317d963a762005e1aa250f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734b80064ce157ed87c8980376e300661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733aad2c7d0e49982a9e6af2dc377ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45717f349739ac9b200f72c05c4dc336663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac3d32d38dfd6b65c5fda9c9ca483664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4461fa39a0f8d7ceadf58fe7afb59d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace968dd97abba91e4e144685636e2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a7aead1baa0e102fc06265e8c929e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f134806497a7467e5fce674727b401668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981607e7e7b34e8b3c11e54c087faa6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f264702a4fc6fb251029c7790067a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bf6fe75bcf590aa8f84e12823a13c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb58da413df5b6c9bce4a2257ece4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce3df01359bbfa2a839bc4a4deb17b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2623503a8706c763be9ff5ca337931674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1dc1d0ce63305447fac01962be50d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f17749b240c2e86970955829a220f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d974ee3fbba9cd816dc3d7f87a74cfd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30888afe870890fc9ddbbf345c46b94e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde941febbe09ba3231c53daf92861a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2696cfbc85a2d5a34e12b2e29bf8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a657aef0be4d8a5a380f68b61544a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c883d3b75d48d5894a9a821b4f863682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd0bd7e2992b4c5539417ffcf5f5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab19f247b792b7bbf715f326ec6bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da3ba3dae56b7a0813abb48005e35e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59119648a4373039f43aa037546019cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a051856d85483bcf9f1074e6cfaea42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dd093182209ab36be7b5863ff0670688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba71e241a1a5cf2a2ca087041dd9d5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f01bf52b52c1855d248edd72f8418690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa280cf0035415e3d1c4b0b51b2d469691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b3a793101df030a4c7e046efc71de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d495a7ece3bbfdf5005cff055ea95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e76915ea7a677dce18a5f3f01bd76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ab080e5f5195b279494f62f92ac55695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b9a89cf2a5823e4c1ded8c505a7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545262571d660b1464ccecb88425d42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c2fa98d002b9bfabe7aaa0113ac3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12534c5adc53fa7a149b5ca42ef4c742699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8298967f6d292248ca8cc98d3ea7851700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5bae3bf8c3bdf159e6d8918f0dab2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab21e2276289b798a840eaf7aba4edf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810c709c744cc308bcf3323b75f2aa3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd375d02be0349e44a36466da05426704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c990435a80ae9dc2247adb92cacd148705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0928fd9cf135107392057b2d85ea9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69e3c0bffece4213214b918397102d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff357723a9ba4b145279abcd12bc2f23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a80c640c830a5ac9688e5f1266bf8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6012d899a231afd3555d3455fd40c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb007a42e91358f5a2b7cc6c243b70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32281e26b75bb3481e7b44657d8c921b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12627a3cae73fe0b26626f35d20b31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298c1f03120818c7ea034149933fae0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f83a9617de0ae4bf47584999c0e8dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd173ba7e68f57bb825c25c4f86e38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3061828c43e77a82cdbb499040f91fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a88f6c7d5b43d0ff4f693fde53a4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846df8615d156f6a9a8224bc4431a9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c297fa115c791637580fb1b403cc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af563a8bd2c0a05ae2125a652862b8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eb069e222767bd3ec582573008806722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f949860ea1bc472550604f24ae4d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e836afb66580202eacf9d57c4ae7cb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39dbd5b1126ca92ab38e9c10b25124725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b74384fe7d45ab6c749e18fd9e056726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb545efa777f8fe893229f70fb56ec15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b29b1221a654782e05e857ef706e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676b5636ccc40dc94899d07e3db8863729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97a2dd0a206879d2052abeece15b82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c56f5f1ab6f9ca17bfae50f8d2b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc0f95d3a53e1669160db1777a921e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809fca9a61dc665a378f7f97b5542f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f800db84bd0fd7e94aad30a6fba26d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3438ebeb7a70c1e31fd731e7f65ecb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e302fe43c0794ff307191ab5111b116736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b00e4c264ede5edd2d48dd4b4c99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0ce21bfbb1b4385957c9c46e665c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d754efe0b7a11778d88132e3dff61e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3a32831a69addb095078ab7007117740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbf8960345c46ad157acb5b57f5bed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc48521146641aecadeea0f2964a9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349216c8b016bf36229899aa42b261f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdebeee7be0c4a02cbecc57d16ddf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db144c4b3ac32aee603fe4492d24e359745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675c9e0abd35c872efd00c1e54ef14e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f87ed732fb14d5b6831ac38e0a3ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283710753c332f56265c30c3c2d80c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247b7fd66a8d8437f26a7dde38331cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cae83e39f8f56953215ec9b8ad281750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b2b97061e3e311180cd7e5cf06fa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e908734c5506f621c52355e64b97ea6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d372116d0fafef953f3cb337eb1647f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93e61b0d2ebb286ce9e00ef16ff0a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a2d99cb5c851df6bca1112cd21557755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c32b03eda3109c2094ed78b9a2aa8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72605e9ae55c2c441242ba307d23c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18826623585ea15a8511be0b69a81fd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e631ecd87b9154dbbef5d32dda1a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612a78c050a45b66248137e7a8205ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2d30229eb07d6b0ae48d15fda17e9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0225477603d67da5ec756f7a32b80762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7580284845d223534fdbbf1e3cddf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68c6a5443f3a244b64734f3f1d841a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362258ed57870c9b8cd6452868e05cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383647be182c5d8f75232ef80615f97766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a31d2b2bd7f687ef38e45a9c1cef9e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>