--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b00c632e1c74d7d39bcdd686f3d0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cb17dcc314b380b79c7b3519e3f7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360b2472a3992f3b48bde9ad14f1343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe19bddd36019c77bf9055ba0dda504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139431380447707cbd28faad5b9a5f9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d1127aebb5d16626b587cb696c1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109251f5063c7bd7a6d1c0a519497ce67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cebd3a3ad2fba4b08d7a1efc29bc9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede8887fc553765e0b7b364616755b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d6e6a44a97932d679df0a5494ad2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb2b05ea451d57ccfb5d6ac48679e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f2f19732f82f7360a22d958a8aff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860204c3a8ccd9340f9229cf1415beb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774a155c33df3bd983f1be12ec9fc9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b823d7430d600ef0bd1a3c212022f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e53d9c7e77bdf194dfe050b9f23c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcffc9437ad35c30234441beda017617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ccd87e93b3d093796c7ff86003d8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03952558f44eb86d3cbabfadadca0a5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5748c2eca88f9bc4ea40d2f6777b9f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bd01ac4d0d61b418ab43d0a6dc3f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b8b52bd497f0a9b99a08ca87c67c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ed7d476ea2dce8b73c4899cdf21fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb69c9c6e969cdee2eeb641ee633af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d73a5c26de5c3cca3a7e8df582136c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b04b3b2a86e83c13d2482a37b3bcc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34368c868faa62d914d7b9d66e7a8e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762adb4d51d7b06310bae6b6dd35c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ed46a000f91c3d3184427021ca6db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd6db52cc95c0dbe9cecda4d6ec1df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912935e86f60a6563bffa26bc39c438e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26891049160566b3c5fa99d98a91a2fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31a286dda1ef2056978178bacf35a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091df50745605004215923a1d70451234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1efe2d71e6251e37f3af375bc56eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da93ec4dc690cc07b2e19f72bdbea9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dad00eda4fddf04f6b3cf752a495237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c02f61e2bbc57fa8cd0437afa5d2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787060ce9d4b7b3e0adda0123d2351d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3274a0096cc86936e5947b5dae0330340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85906de41498ade9b08f9f6ea505b89041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd4847b330f913218612c933dc284042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7ccd02341c897458a5d0ed2f6167443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f359b952794951ef100a11deb016044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b352829bac61b49ea6f67f7a6117545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d69f4d69d146952eaa448fefcb6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69de83fb3d5f457b57c97b24ab01ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293efdf1e23e3cec027909d8819c4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4fbc287e9ac98def52a7f26f94adf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112e5892c9c1670ebffce11ed84f47a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833b7a0abbdeb95a74c4d62aa8e4d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d2f11337fede8478fbbdfb93744a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd7a1ce5d8b5b252fd134c543d4dd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab7f7c9db4ef0e38e11569055c3be354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28653f07c3d0a15442ffddc5b8c10d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388a3545513923f30f43400c2ad060156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9ccba86956dcf8fd7c357c125334d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dce0b8aa189723695a2bb5cdc144458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bbf9645945be748db190f9f9b7afe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cd01e5023c745d53839be9db63adc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f87e4753c8bd4fc5956808940a22c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88cfa06a23c7d92646df5f749b66d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c8a6fb417083ea48c53397487cbbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce6e1acdf775799d3a22e0113773ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82113d6d47ee1c0e204dea693ffe38d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee43cc31cb3901d5a6a581ce26ea7c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96913b688fe5db67c44c5d9c0f2a566c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024706761d0b4397c7dbb0678e59f6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1a520775c2e02c615bf06cfb0adb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d784378be3f3264f9f24483958662e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088422edf3cc02c53dff9f7169511d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c6497dca869b0265bc95e7aa2ba5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26551602c7ea9c6943377df74309557c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4389380568c32f85ec3de4235630974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09498858087f4500ea379a5b35af0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8b3d4cac1d1e71d64a98da9495e3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e4463c73123a0b0719746f0bfbc5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204fe1529793321ea65f191edc48fe778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532076e5f4b514c153f24981f304639f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c2a27ba6da68004627f6aad69a82480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82592dbe02bffe27f4a416f1f892dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16343a6bc2c4a34f85e2c56fb6771782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed23a60f6378b87a347d6bf8ee6b8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58407db2c7af8db726c4cb1921040d2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d298697ce14e629d21fe30d8ef6f82885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf1db917772a660355a19925e8a9ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f8989ee219613369126dbda745c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f1b9f2f66eeb5817b7c594e41dd7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9356f0929d27499f7abbd13f7e147e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc97c9d05eea8d2536468c69e2a7b9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa93c39cf216fc4e58317d5b2126d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589112a97ed4f7540f865d9c98029f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0f6331653292cee477c94957b723193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef281758bd85dc3d4d73764f2c753fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2263e85fdc332102ce51d98441146c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f145e645be26109b7390e40fc420a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9030307165e93cdeb45a60eacac551497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61202e8a897c9082907c701ba4b663d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc593ab3da27d645b2d4b56ff8d2414699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cd5d030a0c0d23f9d2d4c195b0acf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66908f9100de7312d283e6291af19a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d756d1a7053ac64733eb7e084dcae9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47594ae91e5a8baee672122fda60cc6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbc12f2e1064bad17d0458ce82830a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed33f9a90413c05fc0ba87f283b8503105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b595d71a18353ab3e764b9104373f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d147471fef77b0e80ffc338e15ccd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eecf3039397dccaa448f24a6d056b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b5acb02641aa718ca76a3897d4de9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c60972a3dab2aba8e16a618e2da6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646622e7d6784a051d1400cfd4cbfc68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cef613c39e3924aa0630b59f2b85fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e10e8d586d8ed333b1711d794e68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55726965777f18e1dd0f8031ad6dfeb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09087e2df4d7817522ce2cb1fcbd1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1adace747b434b6f0e083efa2f0e2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe9a3f58f067c659f3cba41e5d9097117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1dc878457f739592c73c947919fe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b95c3de755e996bcc52afb9381c43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f9ef5a48284acb030b03a268d27a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f55e048023f74ba161177c7365246121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2617b56fbcc2d0494b2eee231d1a42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035d5eef7d9330bc93adc19f40faf92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff79a290cf7f4e7384297f27cd69d1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bce09ce258e4bcc026de0d7a1b656125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501925b93b4e13203baff6c153403ba8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17224538be6293c8bc7df47b6d1d2bb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa724fc7cd45bce85d6a1240d3863128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb84a8a585628022622d610dfbfa01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a147522537ac0052efd9713fcaf9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ca9b31a35b2f89eb91f270bd2d01d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20002730b4cc9de51c3c94e243e4572c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90fe490b9eeb6ecda2d1f0af84e657133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa163375b9525e54968579260d50aca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eae1f19dca7751b10d47a302a69dab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cba702f0bdf412ac9d75afce76868136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dc203c19f96d0846a2c3dbc690b43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79248cf883ce6f28ed7b4bb0dc5ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904e3638b5cc96bb0ae7113e6149286139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad5e59721ae27ac7ff338ca784ea8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32a95b38b9eb152f57acdb2365d357141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c245f648a163dbf2f487233a66632a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa80cfec07ee29763780fc9ce7c6a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92123365cb697f8dc1189675e32dfe9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbc8fe6e05002b61c09ade9e8d414f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed584c7842f3c40867489e494d14ddc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b04db15f868c49fdfe95d4fbee193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791db351b38a6e63d0f2c4a3566600d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff4a965d5f3de6d4cb99a4e5053977149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce42c3bddfdc5b761423a2ba6e76949150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc73b2c8b87df0e67bd5c8970eec0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d3477f11db852f21e675c436534b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca8da3ac690599db9be74fb1c876f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f0587a22bfa24a70a74955784093154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a22f42035e893c20a43d2237e7ec7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fefa9dd489f4e198d5e5e464ce0b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17508ed8d8b24348a088613de6d1ff23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36900466c1980d882009f36ee52750158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34a9a10d70ea352807b5fbcbd000ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f26b1b5e615223ac539d9b65ec4f50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03667cce0a16323da7c6275abea86a7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b4b53b2a7340603dba487c87998a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2532a80bbc0d8b8dcd1fba9a57cc31f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc38b0ccc8ac2ef89b321ee2c8e4bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0173d966e41fa56eb19e522db4528165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba68b792113a66c9d43369f8f1391c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08869c5796602c974c68f927970fc246167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3bb5bcf7a487a6fd5d7074e244594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08b5773043ac98454d68ab84f8297b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251f11503329f266eb07197b6d764ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1747d1e0102a323323761662b92f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c20f88fcdace33a4833cb1ec90aab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557499e3d0ae96a3e352b3d28362a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35de9bac5e087ec54e36bf34780e81d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6234817fb251091a184d80fbce09e40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f400da13ebe740410b0ff65dbc064176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630cb653fb989097867fa510775f6a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661579b2de51450bcd8030ba460adc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9327fee2058ae12e82b7222e4500e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e7f867fe911e54b9d211c8ecc1029180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90509574597a38c59d4bdcc0fea761181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb62bc497bc7e8568c2fd9829ca5599182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2caacab8256e4715d297eb8d3a0d94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd0e63b785fd22299007bad7c9dba9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b325cc22a158a64eb4673f33cfa0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af231d7e524d64bc1462c10827bf8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc034f17376d40de32e684299db4a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d45b8b10514fb07e04fd6ef5308560188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28959cafe8eb6f17f68b698acaeac814189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4f295ac196a77703ec99eb2891606190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93f753f5be233169e9ff85053b3f41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d44166bc7651fdebf8b8b055efede7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f16d87974a3e12e08e8bcf7938feea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f0dd8ce3c49efd65c78a30ef42fa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739d3e0d9e0d188f66a982ca4a67804195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b85357f1ba987e0c16dab665e8b8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9b6aed1d4479794a4609d5ebe5ed1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8a12bbd07af2a8f14e1367868aed3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a361d7a96a176c3ca452acc661720199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd754dcaaccf5a31f01ce2d6ca8ffa1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a0884cf5e3846245837a05b551a5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4251b563a7c7a05eef48b9543da55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f8e25de9aa53fc0012de4def25325203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e97125fff21fb98e087d99612bd05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe0843d90d2932aa5329c0c1703e35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48149f69954df2f192c009f518a085206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f70c534adf8d316d16a917de29a2dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ee27e1e933728ae177e58085bc5b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e7d24835e2be98d9607b152b698bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec290e341541949e09b2153a278854b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5017a9d79e7cc9493e7db60b6cbd16e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5640187608238a46a52979fe4d1b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e51b4531cf38e6ef86eb1f89d3d6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4967c427049dc19d7444954038ca2c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154bdfa7470dc264fdd1c3e0b30892d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af77591889ee6750c5ef046366c4df2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4349a5d5268227fe8240a87a0b049217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddac65695b6ba6649788171c2ca6dbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66e7823ec29ce04bb58e65c4ca597b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bde8be7a4d6c17a19afd598b1fcf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b668ff6935f4806a0a5485cbb2fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5742a475a69da6be92d7bc4496a1896222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cb8db51a5a0bdd3d102aea1166e74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05236899aa3c1bfa0798ad452a40e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f532c4c46e0f8fbd6c90dc820d92f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45eea72e29200df0520f8060941673226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8653de450355f5086cc68eddfa6f806227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92731643bfb56d554e66480d57111d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9920e64f16e2f39ed639ef5f9bcc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc1a4c547457cc28e150e8db7ed3bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e878ec47046d148d41fe26515231b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c878bef792cb5528d074ca42e2b44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8763422e4ac2fffcff58161fb73d6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2698a68d380482258aa0cbbddc09e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12404900e0a13305bc5bb1738cc901235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ef8119c9324eb093b82e2515b77c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a3891e262de3473588e7d2fc25bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897a940e4a8d700d3622e27e9e00459238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67829aba72c78c235e5eec83212975239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baa432440e6a844d352b24a48fe227240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2170e7f86e2d37c3ab8a211915c63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3739b2e84d33511c46da77d8109d00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71800dcb4fdbd9baecc1a3f10579325243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd0b5ec24791177f507c490240975244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa66b503700889578ded274004ec4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa519c34d10c4c216f154de68fe5348246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb185797bfaafccba59eefcc8210199247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15290cafca2a0be3cfdba2e2b6bb4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e3fd806ef0847ef48069651821b2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91ade33b7dfde5d978be96e4789e61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692df43eabf37e86bbc7aec7a773b1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439781d1834d7e13141fda87fecd509252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706433e7cba87e6494cb83f8c7a4907253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64417f5bd70834978fb4a717e4dc25cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe10f028f18b6c48e61e6e4b86759255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e9a6c31c3ab4202002c9f02539def256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8ab3492f9f0c13665a3ce98066d43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ead60b0ef1c3c4768dacd9ec1859f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad85269f8cb02c614ddcec4ca64ef2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d84eae6730660831e7eefb5816e94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec994e24180338052b74f61965fd040f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2837c9e05c16264357ef62efbeaf7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dd4c15f169c3707166fec23b8ffcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c468dfc4db3045336e602fc8b94cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69045a48d19c8979d2b0340a51778f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3306f3e6006b4ac8e4bdffc557d61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84da713fd89d5b8cbb61f4d9b33d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78b54ed584a28d9d2b2e3635ec5852268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676137f2c4ea43842aeb7d892f0f7b70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f1da9e17eb1136401828376c56b0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480468b72b76ed1ddcea5fb6c81c1b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db249a27956d4582cfb2a94659b98f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753edbc3dd686ea11482cc1bd444d7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae592c172c68be4c8826ccfa83a6a2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ab8fa13a56966af3586f72081a4ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691680c36baf989a1bb5f1463c7d7de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1912764d46a76def65f5e715c3c869277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2db58e7df8e9b4853a2bc63dcd4ef8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bf7633d0d4515ff4659e4ade3f521279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda61e0d1893239c1c62efeca7138e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178e3c9a98e5489cf168461afa2a161281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e5184b24f79a9c4dd922f210426bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff6ef65d313df62ad2a2158d29f437283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a0652d6379feaa9db05bdd9586e31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6f88e181f8d63e71fdf227f2bd237285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0535cfacca0c0e35b0bafa0cc35f20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c5f152097e8ade4a91cfdea9c0d98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9969a93632273b3bcfa3f0f1499c13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93960414114cea45ddfaa0e03a296ec1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ba76b6f809a5690b616fd5389f08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024357ef0e52f54456ca666a99200f70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d8a6074c287ceb83bb8b1639de5ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346b26875f465ad493064e447e08379293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec98a43e9a85f22222b540ac17ea4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4d6eb495cdaaa1ecac7bb2e5f99d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3f7ebf95c40fc4d3c5b4a176afb59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598eb5d9a03bb716dd375d250b4a1c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaa2e0e7541bc1071539a2c501d963298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4cb4be6e4b2d5d06318d8482cf169299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835b253bcf6054ff82d7b4aca8baf5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56151b11176bc7e772233f3f9a02472a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a2f082d64881b9ed72480970b8a98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11fac95edc004bdee5fa6f213e2853303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae7731f2f8b9ff0708e8d061e62cf4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224948e237e253adf5694ea0f573a70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb06ac39dbd047321ce5e0330b6c401306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e881f9b11f6b974f9eef7112429e622307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4652dfdbd8f8f3caf42684f72cfd0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf07fe104c6cd5d714ab2593f157b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8dc708da2ee6a44fd989d5e0871f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ac6b627e4a80a8908363169dce14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b1a50224613d39a71afa02f109315312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883016678a63774ad2e04c646a719a4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b23c00e0e3db400c0944a1cf780773314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587a3a5b5dca8a533e0e5011649cb11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c81ae1e95054b24b758eea8df78288316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c10d64368fe72a34d5e939712e8ecf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3612f8d57deaec99dd53246dcd7cf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54ad6fcf6c84f2d55b5e21808f7b9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49e6fbc872313a3dbf6bf276ab4e89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6162c94843ec6d196cc70fbf5399c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab12fbdbc4ba688dde57f02dbabe16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353feef40425d8c43f5d0cf3bcdd7071323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347723ea06c9ca2b4e68b8e5679bed8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167de4b6e94a5b5bd70d550e885a3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bccd42d7f334652b01ba2f57da4df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b825528badf55853e452b25cebea5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1e78ce678178849e296c4af079ac5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa24d05404ca6953fda45f3f473f699329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2405c8118df6460137c06d2da4b289330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548095b8fd33ce746ee89e956b9302d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0ff00b29ee63d60b7bd377ed37fe1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30662433d0389090c3eb96938ff21b5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465df9897aa084fbb27980b68a3fc9d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17034e0c24afbe591394eb4a0104a1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3348ea016026491a4196c4e95c88cbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8478c4d8e473380e957017d6cca0f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd41f35551b950919f64b6ec113471338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babbc3604514e98c2ec7b3dda53cbc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f347a07ef8311fa99716bf17e0ac31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c397624ac910888696bdc4c009c05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc9c9296b60ea84f9538f5761873ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87226b96766526797c7a4272fd4f53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bce3667b6085edce6d7e3c03a3af8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff9d386c9caa6398ad09e20fe6e27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d7b4914dae538bc6baaba81f0cfe6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e472c3c2e9d25e8df33f984c82ab04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d892135b7ebb140c48c3e226a15ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28ddd272f8d691270028ab17209fa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1f12e887b762ec0c792e18f93735350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501e28551197d9e7db41cb01f4304d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecace40a2424d76a31b0189493d3ec6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238891ffd3096ca80467ee90735cc4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167455b7f887014e892495cd7682c795354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74a3f6024278fe8b66865c3830d62c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406e87ca6b21147a2164cf2e5b6c9a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674b17d57cc4414ec7c0b3d5b5f1b94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848526f758ee0fb0805770f7fb67bca0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8121ee9518cac01b16dd2bfc80b47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b644b16c3748f07919c101a50502b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d7b6ec9f91a6e7d0301140af9c7ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc712be6a07b5573f9bcc45931ba6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316628f128d4461b094fea8af0faea4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fc43231986ac2a7c84e5f7ebe8b2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a805bff05a4afe6a4368608c7b062365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d22c0f93626d1468bcf9d2abd0c69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27204e2e960cfdc3d0ef6b99356a76b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4605c92d2d613a458449752a0fab4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16154899c81e60d9e1c1b891cb3cf843369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfbd6f88948c8f20597ddb78293dcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2c0332a1886c6392b13efbbc3e947371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c6099d2392170e745c6b8b0633a00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d5a13686f2a6900caf4f067a0de7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bcb6ea6bc8d7178e092f61d828b01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37072334dcd0a45e5d8ff66ec6b78f52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783336d53722caf9af4554bb7015225376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b27dad358a01462d1e0226653842377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe603dbec9d935ff2deeae100f3356378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6925f3b96464126fe0f5ac1006a086379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71918fe4b9f492baa28c2b6a9c01cef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7815dd0c5e7f21ec4b81c4bbc670383381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87510cce9e62f7e441bcea884b3a06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70799b699c59e75566c18c47fcd2f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf40b997b5e89123118bd78c1eda3a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85339318b614e5346863e118c5b6f8d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61614e1155ace86b76bb36afaa0983386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6e6ab639e2e47ee59bab2d3040b6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4e32fc67a6b05a21774845dca88ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87e5fb2e778d1e4e805096fb681ecb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02944a85a03e1211ffff43075214f23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffced5d66603211fb55d0d2ff6ee7b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd880b989eb06af083c4990c8c0a5ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885009dcf2c24e461c697df9f92da7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7411e4f6808890e830be191ad8a5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a0e79498b6f8dd3ecc9477b45edbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b686a9fb825197902a07bfe8cddf3d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644688ed7522510166eb417f62e2b14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4e25c1e3fc15fa3ad3987138da706398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784afb521c97d02e4c555038d4544eca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2313204ee4755937d3996a35b4d0738400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62f163163989608f1f63383523512401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b4a95eedd16b11b6d2f6fc189a8f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd8a8a7054ddb4df5a77fb3f4828d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033ff8c5022ca04cab3fdb409b89368404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec89d5fac3fb7c4b7941163b32264a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4de5f38c452b120b1de651e02d8a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d48770e2b77aa500abafd4a384886407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db3a02bf5798dc3b17ba37b8c86e85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd970f8ff69df9f342b021ae654c60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa488670b3a14b967ee62d9e8bdfa29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce77f633b420b293bdd89da5281def411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c166113f7fbc527c6c3e02281cd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea433beb8cc19d10592b54a5f4c8d8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b727e79ee244216446fe9ae2de1a6aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f2812cd70b678d6d05f32e030509f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7b3dc2f484d51ee9d16a5e4d888d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5075d92df20bfd573779fd77f9c69ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e6ca8d6d7568b6afad936b6a6393418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baed007f30e95ddf5a8e60d2b38e640419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced02183a9db847c78dae36dda545324420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063412bb5f617bd2bdac37297c48c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cc4157dc1233f45cee9834055543422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe138cc25668b016c75333cfe9ec4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213e302920d7d723cbfb41abfa9024424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cbe6db7353bff26d71debc14fc3b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481594ddb730a5b8e0d1bdf072056f53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97acb6ceaf5a5aeaccf96f695284fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99b10fe8d68e768daec402f626265428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f09425ab7c3ca5b8f49c3cf6628f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9476a20ed682d68c73f2922b2e690430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5019bcdd001ac5231e81bdcff3273c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10956c26143203f0e4e1a8fefcd982be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251de97a8cf0429b09edca63f2ce07d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3888245ea465e50035bc9922e16b1e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05147b71def482aa2f2216b63c4a0af1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26828aa26da5e56a49e6be08481b002e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167211f443848a763806ceaa650eb31d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883fd94dfe64bc0e82b5b6e724cc3aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af2cc31a5810893732d7d53459766b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee5eb940e8f55cd0bc5377c01b0577440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b159d9f2f758654a1d99445de77e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0468eca5f1dc030bbb359d71dc3b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a96308f8273882f1f114f03c577a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e059840cdbdb14de228863992c54b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1a81e71c3230d21bd8d2fb224c9b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d8af54177868c7a356becf6d5649a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd1b4bd462680b1641f02bd6f19ed2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7e410a4a98a6aa09840c1f889d03a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0e4409259b69afce559c97e9d3961449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c0667a114d26144c3c557ce642010450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba064ade51643c891b1c8300892dcdca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e3cd2bc8d0fa5f6004dc052cd9d66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8dc88ff42defea3c17022745d496453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070e2cb5d1590ce7838f4d67be7ff71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4748543fc443e9870c5ab460479fdbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77227ebed6d9e5b1364b017f16c84aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07937f8b903fa5f07f6875984003aed9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc8f80996e6591ec1545db9957e55b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c4bf1aceb3ef1a915d1e881574a96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3349a632b7b59f9ddb777f1408a80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa5e69839e02c8f8fa0ef4641a1697461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767b3e864a8716d04af9bd94495890d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932528563f0021d5733dafe63fe42d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d98ab634428b560a7298fbb3d622464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece05b68328e8ae46216ab78885257465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a7aa7c7ba3358b258ddced605cfbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4a717e3ecbddf8c8911e4f7bb669b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f677f4aec464809db9f2977653492fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea8c48668c10d031a77a489f9e806469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44e4bb04114df6c1317dc53934549d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48220cbeffd20a6600490b6185e194d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafcaa4e40b3c59952635e09d595c1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf19b44afd8a053e014a9f778cd37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd30dbb7bb47ed5530e31ada778dbfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25cf9c5ee1d2e14b7b3cb6007269da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb0f1aa0b89738ae52db31b26cdfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a35c816af1f2b180c9849cd03217477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c91bac0efa414f75677cc0e48d0b68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdea796b04a83f2c855d50a06954b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b7cc0725273c0f2240c925328495f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bd5d336c3dccf9716888b189c3950481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f5b88a20a5e04b23b97c5089fb73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abc6bcac264e577393e4c557c9d54e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef42b7870ca3b9c13f52c9b26483f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a842e1438adfc37ea57f5e5dd67b806485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb1655538df6af3de634c4f051333486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4aa3f157ffcf16128a93b04546ba6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f172ea57057ca7403c6ed0fd1a5e6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de384598073ef59093899f30e3e86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944765b7ac75e2c82c1cc77420d4bf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa14ace8f0cd7cad91bc0b400606ea1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4856b5305e8775a4b6c6077a0b7a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdb5a9dff0404897d42177b39d219d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c73afbbd2cb981e7979486bc87ddc4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314063918d69e0eb87b96291a448a4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439abf38ede3104f417f711912ca93d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9e97befaea111c021c6f6298cc415497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093360e665413787b478c64110a1cbb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a02d37d4d657d6b96e598f9ab83f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c5f5738caeadfd79f802e030c1d03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc25c547bab38e2ceb6a02be698226b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4872782e3d024289387fd94a97810502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf192eabf02f9ba12d2a6974adf383503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dade505196e70c414aeb59c9829190504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf44e99e41bb15baed9857d3cd1e4bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7a5f4d5ee060205d5476e0e0e36c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73e0df84c0871f0358881ee5f8f01f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749d23a637dd16d9e0e4da755829652508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e10169b38378d90a6984a0b3fe1ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366baf5a21e000221064fee01f74696b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a13506753aba11c8a1dd44e4b5fb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e24741d424be6bc3a399f8ec0827512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c976ebc86d90ba4081eb32421318d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d16f317bd5d36b552556340cab40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fe01653beb70ce07e655b320a3d39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc110a90b48a5eff3e6a07876c0305a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a10057b143fd0af3e86a4a41ea67e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f9ba5ff0783590218494c2dbbc61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afcf928f01941ac97e87ba3d315922519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8a0553e62aed84b2a473148cc170d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9857034c9e1eb1d33a310bf94670f73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfbd276c2ee769af8cb985a04aa416522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c8f3e3b1f8ea19faab3550288dfe3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642026992fb1bea2b04a583dd1ce3c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25982ff8eb1601c41165d86e4415e4f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85321217e6b212c9f3cb28983f94740526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b501429fcbde9dfdc63da3a38c7bd76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2783c710d3c7390589f84a4e3215c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9c3fbc7ac59531c516c6aafd189f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daab776a34f2d723e62e1322391c47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c53eea26f19e3000c038309f0a456b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc596e9918abd57f7363d1e3f7918532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07649cf810475b29b77ed1eeae1eae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f19c2b9e7236edd0b523ad81161158534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823706fe9b752b142445494bf77f1ce6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea567674dc26336886ac324bb2d3959536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889d12d97bca539f1a56f9c6c139f7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a695b5f09508c0c216bf52540fd0ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac061f5e820e96dd7ee71b8f8432b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b4e7e3a955150d7b47aee64e729ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a21785e8838ca7010005da3b6b8aa9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3461cee96d54f16354779dcae0029542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240152b38578ab96cd4e7188b3515ba2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5bc6426915f67be78184180e481ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076f60d6a47e4e49f2728e421085823545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a47bf929a7221f401bcb92eb009d66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a36eff7f40f840883760080d7a57d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72de56aa6eaf760e8ab481ee5712d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc88f3d11dd989963179206b4c896c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2a83f1964402852053b0a018d0260550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c788e5831dcdc4f88292ff5e91d68e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861a52e24f5962ed5fb04424d849498552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ddda7d2e2f0926ecbf606ca867b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c658c9eaab93e8a5fd1248e093df6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30971e8a65c644f91deb8a497264a676555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa831a01057e20c3a527c547b8049c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf992fb28b40c7fea9d85124ed3b18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e120461879461fd9239500c40ec876e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571470377bbabf2bbe119a641bb0a93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e05f20e55a27d5ce9acce99c71e50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9751069884c205b6e407c4992db35b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a96c9fa4260fc2255b4d8682563fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979233eb7dff682879a6ae8d30ef104563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6db7f6245b4a97a40a1a06aa338a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f3c9463017283441ef890409d77c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db9a780e1b1cf0a430b61e78b7d97f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c10c2375420a0ddb2399f03a8b5ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282c279972c1ba97141aaecb93a48e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31915eef2b05c14f4e89b603d67128d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278bef6920265d8f4fa65a27b549ce5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dab07cff59211f60ce20f8fc8040d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ce442b899a814a793729b68fe1239572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8438e321e89f6339c3c2eceb30414573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430943c4ea3d5bf44849a653682c2ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535291f01dd8af5a874eb96fd0cfd5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37238a3871940948adf00cf5f9de3f3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfe7602f5fb3c5f2f2f6088492be29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b2c6d2e13fe5535f6cc55497cab9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ed9e955394c647d16e88659863b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f91c1443704b1b576426e27ffcf14f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a38a2f60c82407ed193f1be703053581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8706d5cc9cf939517da5190294e457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45651d5f47c07a826a1fdc0b21f0759b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc061f3d10819ec1fa2898ebb5536fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb4353dd14555136fdecf0c651ba2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072263314f0a33039f783f9d4b241b82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd27179b88e8f3ed895bbb16e5b7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dd023abf1c8c8b8a84b91cf7c4ccd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5207718dc30516d88d3b94e13d981c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa08df7ea6bd498bf7e5c1d1776374c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75e6fdad8ef8ecd9d0fa5650cdd189591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc65a40c38b42611251bdc4e73b2c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c1fe0be8fc7e64c0becf27997d386593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a134e9debc45406e1bf9e2915d28624594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3440158b9d21da9ad243652ef2fcaf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797bf6a0febe77e84bdb341cc7bb50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197e7b5d32752239a368d942455423a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3a33580d22560f8df5a81990f1f99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d475040f0588265c37873ac7494ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a115483d33e97d787c91c93da1736b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f541f9243ca854530744cef9ced0e24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661831687622a5b888eb6a340d9b257c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b182d054babd668f1cb97996519cd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54e0b8d6d5822d89b9180395ac2c13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba10d76b7126feabd31a7619b392cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5cc727fca31f7b9cedff17adaba0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f245324e3deaf5e598cae0f7284fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331864c51c0c4fefed2c70da620e6702608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe148189ca38a16e64d3118ae4aea1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076eb987900f98b26077b618ea55c4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e84aa4f58325645e545c1bafed96c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7228ca3b57f81f86a94daa15cbd31c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d32b2f5e3decd57b2dc812c4f759bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95e4712dd0d00dae63f4b91d045590614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708f29cfaf0d31d062cb67a285588c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d282f1e7148c76a01d2cbdbfa413c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e51e442bcf49141d6dc837e671c3af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829edaa4672531f699cb335cb9fbf5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510afa27e80f11083797a04584df6ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702a6e85ad7a32cc059ab4231eb80b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de771b75bf0c798bfec382d496b76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0f98f775bba76baf9aaf7ac33e6da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75828a9040e4802689804ac49c610705623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473b51dffe5abcd741ebfd7a2a03bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca4167ee4ad9dfd420b1ee6e98673625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b234c8d4dcb0ad04a0e5ff09174132626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900755de4079cdbde4b28f0a5d7546627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486987ae4be139883dded037fcc881cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dc54af7910fbf4d2bc407762c2cc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f93beeae59b558d727da1566f0d2e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5807abc59b6b9988a60416334aa315f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937a6273301aece2d2cee9374e72c94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49783bd7c3d1fcc09d01c5567fd1f65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0263a0518e1b6bf2a9659e1481a4d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b20c2b9388eaaf7b808d27cc45b71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6256f61af00c9efd3694130a46384f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c51f97878f6b9f0079425365060db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a7a332af352f88c7600ff2ee3cf44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833459ee2b69628a070589cccfedb502639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dbcc899d4897d0ea7339b9b969436640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100569fd86de31bf0b93b9cfd4466fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7f3bb390133e9711a0475b12178de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa44d090f86de2c2032724e5dedc9bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc07b31005eb05d9e81fce90974b5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a1f4ac545ddfc0041ea5161ed9b9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b393d2869bdcbd0e40b1023d6ae15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c164bc713d4aa7b6128b22012752b34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03579d3e5e832e84ce55451e345280648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dd3c2f6be45480a5930edb8b8a224649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f42452be09684d0458cec22e77600650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70641bc32ff9058ba0aa20b467087328651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6d8f21819d7362575239eb5fc065e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d7f08985c24d866ec762942286751653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2bd299fb404266bbc5fe564ae34af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461e2c771129fdf54eec267b270614655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b90fdd328a5db62cb1747d01fda168656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6193879b6a9d0d0d3f23772710ca7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e243b70487885f34664e44d352e6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf8fb6c8dea8bbfc67bc60658fa6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f305f952d4fd847792b0a4cfd130b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405e04537139b90106de6235fea5acf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc030f16aaba1899f97dc0046c3e1a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fa117e7b87f5d303f11cc92f355ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35f632210758f59602132e1b21ccd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafb97497884a913964b5880bab2a5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293d8851c28888cb8f66394add371ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d18b1ff989f4971f2e7312bd671e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fb00f335d75a42ff7d66124d2bc74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ca92d0c194ba4664c3c0fb08b2cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daf5f8e43a92614e479d304f0bc434670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea7be173f412411c6520227eb3e1ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455545d92a2d137b93ffda03e680f11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eff225be9fadd944708253d973faf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb39138f113802a9f38a1b94a11be7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d6bde77bfe8744961b7e76a0ec7c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d682eaebc381049e1302df03737417676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f52e9d30dc74cc79e81f4cc37c2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c106cb3207011fa98423791cd8802e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a36ee834dfcb38db0bcc36e1dd4b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d3faf1b4ea5998c20ef7929293696680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5616efbfa72f161753753f6428bfd8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18762b57952a7813017f11d5c47da9a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e988d8f67a69b8b253a5b8a3a1f73d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e03e68e8b512eacbe6e1e0f2553f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484e25f4d5c08aca2680db53cc0c478685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d3f2e3c887029c721c3c58794fedc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa81cbf794b4275e16d8a6a1e88195687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10edff4b58b6fc00f2935eddfd3dc43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642b11321ceef14fcd633d3f425de35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83501e2fdf02435e62eba0836715d230690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ce36c7c3bce239844bbec4cee791c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c354fbca97308fe9ab5662b26798692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8357e7163a0f872d4d71f40085a5cb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450055bdfdf209c2f12286839d59ad8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834a33e6770dabbe2e66d10ee8f465f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8976727e57f61de439f36afc3c7d43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb16a21593816ec3c72f3dd9e2b9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982507a1d9c284e2be76667475922c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b214c8bbfe42d0c5bb96bec3ed9c08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0184f95f1f79e9f194ed049d9c1c0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883ef616e86bfb23ab01372b98dc94c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3b96bdffdf87bb27fa493c0855362702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53191c612bc3014b46f9fe21739de7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3a6c2943583f94a8b9c0e5b1fae65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0e4e494e32847980e4169d4633e4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dace51319b890ba75eb2fd5eb9835c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62563e32cee7c79eff1426030dd0ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0e4a0494d89ed7b3113f732f8f5b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bd598f6bf5e76de7c1bce41354f8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4b3edd23685d20c4116b3718f9586710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439edfdcf1952911eb7005a38e16fbf7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e705af7b7d37a1f25b3b52cd211dfb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b837d453f643fab33568ac7639719cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8ae9447e553085596059444587ce9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2e0139288c002499208fa519d4a7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ecac16c10740a108de745d64d8182716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4061c41f1f120a93f52d4fa55d22e4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a88c186d5a87ccb5422d3077276634718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb99d02a02061db498a998e4b48ce3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a655c07e32e856df7c3e7c0b94475d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a86aad756a002361e8aa1cde0b2a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4af2dc2485997c229da590638364a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63c3642969959d5b54066aa9310c1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaa685725f588157cadbc8d266d548724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee973838304ac6911969b42bf1cbce58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164917f7bb11d7ccfcea1e19ea2d906726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57052765213c07f4439e886ee9cabcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928bf820cdf0dc6d33a93cdde7c81db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9fed2698e44787a72e03d0b9e7a99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b6ceb125169ed667acae1d97e556c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab115030bc167e470d9871e00f95563731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac16b73e66c55f61e5a6275d0c52793732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce35130ce34987d862a5c13943ea060733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deb9df8e98913044574c429ae4fe9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ad9befbd47ae8a1faca8a4c1bb69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f5f63dbc2426e66e44659d19f2048736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be738f05adca08ad2255fbadeda5aba4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0049baa3dc7129a8d9ca9d7bc4ea05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b7bfa7dc1361cbea64fa90c1518ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453cdbb2ff6f5317ac8f5ee78b695b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc46164bf6da9e79480d38f1c50d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c189f74e751b4a57826e2adc14596742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29e7552213e8f81e3231f289a9572d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16bddc31ff06476e7f07ce70e439f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9681343a1c33df78fb21ffbd718d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10e8128a51aa145b43b1205d4c6d50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e87c109a412a3e690d31acd4e5e620747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c740ab3271cc9e2db7733eda6e29561748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b409784ea3b6d56b1fc2e103f7988ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a5e61b629d146ee320f8d8b9476d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3986439fa85a30bdde5b3a7dfb1fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1414cf0ef603774dcafd57f82126752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc23bb972c6fc78abfcca09359f8f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2f0b597a2034609e1b79d94695a13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dfe52821b6f97f8673e8c3185e72a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec4ac327b30b52648d6f6b225037a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843845fcf9b320fa3b163bc6e6cd8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b678eaed46932c1542985868c318758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1223110ea4cac4d0c2c626984dd1f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164eee33f8e07bfeec178968bec1a86760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e466c319e1d5a73efacbb55f04beb47761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202a16ce6e7c72bedbef8392528ba67762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2124ef46064454ab881d54a489db5c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab5cd9933bd6598f24bf4db2bb872c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7121576edf6ae5473ef84b22ea178a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028c655472a5bf4d60e3471163882b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1743c2d89c9a87efa017d851d9d884767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ff4f2922d9231a5cca5e3bf7b4ce9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81b92e558c0664b597c9c55d6304e4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682345d6207aeae944384795b8b2344770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91265c15b59f7a95cc09102292bbca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0f924e41e527437223692ba1d0a90772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1c7f056fee884d8341326aa91a4cd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc723671aa7056c8af01c19483206f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80ac0ae2f473cb32699822ccd88322775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f7850469b7f323efb62ce85d2549776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec62c8241b5f175b69e1b29ac3784f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3cddc8ced057657d23d1f8432439e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe422f9a957a1845c1c305a035aed44779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218d7dc8e144b3b2eee7aebbf2ec4e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7717f2622342af9a0f03fdc1832ca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673fc4f63fdf419e781f7143a432dc3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9db7692b1cbc23874c587cb8f35f3f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f53af51997571387684d13027d2bf4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2a8a76a04cf39c9c6aca3838add86785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32936d82befe53e1b4eca9aafa4f102786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b6cfc93db53c307208c3564e66eb9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34a65eba04d6c4a1ad95c6b9b6bc56788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846cfd913a63b94ca624e302d6a5a38789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c520216e36dbdf698bd14a07a30a02790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef27846a8a988d217d6c35b2eb92c8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c323770f24247373942f73a31fa6f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414861afd3234d56d71f462acb4776d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e3ed21e0641f602f986daaec4df36794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f2337451dbbc42228141190b8cc71795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6c9ce1ad011e57d29442b82a88831796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d271d1ffe10ad1ba0c8e7947ebb58797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802db3d445e526e6a3358f44c8f9ac5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62044d2939a67b1369fa3bb9cc3c2bb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72366dc5a1f1ac1ec179fcd63068e224800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f8a28a405142a20a8de4561cddd4f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a382077219cde43d230423c1e4440802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fc47641800afff9c0df3b1680c2a4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08d2f52387d8b336afeb1d4e8931e7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca4e4b931978f979e014a6f3315421805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cecffbde32b83fbaa9d4c80310d22f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140f9ad2b8d72db190d43c9fe82e0fa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff0355220381281277957532227660808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d72d40e81afe47b3654ea38b189be809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14a74380fb67ff857faff575bf2b2d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d2fba1d0784a9dac75a6189c08ef0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2414fdb8dfbd4fada63f79d6492ee6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9287498a60833f98c2cf1af613db6c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca977276c950acfb089bc67893f150814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e82b6161cf643c90f9d799f960260815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f67548443bd9afe56ec066c00e7482816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158634dddd25a9d1505a3eaf690b262817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf150dbb1bb4182fab9d4da92513f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f98677416a8d6b16291da0a7bb8e819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826ef84486156a6ef723daf4ceab1631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04833217c758dfe1110c1f3544851d9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d94861e3750a78eda6643a44c6d0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8614f0e7e7c0ab33e3ce5602da30b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568ff4a75dee6f3b815e896009839915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828440794b008a30d4060f196b80b5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678416e1c9b1bdea39fa02de737c47b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68b145397f9ed39a25e22e3b361fa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d791441597d02dd04590825add465e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e51cc7341b9c85b38b62c31dbc89c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74bbb884d24a834dfd9123b267ef4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9374773c362a4def5f93ec0ab2f39012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c67dfa73488c012e1d6d0d049fbd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0112642d6f9242a0d8e4c02233997114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7c32d9b4d7499fcceb45521dd3b7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed98fd4aeecceb2c8b262046b22e3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3a412ad391756d3d8d973c64b6bec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8bc65668cf70070e56b20a9373ab018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2304dd8f338faa30334e35aa25bf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9557069007f48f8073018aca4fc6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e82ef3aa56dd086a00d9cb9f102421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165476187714cc3bba44617de6dc9b4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52868298a26333406c8ceee83123cc2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba8a8f10d3c503e55f83384b08cda524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d47d88120586eaf0da9d4c1b8850ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91774bbe7b646756a1a3d363e15644e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95fd982f3aed96d11dcc3420d9eec227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f83fb5e71e23b28fcb2c69671a3eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9caae68f8739cf940bd6cb3fc174fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61fa43938d4b6bd08b34a520a84f4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbcf50a4c48304b4046cccc3a8b2f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5f5a9afb045531d15d691cd68b3eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aa62ec4f76c958187bb64bea8bd2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6580426846ebe4eaec669d50b80c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90060c9ac175439221b0bf2abb1db9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61810b3bb8b6344b180f7cb7425260d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3cb4bb837341e32e4e8639f330ca537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a843caaf58aa017536117843e91daff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613917d26d665a8aef928a9387dd77739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea992339d2e128175e82f9a2a1b1a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcb8fe25a7f7c28bb637aeb823395541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113eb28776c4c70db01b79656b12edd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873544b35a87904802ee30ef40a462f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868292f11087031b728a73763ba09ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722305a376a7e411d12c54f73f53531845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb880aab5a75dbd5e6f1f68693b3c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28c536572a6cb90fffa0c3d6236ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915a56523246a28e955a564fda0701448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69acd3d372767c7abd89581c57dd9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc083cc952bc6f86d1d802c00fd5c1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f82b9e896a90f132537d05f77e98651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e67452969fa09e406d300db04cbc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e160cfd62724d39a8f82a52e1638fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8424ec2836d2f8b9eb469d95ddd1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792570217d34f559c3b67683bb4d31155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d1a3947d23b26b11bf7b49919f33856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c5ffae1c913b42cd1ecdb240e6b6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b61bacf5d06d92567fdc934ea492e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d3945922f93fe21b8a60514849ec259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14464442f4985684aaef6adce87805d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509fff60a632a8d69fe46fbdbeb231761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbf2cc6d40d83218b3f8cc97fe057a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb09d199b54d791f30bfc427cf19bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2234a4085fdb92ba38982fc98c9bc2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fc8c2aaf917d1fc6bddc97b07eb2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e80a597d41bfa3d2290443c8aeea066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88703b2f8649dd51663785e343b4544d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a037dfb1df365102438abce578d2af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bd9971ea07a90b9ad248f31813f5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19202ab11240bf115f62e130eabdba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76393b5aea649bde9eace26d1c99ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f616531f0b2523d7bf28f832fdc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310017ae175595808901dea5f450f1f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7654e325d41dc868cdde9a8eef970674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b4a370f8c841d68147bee128ddeff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989af3ce0f8b77f861ca5bdbf564b0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38771a875dd9f42c8ded388edda3b70577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad847f2ccc8f4cc6c1f09804720f9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b57bd6125fa3414ca3b8b998d3a1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c571b902a8400f6212cfce48484e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3abde5c3dcb48c1f7dc02b6a57f9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90983504372e0ec546c326c740487c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8ff56a12bcfd63c3e96035c8776ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5744c19793fcb0522a6b03d095f478a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded1ea801cbf4f8348e76579df060285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1659a478584558a86903d0ae384a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e6c9910031246a767a5cde81fbfd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66310b0f63215f7dd0858464515ce84388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4b2586725c70184f5bb3804826dcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fd11a69717c6109ac6e29ae21bd2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff925122a69e372272098f8da2cb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de8d2ca1a4c1aaac4e3241ab16b0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add46dc590e68f95e8fd6fc8094773ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02017ad442a896316f5365dc4dbc2d2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6b9f5f7cdf866909543a784f9ddef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e302282b0b278669895b88fc7d972796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa41be3954c25b9f7b4d750a264670697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc1ee4dbfb622e6b6b042f7efb8a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69084c186d3b635bcdcd327a0ebf27bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35778a6c11976b8be624f24e62154d7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a3da48f814a2c1d49e8adc345377101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab30f51b48510fe4d81a7e341b100e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d20fd27963007f7a1c9e5563c15a74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202642ade105c82f2d95aa8d36ea61c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800da189a38efb8a08060290ce2e42a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f315166a3bcb4a4f990368da552ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4bd5389495e76fd6409aec1be440e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ef4c55518884568dc57826826813f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d2af9d1975ddf2d7643c85517f0c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96823a15c979176f18f05511c1eae7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ecbd02d48550848c8f9cc78281fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2613cd06bec3542f7ae2a72530a04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf26dcdfb77858215bebac4cc9e775113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfef8eb9ef50282ddc9b159075a3bfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569ea8a8603d4dad02b7d024a812f9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf91941fff4cd13f761b2814718d36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061d22b0e8b27cb5f68413ea3c9060e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0503a9bced1765cb482d0adc69338118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc4e10b4f7e1dc3716d53730e0ec20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255269ea81251d25f2b4284ddff4020120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bd5bd61bb54b08cd220b4697c0074121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81e3400b86f36de0ced0d99f673a75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffcdd6b9d5a42e1b955241cf66673b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb954d78d89d45e5799c9bc4d578220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65971a3ad1b6915caf1868db34386bb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da995eb455fb1cf67735b841a560bad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9290c8531009a70f1cc05003566e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf34b590a89829ae8dcd60af79b8e65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a7cc45bb1990d923ca7378d7b28c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fef45c60a3295ea93eae2a62114172130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262be0c29f3d66d087c3aeae952d69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0905fd4a5a6a704aaf9a33409bf7e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a409a263574bfc920a756801a8645133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848c222870291b65923e66abc90356c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa669d568d93cf4abe8d778dc2150ca9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6deb1109ebcd4aaae83299e286f8b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7b635069face26f476b23a92c6d78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ac6c3ed40b17ccbd522f2a4659fd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed2a6f1ae71cf560bedbb2f0c6cdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984892eacbcd01de06324f699604a967140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35581b5e3e6eff2fe4bf54995564d5c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a6ae74698c860a21e0043314114e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2b04205eaf14d1ed670648d221fac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3943f85b18748729ed7b799cc800487144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c831329201be3c19142ceedc92dfd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8818d0023d7cacf138731261624bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e395aa388f8f5a08aee0525c5bcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ad0e26205742d7dfb97892ec1fb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5766d49105207d2803590b1da7e0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335956a590ac1ebae43679bcc1eeeec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25289eff1ac2bffd3a79173f4e85ebfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab3023b3f09c74f3f4e1a86abaa508152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec885fb0134a66fee683114014e517153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1a36b49a13571464447ed32d03f04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca27a48ba3eaf7ed7af19b2ba28c3f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac177cc2bc24961c295eba662ca63c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb389dffdaaf59d866a4199957d3de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14454fb17a0d8de1a9f441967eed025a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bd10f69a60749cc5f26f7fdb5009d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37e06b58107d7cf1e42d423ca1268e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b1277773c142ef516214648003b0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d4209cfe7fe42a34ace8e213f64d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fba45b32a4fbbe882063be6c8f53d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503549b8296872003269cb58bd359df7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923b07eca910f7af77f923410b51dad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e06e6826b1fcf10a7e92a29febc04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00236b7cd5de5add4fb6606b456c65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16883ffc1c7f2a33808d0b2e622f64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575de5d5c2b10e54885554b0ce74dc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9168264047e24d6cb8ab63b477a3d38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bce19939011b1abc58232c5608240171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef67c762e87a221952195e8d8b3ade172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14948af3a13504d8731f16b54e9d068173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19486c8202a08508692bc2f8aeed969d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79971348d5bdbd8bef7189d83dc351d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b658b7b6fa3a1b9603c0f23d1475176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c1af69c68d5829ff0f1053be93407177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca830cfbf507acb3c48c96364de01980178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc4b8e14838de6353b0f1129218b16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d1a8a471e8999f223ca3de198011180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e25cb784c61e2f83605e0c5c7c582181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163671f799fc11992702492d27fbff1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f4aa8daf413bc6b3d0154457ff230183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d349cf42343923049c2e4a74c7c7d7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0e9343c07df0dfb3f602435713924185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d2952053ea32cdada8bed284a3c64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058978ab992adbe7c741f137883942a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4b6f2054d629fc8781b0ba1e21623188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1f926b63eb67b5ee499225fcbeb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210ac5b96168fc1990dc56ff4783ffe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b5ad1bb15a5543f7e34553b38d269191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5447af5535da795f85722c196cd90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f31b693eda3b69fdf9f6425f886b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1837a90fcf683e7e5587442c1a5329b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eed2b3083d1d358da7ed1f1893e82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a6d7fe3bd99dc02fceade49a4e1e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37888f883318620e4c87ef7e0611ae25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae31125d11407371620e2dcecb83cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09453dfc4828c673420cfcd0d3ba98c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475cf52bb8a54aa0ec27cddadf35278200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463662cf50204283108bdad0622c9db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061fb22a4f40d9ff00f5f626f6a9bf7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010d494da0b8bf622bec73fa2ef9a35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74c353b38c7909d75516e8ef2c2ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986d600fe7f9a5ab0e13aec0fa07739205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee97dad339988451e5f78faeca3e3cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51172f72147e7d891ed31d5ba6288c85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04df5b5d5be7d97554dcf9d910b15d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea43b2a0bc938b3e5d04ae89c2ebe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28448d199cb80deff6a3192500088b84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc262e4414ba034aec316abc3afb5ed9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb7c690be879946e9478baad76b3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d1cadb787d81bdf2d14979df43f1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25dae82eb86c4cf1fcc0a062879591214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d3a7b007db1a2f711e40a874b576215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3f1d2199174267a1b6ae2cbc817b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6bee339649c36fa9cf416159c0d74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c362579004774f4b0aee210a8e0387218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c9c7bf8aa35898f2379eb31a68d8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1801480527ad3ac0ec7774bba0471220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b55af762b5ed81b310e79c1acc0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818851384a427b96a520e2409fb6a6eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dfc3096932bc1b39bd2be5a11678c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e117aef6e901dfa77a1565500cb0cd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a781942c7fa2f09bb87bb25333b27cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd45fce8ec3c934f175d6f7bf35dd1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb59c7d53f16458e036a746a611a9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f1eccd2ca209391086dce219bc747228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73a441aab46b23b8bd6883b9c5ee4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7c1fa62ac62a37e34c8d9ac030061230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f49b7a621c4ca257c24d41d092a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314aa45368da28b2a4b1099ebceaa90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03862530a348d9f717659ae0a4fb4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10bae07469bbc1d73bef6f89c6a59e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed186bbf2efc6f1782a14a2c571b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a331669f3212cba6269daa3c4c82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04896c28f0cbd97b5493037b6d0baa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0b400145aa9caea1844e37ea610e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac646fd2ef92f1c42d28bf2577919c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e94a2076a66a7fe6ecd3d55872afd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8c881d0562fe761e185ddbec1aff6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5594c8f2e79cba9d9911d8218007b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb29637d3a3a1bf60b53f08b6e47f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326aad7ab602bec07e3b200bff7ca0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d189f40e24ab9cf7b65ce0a7f25017245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f1fe62cfd1b56617b06ffaa1d2d65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e51231ae0a7bd0143fcac3f3fae95e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d798a3c7a649f3855cb18020b90e20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9faee531400a7b69049587f058d4d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6edcd5d680722ff66ea6d43c1248250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c63d142154d624781b26407ab6867e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70575095e1ab4e367ca40f50b9bc6f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4770659fc4838ef5ac7c1cd6b2f4954253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095644212b6714d7d80c2b6994213665254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3830098cbea54703c55ae0f1e932c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10be018c9b0107edd0513467bcd309a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0dd8b73572a2b086959f6c385c629257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660bf8682e5b89ebe5b24a70e168ba4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fbbbe8f41d65fde8dae6a854771e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4083fa20d021e499e3ae43cd7ec2dad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5a6cd4eac33ebfc26aec9b218b3f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2b56e0744a3766e3389f149bda0c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72d914a1de332dd50caff6b3410045263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ead31ef83897e0fe342fb119ced0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c61cbd9967e96a761d07a9b21d584265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc45ea780977884d90b5069a6eaa10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c8954bb2a19b1bc7eab3a0d0898f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278502d06c528875e6be2a3273ebdb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769c353e5a2d587f5fb7a8048e9b537269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf97df2fe0e25764293ef78db70230270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf74b60fb5e6617d87ef0685f2db13f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2489fe2c7b5d91a62e244969a56062272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca745de36eca1cf01b57b320e28bb01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809923d36dd071895d8ff4c8c33f03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31205b5fa5851fde03da72818502786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd559a2f4566c5f72e7783f4e1ab2eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8cbb67561f04c57f1a14901d66249277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0546203471baf3e8873189cedf09f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e763e04f6721cb9a326554889c381f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b032e88a61a5d2aedff12e7138394280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f05c021801f44b788a9e4468fdec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c330d6579cea3c047605146e089e29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b70f4c99cffd638ae187e5ddb3109283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f35be94aa8fc3049ca7f24b07f9bbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecacec2da3d377291af340725599fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768abc9f16fa92dcd9b215e26cd349b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a33ad4750213c353b153a62defbdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babebab65cfe21c4ea94917b557d27ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b77d87f5ddbfb0f4864d9fb8c1da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d729763ffc8579145372026e5291290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33772cf5a328f6149ebf927dd5401d5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4f40cce214aa1f37c3c7c8e6d8d3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b2435bfeedd858c732bebd9deff45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62698c7a431f015bcbbeac9e5f6f1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d17396f6b000bf24e2d78e1436538295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c966ff6f0ef316545d9312101202d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f37f376618c2b36a3a2e2912b7757297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508bdd95768d817bb6a4c1bddd6e23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7f1ebc88b8bd42b4b641e2fefea5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a4aa3a99915567e55cf1ca490706e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28555fbffdecfa57aef0a145dce0e396301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb4fb4b9d891c1a258622b37e67bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab78f6417926656155c3893ed4f15e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70227f08361db5c4d6c4c33984b255c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839b9fca9279774acaa5b7cc18324a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea98861269ce62285404633cf686d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7b21b7a11a9659baa48c71b2a6c63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526f625f9b074173857e685f48ed803308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22b051cbdaa5041fd3bdcdc0775c49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d25899b420b4ba2fd080d1f44f1d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe34593bab407cd79092985cc063856311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ac6a2cfc4f5205713150ccd49924312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9808dd2532f6d16f0f57b66306847a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54b063cf538d84b389bf9738afd447314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6200a08ec8dd307be69b023555f3ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20550dc958afd1aed3c3aeb97f23636a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd93614d116eb82451fc98dd5b55a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681fbadc6f146e50fce8b8ef23ce752318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043832b2f4151fb017ec512f28645169319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8bda01a375a39ce6a88566873095320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0661a45deb70ad67001ae50208e843321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c4fc4cdff5ffc76be3ec1e8bab3fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c3cb379d19a337e30076e04aea813323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbe055c7db0a91b4873523d5ef30b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdc27ef96482b9526fbe6fe9c93733325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082fbe95cb96033209ec2d49f2531ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf3671ba24daa137cf90028da7708327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a96a2fd0c4251c8f5a1e64a3555a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754af835977df1902b5221fde9612c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881668954dba7241d66a8a1688e93980330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e0ae9c2207a6174fb50b2f372cc32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb755b10960bd5f75f042fe6e991b9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cd2786447a6807fdf043ffb81768c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a989d3a05ddd4eaa753c787bd0d8e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c984f0200113b64bd31bbb5c2d0fd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9dfbf21497ae2b47b77283b17a9d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d1591e79cc079eee6723da7f9e07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93a43eacf472518919ebff58e5b55a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930274b97191e122fad0307a1609d71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c9f661522e814b904b21a40ec9a5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a770fa57d1f5c3f57e04ecad36e4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c5fcb94b72bb6ae84a32bb1d58d13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025b11a3f27e5d29e4b33580a3237a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dd3362905b68a9535bdfa271b6152344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f95f1aab799bec9e4b04b59c95412345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdcd913fb707404e5f3d2d597177ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab99d6589fbf5a859416e7374abba1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7c64ba4dd74c26b050b153ee987ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42fa52dcd274436dd0b2c797191f65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a0d52352ad8a361b89187b140133e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0e66bd64f1b9219bcdb52a627ad2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cd0bef0c82f9abada64a011af4e50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c263e20e8c2b19c1fae5fc6fc7c81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f086b1502e485b02e2be54079c9b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc098c07a278a403a9c77b767ffa4c13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299a342848f0525048c6a79948ff1d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8d10f1edc481323160f135ebf85f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2df63c5f1a615156a21480551ad938358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d2aa0216d1f24be2f5760a6a9a695359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b2e380d125c067b9622d13121ab03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507923bb14a1b8788eb96fa6a031eecb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c6f24256200c808d286acd7605992362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69677eed2453454dc3db5cb0e681e87c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba01d0e250ba4128b9b23196fb1fd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eedcc07a397b2985a5be56c9bfadd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ace2bf1f991f5cd0005322ab7649d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab746237fcde001be25c7ec1a064dd10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28d8d8e0b0a7be19dc39503b99aa6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53288a8b2b9855e7450b1aa32079a1cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dfbd209ab80cea471dd00f5b467c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c88f13ead0ffa511882bbaecf0ec3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29484188f057a8e534e0067bdaba34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2693c2978529a43b82b5e17c7b7cef3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d729274eca72fbb17dd550f7b585f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4226ceb5ec69ddd4937af78e0aa57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37847b1732d7ad44cae354b2cd3e78b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f778b78f1cd9dee66a08e8d7b3586377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afca2dc04a64146ea8497ee2dfd3781378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752d36dbb2e0c1f721c977196c2cb05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472ed1ec30c0c2f834c03cc98ac6859380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7ce0097fa92ab5fe71ecfffb13f67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bc9a33410d53789bf02efc741ed79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce79f41a3d4296df8e113a9e2d85112383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f33481ac41efbfbfab47454a1dfb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f575cc517d189c1a50910399b5caff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f8bc558defabb1a3efe1ae1c645de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac29ae4b5ca5136efa739168e7e666387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e2083561128050c8e705d0c3d762a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501777fe8a6b4fda9ff971509c36d72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abb00e2d2f71407533a1c243b2da87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ffecb5182f7e645a282b94a7628a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88214e20aae952e93f17166cd42fd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb84f5b992c34c0ee0cd955219848b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a30d9355fbac2a272a3c3b2e273360394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1f87149ba0f2395ec3b0b59942c24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c262b9311eaf19f1ae3b9e39790dd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559937e240ef76571b86f202b4db436d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173f46859934470ec0d60820311db5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282550eae497aeeca56d6cf2acf24e06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c795bdda53311033794e965016dbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1079302b1faceade3bb7b3e6c388e9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c91b2bb9dbedb530e8c17e3d840db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775aabece1ccbbf1b6321deb0161345403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece85d5bab2422fb039026c110c9c61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163d66c72b69a6b5d8f1eb4831fcdf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5b6119a617d4f9caac9531bff5f4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a6e6bcdb6f0910ee826a52d2fed87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8ac992a2fa503f1bc3e9e492b24f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a56c8ecdf859a2539f60ab5605cc9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323f13bc0e55f787440f7bbb29683fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c01cb46e061261543e6acf9a81d8ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a0bd5e857fcf2349cc613c23e6c14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99c0c98df48bc37ad41d795e3d7197413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cae9858e3ba513d5548074395beb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b19eab0910f86fbaebe29f732e545b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ade7b9dad1bee05d32d36df232d03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8c784c523908534faab97d349a9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145bfb9fb72997087b07415da5d9810418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d87358f2e2ead5151f2ac213a806cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759331744a681a2f1f0bb6277fe81ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0551fba96a50287dbdfc452a409e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d50714026cc64d78db0ac570ac187422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cdc6d09831119b3ea880bb3bfd967423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f846c79f367acf807c9365abd4a08cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04079f9194289315f7c0e3a991265e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcad9b219ef2d9e0656882ada907acc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4387a3b5ff426e1ccca242d40d94d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48636f8893d5ea55dbcab5924ede110e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e6b35d2832f90fc8493595757a74c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15474bca1c071ed021cddc15e4f244f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822ff9fb36ba1b7c6db076d30a532e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d684ee57043aed9ee6c88d5441bc608432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d801628b1fd1953860e7bdfdef1108433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c343a87541129838c43911dcc57851b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87404e269c87105967f0e63484703842435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb7af0d95c169e01be025bde599b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8196a798794a2e72e5a7f0ffa5a69ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c085ff88eabbf40b2d48badc1af984438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e3c0c57fdd67e6f9309025843a63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98edac91685181578da94df120896fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e33d9434866bc73543d4e09b1a3f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec29a53a7e7dbba7c8358c03d68ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40f3aa0bc7a650b1a0afdda745c973443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc39eedd988084cb38191d7e648850b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057e886575b4b009731207285942f5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561db10b63294b107ea2ed9281f0330446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9542b32d129edb4cbb6889fd555c4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658acb6d52a571dd363f5e84ada31443448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc991443fb022a0b549eb167584c803c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107bde61b3eb313787054951de571b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8546c2d0c375cb15ac95f1a31bd571451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be85010eaefee8592631bfa3aa3155452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a4283763cb9c59457289cd596ad3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193712baddbe1b569af38f8e961a98d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794814804a5d2e35e51c6c4ca2aea78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eb468336c490c036f07a6b439f7b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45673ff65c6f9da39bd5120762d36e18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519729b40cf39b01794e8701edaecfe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1887bd9167c77354740b3f33841ac48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a015ea9896203f9dcde9689ee2d9afb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96507d678e0ef5f7512a9797bdec3b57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135926e5506cb4dc58afa735e55ba53e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4efe00d7a0a0df93d130773be6c78f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7323e8a4bcb7ec296d1099561c00b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef93a5783bc050d4465d089f6cad6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80706789381cde7f9804f5148ac20820466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719117957e1d34c9b62d28137733ced467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc661845ffdf65711ef83f2da51c0d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ab199dfa8020ab407b6edd63f9a92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60a964d5355c1b0f525cb4d64f2650470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415112101bc93070a5a10a2cdd061d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc9325976168c507a12b806e9ce777472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea5935ae97118bec510fbb43acaa04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fb718c17c7c5c60613e5184f783fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7322403d0b79683cf5da67aaa8f2a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4b01c06aad84ead58d2b31ab779b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e023574de121e189a6a6d16a092bb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045347e98b5e60a8e1efbceb373a159478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe857ffc6d2647b98c7c5d7eb1694479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b807c5b37e44e6d78ad0ff6713c713480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7bab33174997bb39288121527749e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e16c64f873435437b2987bf4c36c20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdd0a92505cb87fd243fb0511cb207483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc24fe12b7dd394554963b6f5d7fcb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d2c474548ac8846a71883b5b77d51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a92397c57ad49355d8fe33851f7f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d108a4ea1d8211a78e3c851a520d2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d4954bcf7b30a2fb30f8838a3ef8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c83ee37f89c99b34364a21264a7123489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53bffeb67d2a822595e7fc0ec00537490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de4e81ede5181ffb10149a8d076965491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e7f83c6ec4fea0ea21cea21bba93f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e5c788f1812466a1aa3f6bd5c3004493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c5c42feab8178d9754f2607496c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6060f22f77a72e898fc0a64d19523db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fabed3b8b55cbfa06c7f3918b69e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b0069f5e747830a84bdbbd093008497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b33caded91628331a0e8016180d17a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc358bd988fc6581d506bb20d516e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb1f5b0e7ee582fb662f86f5af7b11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025a1f214c7ccc23466fa84e9ac7c19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb467bb91de4f6a579750f66555fc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e233981451e4a874ac3fbd8295727503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c20c60accd7d13ef58afea6f3cd1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8f2edf06679eeee039c516db7b821505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6108f143a780d197e682ae190c34465506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a2671f7a90aefd684b46a134d07a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a086ad8991f9caf61eccdf008d1efca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a179613a2a98721d68bf7b31da9658509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e901437c5e45127765bb374ad34cc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfece6addd6440ae12504a1e272c7962511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac69defdfa0792776d42ef88b3a95e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb13a11584dc1e8c38e3c1d9d51d0d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4daaa19ba09762df47257cfbfa45e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c1ef4de364c3fdcacb71fcac5bbd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd54a347fc5b3876eae14f5aa3890516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3c7f6949a97b2be5ab1d98be32ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf01ed05eb00fb77aacf08540506db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b5f787773691cf14f345c02a95faa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7100f8304562608ac5fa6b1501bc6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872342f5999178ee73ac14764603fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d150f1f18f6bda0cfc886776dd00360522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9101ab50b7cf74addd5d863a573154523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faef5f422725a596a4b95feb5f0eb51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df5270db7b056006efea5381f89d59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db045a735e20e2ed8111322861c2624b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b816303510202479d3033c4ae7b3148527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030aa395698a163a0eaae8c37b7cbc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283de76aa02e9d0da7c696971073b250529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f839092d50a3bd037f4282274c9338530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17707d0b49d8e596a1810437d32d8783531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118fdf47ced377333592a847adfd3cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2c4d574608f11ee954d227e7ae317533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a05a8ad928484fbb522d3ff832f29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d9e231b07a4762c80112d1f0076a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14299032cdde11fa9eae855cd6a1cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4087404274db435a4b04a2fb2b315b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d288436223a1362b041ca76dd383fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102cb90d6234010e7b7e0c4a0826d14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661118ba05fea8103838f2e950318e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806648251ed280e41f30d3c4e16e3e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87914c8acec0b2fd939c44b18d26c00d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029d57e2e65988c51bd777bf2232244543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ebd0df4f38ec743f0368b37a75da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1619573be6355d7b81c7444a6de6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59de35c872aef4969f3b86a4500a32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ac96b0316a2b5dee0b7bb255c9bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2bbdff389f3a95ed10b88480df9d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0917db7b9c7051ec7d96715ed91241549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055f7d09acb3cfdfcd69be44331afaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129a15ce444eec6306fcf15d381972551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f13620ef755fbd5b8b87984735918552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c5a7fcd8a35dc72124419181274f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217890071a7cd91ee845687e41494cff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a44f83a299a64aa32f544a348d4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb82db59a11b37e22910bf5a1a43843556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cce01fd87806a9b683764bcd9597e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a7ab2b8f7aba1e841fc5621c83897558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143296f9806a1e7ef83de4b0d245b4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7c8453955b4dbc2463247ca44aae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae6730e76094924d77177ba0fd4767561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd375d99e80351d00cfff9c8f423f062562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764f887e88f35fa6cf3bdbc16d1bb5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73183bd2ad2b15f8644b0216135e2ee0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6203df9d75c81a6d8a5e587a98b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3c33106ca8ad1187a4da52cb6ddb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f8d50642387113ab79d8bfcf4aea2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714abb13dcdb6851de0da9a05385181c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7ad8b56f6d4c808ffeeb2eb0ecdfb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd46770b99b01d13d7d4141d832d19c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbd56a0f3ca2630593e9baf5655210571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f60f3c15d526e57bccb795e6870e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271365dd2647e26a6b8aa3ace2bdb34d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878d3e6fe10c1904a196f0d4c4b811e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95ee54a99a4c90241f1d34a53c12f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56567748d3766200cfff45c741e6f47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f722e42df48e90646353eb438432bee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697670910b4fc058332278962976e7d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6ced96b08ac449ce0bb2baea03797579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f771b09e841b1a0625f19a1094e94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6f63f0cfcb6547d18ba9161e0128e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712a1164d5c7863aa477512c7fece00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed69c765b482696a8468b3c786b751583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f5c7126bd89bffc2474cc4071b332584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3f8e673983a372a4efbae76d54fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31444fbee9acf1652078371ad33ca5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695864a35057afde7e01ff7cce8ed89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54925655f72013ead7ccb9941a361556588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a082a8cfb630dc5e6c3712f30480e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c59b6c64aaa1acc340100a7d98614590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e474ae770882d5b7c5432d09bd7002591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9252bb106e5134683dd0376bd67e741592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553047161f3d201289bfe7d0d9a57c63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a258e4610fc8f0951865843ac3f9f4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b63f86985b8c66170d1a87058e1f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20081fdd59c32bb61da0ee07a8000596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f5523b2691f306ca287bb602fd54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c503f3efb3bd38263ce4a65d787c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a088764695078e6f63ca4576f60f97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777301d6ce87864fb570133fba1c03e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2cac716537e1f1e0da2f54eb19e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bff41a8271ec9dbde2e78d48fe2185602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb0d62dcbd7cd411b860c3505e790f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eff6adf09d44d7f44d86393decb825604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b815a5458ee92564e68d058411bc32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfff03b752376439065c74e27fcba1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75a697e21e68d569463f6f9d8df1f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0876cd20d3cc4f1e03c6e59cf02e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c9256238179a79a41d3dba15da6b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d705f24a6e9b4b3f3176d9ee08bb718610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2b5f030808ace2a417c95a834e947611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e24e138f1dfdffc805470b89694d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586803ef693e1d59c70b40d153ffdca1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6927536815585166d4e05f5cddee787614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9d7704f555b116798a1a36a95c789615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3bba3101075cbd2e02f36643b3480616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602ebd07cac5467697c1f3dba63bba7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36527dd18af0031aa9d3fa5392293bdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70202c423f3a6ce103c6b7cdeea44ce6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad5270594874ebefdb68951daeb7fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f333fdac41b57a4a33865361bbc80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620e3a0483665ae4995752923b53bad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314f74cb4940cac0513edd787d5b6c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78cb171245ddbc724cef44c0c995c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496143d5a81320db9421a4b5004a0df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba2971bc440d1edaae90370d8f7332626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53ff9d66fe56e39246da975bf48056627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4108346b0b131d77d66670d5c1688d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbddaec0a2383e5b97a15b00f473aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d41107e5262a8182a0813c393afac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fa1829c5c970fea4f53e67c814280631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bdde2864c34f006587fdb4da501e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f049183da799ea15325ae028a15861c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400465a225d6bab7b95bd372ff8bd3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b8b51610947434fd4d623467299d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1115a26d6d256e3a8bc23b10128beb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708108b2eb906214313423723f10531a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783154b0db9d8e070ed50d26efa9800638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f91a3cbd0fe90522a850f48e8f27d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f314076cb67e01db2ebc60cdc0f0885640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f8b6474c13e6ba6a89ef5fe4a56c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1df2949e70cc2ddd187b0601ffe256642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea8825238e233ae1f68303f86670cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a2508ba1dd6016b1fcc2e06021f1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79318679c80037843002efdc3b550b1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6f83a79d2bf713924e3601d7c2285646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28a96201b1e9f54b035e21ae8c7387647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65870629f8f0d150b2265419677bc6ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c049d0d2f782786fa48c4eb1aa7c78e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218a1783b6910162ab98bfb74335a84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8580cc3dc04101b86640ce8ce21a42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefc910a8f079287d0a2409ad48055e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54451808b47cc2507825c1285081a05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7a062b921be2926e9c0bca55979d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755922f2cd55a1e0da16b7c40ac313ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089b4e8e3f2099a8f99c5a8def773cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7185a07f302ffc3ddfa9b15683fda86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723314e22c553a655769431979092253658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851df52dfedb5bd5797b09c59db884db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be4073f0b834a0723cbaa182af79b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783011cf6f2cb11071632f0043440d63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098f8f0ede640861cac040377bb3af3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033165532de96c8de392ed69a09132a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d495df40f4861746388f526eaff15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cf69faa547296efb5828ba08130c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae75704418e751105c2dbaec4f56b04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61f9e43864d7a637e357c95eccd370667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96ce113476fb68dae9222ff2b0fe4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f58811bac5694062c293dfdb64fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20394bd887ca28451391f747a64660ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4bbe98d1e35dfadae690d9de704e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bed6157d2c1c9903d328880bfb9a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e3e702972c3dfc9cea1bd212f2b0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48f49612e5698e8c90af371ab30a6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f057f35b91c7c34243b8b6aa506b75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab616d715f008f8593fc430df45d77d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec767f91ff1419c7b0de82a693bb7f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7603b084758edaae9d01fb7ac6b35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9291915dd85644792f133db76e74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f8bd9933a1c779633512fad6fcc7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac12984c4a20184b8b1cf02e59b3d18681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24159d1a2ac53dd1391a5b4fef767188682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3730286f6eaf6e01db5d1effa92fa47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4461b2a4fe0f72d4fab437c82c982fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed7196460e328599bbad892bc7e5f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532936a125c31f54c698157de4b688e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b5c0b4d2149b9985150b78d1cb715687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042aa5a8c6e325deb8058675b4ffe7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68307929eb8abdf252788b92d2fd5690689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234484d75dc28e6b668b911225990ada690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f29804a3518eeab7aa772896db1f4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb48a7212f084e1feaea09416d9fcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af896a713a8036f27678394423959fc8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79101804295ffd00ce605b3c3dad7977694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87015a4626a5a5ba1f9db4b64cc305f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8203e91e88fe01eb38e7e18a22379696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5f1387554b53f0d63331708e6a85c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbf5265a76be24a4b3993229ac67ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527380be90e7669f4a013fb8f34fca97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c09680526370bc180844242b17739f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8dfaa7b31ee4dff9ca96373f06d86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646a9049992dc54152bf4fb83e64802702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08c4a2132f39230c96fabc4786c6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26af96a0347ca570a309b09652b9789704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f82b834618dc58f1a3d7ea384d7857705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c383512e39ddbec7205f12b05a09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daa8832acfdb2dad9d2087a549724c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd65ac5591022a7f8849c747dd23d4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7927c28f775ad7f043b74b35ee55c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad50a1830b7290b17341a1e6be7713710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29292e54a2cebf16de535e6e63cd7c10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e48a0fcd257a06c12c7ecb8d569253712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f68ccf8122919ae8c2b0b4eb789bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946beac06aecb42ca76efa27daf2119a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff61ca86c2a7a994c52fe08750df828715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c6985aa47a557a699115cabb27c91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c05dd464188b658cf9b24502769919717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d94ad1fdab3ffa6bbc01473c9d1db8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b5b66e89de4d6d9b6bd60c24ba8ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6e3979b9669048b51a974ca9cfa11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d5755f59d6ffca8d2c21f3d83fc2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dd5946bc813c5fb69e5b51a5e2b1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf7e9b7f8efc51b7fa17c21544f577723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48492ca797a530c8ead771ee7522f478724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e327d6b06fbb077918f8a97777169a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07567ec643d0a22c998e1e4637b99714726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863d276dc38af890e2bd167972fad9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870628f53940a9fd995363c1d373624728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76f300db5d9a577a5b45fbbccdb268729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72676fb40b40585ddf903a629ea6c38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d97036fcba9c1659e2235869a7dafe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35c569c962336116e1b4df9bba0702732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84756314c9d9c604b8acd7177f89c02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eab27a82446cb8bd60590852db340734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bb551614be404c4de132f3d894a4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c77250de93a64a087888f9e48d7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9313745bd540914f856201088647737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff667628a0b4d616afa89ef4ddc556738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f28d2c55029ba0d90f0231ac24ce3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89142a530b9aca6ba02e4f05b52e0890740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ce44281f2227984127b35dea49ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8bd00592dbdd377e4d500c7a8513f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e35f735a406f33089a798d7ac77959743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c42ce701f7a2cd846d85733dd498e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fea87b42f573ecbc30afc51eeabea2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77790eca0427b7448da327b3a65b49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4af3f9791e9d4754f716d61720d27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb21b18634e9a45541de9e5f7f1669748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb850074fbede09f746d40782250067749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce45ef4d147c9a5c3f43e68587cdb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d106b58a445084356f083828a55062b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf40e49ba27d217c2be23413bf754752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262180c58f3433e78fd1bfeb10a39b47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9b0b082ac2b047579397f1b71cc08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d868006781d5beb26da173a16cec0c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca79cddaa25ec82c364b741d25e33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fb138846f6f598c6abd3a5b99f62b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449afa1d71ff42361e07ad9eca93a3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10ff7c65358bf99667257dcd54ec27759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a3694f434ba889712b837d35e2eba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8623044d779ab9f76bac988f59cca48761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67067eb89894f2da75353e16ae55c0d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e23d0b18586e2dec2071116b13385f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fb85d037376d332944ff9e06e34d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46482b8575c99b4d248c7461429070765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514aad139704bac32bb03ab78dc71d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756356bcd264de8880e3e6c55c83d53767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>