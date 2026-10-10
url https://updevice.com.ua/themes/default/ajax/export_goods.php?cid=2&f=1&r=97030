--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe45fd144dd0e25150c98b35667c781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357bf2951d60b4f46fffc8a780bab822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8520f5e687f25a5253051ec477cce63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29142933c21e1340605f69601756e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fc6cc8569657844e7cea77d8df22c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ec32632751e52b612c41278c61d7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a37f7a48e058d524f86fd224a47e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c5285bed98ab3373a8017f29aad3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d6d05b5bdd554a62fed405d250109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49292a969b60bde05d71d55ee13597dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbba1d104495c0a1a57d96ee116eb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab5dd20ee2a24bf69ce991621015d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897a72b0edca37b535020cefa39784313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9f5ab3b4ad8d19824e11afa8c847414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb275e4f7a15424c7ec21dde58148d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc634072c451c3ae8bea8c718d564e0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacacb2f699598551c16c14bf5594b1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140349d39a5f1a8a228f9e52bbc3536f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84745754940ebb1e4f2384929f9364f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56a5d93cae0f531683532a6dd053120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd0bcfde2f8360373c31585df4dd4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff503886fe3b76c628572fb5afb8d5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd66463a53405f56d58ade1eb1c795a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa04cebde90e3d199ff1f0d72a42224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126c5acbb662495469cd376a41bdb5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bd18767246ef6fe191d37d33cf52f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57801314346915015690d322875e3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a7304e8cee7c043b789b6e4fd488728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafd4ad4f91addac972cd2e7d578b9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1a36d9439f2882ab7bb4a5f1823b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c482870f4eac0ad971ae1bbab577c4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeb7f08ad6d7d0b98ca9e66cfd300f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a9ca65a80fe6aca1c517e8add4f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cad89732163a2d5557ad96a7b0c7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e9020a41c1cc8f640afcd741318135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b1ff65695731ebd02b6a1cfad4c0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137bb196657a6ca79da8d9aa7332ec537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830ed9915925dce127de100971d2ce338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bbe0de2451010d61431ddce0afe1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eec6e0e312ab53515b4a8210c280240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61b9ae39231852c2a5a245b4be94ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f868768f3b87ae54de368ac2b126542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8a9e120e604f4f175bb158edf5e9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858ac6b2908710a6e403a802efe05b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf56b3a6bcbdfd662ce73099df4fcee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c0b945ef6a2b38b54df62cdf83bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977de2ddb8f27651a7649f9933b961f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a69f9ebe0e96ae4108e34919f659db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45db22903a21297455faf06d906ad449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a2f3054aa6bd991ca0a4067609ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef4663e2af28821e34e1919b2961351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b44e47aa95a7b01e2f8d1f63d967052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcfb0672e92e3686a4c66482985a8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf3a31a8aa8ce0c318ca4c013aa54254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f317933c5a7d08894bb8a2c818611655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e16df744fc12773f90ff57427a6b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da427e70201f146f232ba31eaad8b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10945218eb24d3b5403f805c0316d5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ed57348f4ebb2b19695710a809ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3ce62b176c11cde29afea0012b7f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f623979cd263bea379fe2bfa56cdc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472e4a0cec303d772d56026ae2722a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495634d127751a8964580ea0db807d5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2937b352b643d96bfd00634bf897364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15404f9f748ee2b49e98d4032f8868c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c89d36e4dd9f787b812f437b39344766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917baf57e4b2067158f414405e20082167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712954ee23b1dca9d2e9e4fa621de8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1322335e12a7f21bd9cea2f68e934a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6c47da6b0bb350881092e31b07fc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e16a7cc2116572df9e75ff920ac5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25346f98a6991e51312fbe8392ead58672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77681a0d72cb13740bcc6a45b605f90e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64eff20688502111e52d4ef65150a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e900d6275c2089f28465496712d33b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2593e3d4be2cd45f35836d3c7292bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8944f49f45b692cdfb0cf3ef83a8fd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1e1fd85c1872f749aca0f652d724978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ca6d830a08bd95a91d6123c78686c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879de71bf9579de667fbc0ef0b0e6c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d71fb36416302054871244927d28281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c61dd139ffd762614409bc781b6fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57735da340b3199dd548b7846809c6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e39901d25afff50ec72feb1f660db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488324ddd7c9e17ef51c9a606f368f2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f13942568e4a2ed2ec70b5ae07dcc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e4e0d08a8f25f2bf5331e9d20150e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59a01f2973591924f322b22a1d4f6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4558db1a320691b3656966c4a242d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51be71623ffec77a36d9f907323ad190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e995b09d4a502db88aee8cb93791e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afe0df131579985eef1b1a237b476a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3de5cb364a8837a21e0c7dec3189f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfd46a7ded8bab36ef1b594eaaf1f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd235664ad3689a39d4778a7df0d96b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc6a3371976cf16a7f935e228fda3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af0091b45a4d2bf887dd541e8769fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe77eae752a58ac0f2e576b1f5335b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288145195bcdf53d7bfa2e47784c3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf3b7fdedf74f2e6112fdf175af35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60fcd3c05b45da1ce34737599283ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1476af97f17ee64b11e609b2ad7017102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329799936b082909c5f32345979c5c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bba89d3efe35fdde035fa766ec45a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d328b1e0ce9dda7342901d029f07b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe72e326562ec4a53be2dff593923e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396c2c525fe8115c80edfa1de50dd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcb4ccfc48ba4420f74940bb77521d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec84d260db3042a0a92c4490f5516b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7edbf95bcea72417791ec44c4f8959110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584778f31af442e5d90d2eecf6e4f8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b9816082fe0ad30d70e9e1ec2a173112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c7ef55a803eeb4ba50ac23e642eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72606301736ccac2ea5c0bd312887af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a17b782e6236f585e454adbbeb157c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fe3c3aac43cfbb07a3cd4a097dd3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f18f6a85b11d855357968769c316cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97ce47c1b470c0e2790d1480950dc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706c94510a482d612ecbfd7dee79120119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa8de44230819c271272f2eb360bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b056f748f50e9a1160228039aab3ac9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035452d8bddba8c021f7fd0662e1832122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af6fe1a7794dd0bbca550f84ba0f9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c0b712d2e71923e1af3cd198df354124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f6e3ebebac124c09ace5c302bdaa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc326fb256d67f3c3f16fe3df418b82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532b37025e72a58050214e64eb7e2b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726fbbdcf459aa71aee16ce0e69e6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97228758673ed5e281a319f84709a8e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e07787424af08374142a2fb7fd4ce0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6d1b1aa26af455d6140eb3e5f5928131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bf8f011242eb80d6ba31e90255df6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e385fbbc62f2d5b8ca918de3c95426133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493df91b1788b6e94375cbfd26990eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200ef38f93b410cf972085e9de9b30d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb14a45d2860df073862999e93c70cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5937b8a06c2a950cabbb7e4be5db984137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc4a9ae248ad019c0a1c90ea3cb59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f421c2651adc3c7313e4f51190f66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964dbe6e792827c71df0d36a1d37b86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962966bd6e548851a4a42719bf88ffb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc313152288cc925386059c056bd0a03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c656496cbdee7191785ccb095182d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea044442e9c919010efe49ac977b53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8869310c81bb83175a4b4ef5d9e1c1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ea746a1514c468d9c5b1ab18ec84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62c63d6cfed77d3ab7525a0d1f781147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa145445ddf9cd2e3cb90800211a81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53548abf7f16d69b7f8cc5340dc66672149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b112c39e35235d35e25f2c1a5faddbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e698a2fc40de83866fc4728d624f35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c237c10adf2ac64cf797fb34b509152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e28b2be19ea3b6d78b24605807abe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dab048cd4dc0f7c1db46e1c91fdfad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51804ca1649b09d928a1d43721f4f3ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ca18d2b53afb02342718393cc944156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89193cf888402dfecc7e8df1c4f95a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523e9ddef74bc54c9d004ffe535de02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394be7ca8659c29bcd6eaa25d833d42e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a339919966730e995b9794fad6811f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae83dd11c900b14a0d4a729440b7d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339726372dca41ccbb45a3eb56ff1ed9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea872f11282b57a902e2786b0025d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7afbd037e70f64d869da400d89c8e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4f3bb93d9db6d4690bb1154c6096d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950bb221b4fc010bbb9244be6bc4488166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119f0eb3b492500ecf8d48ef92ab059167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b19cbfeaea0cf5ef57a3e595180750168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e7df79cc11df3062f0936f1e4ce9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e6475ed9dcdef1dcbd038a9b5704b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc759f3478171a3e53824991eb771678171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f5e02449835e09809540076c1c129172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92662cd25655fa0a05fc78d5113353173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6554cd89765f7db10124c677077b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35d230840e2629f8bd57aed31f2e93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379b23de8d6300f6b49248d453fcbb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4d775ae51c8b113f8249473b0fd46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98364bbf991dd6eb3f71b963c80f871178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c57866f196cc80efd437322807754179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee576c5593fcf2ddd5355a60de26e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2e9b62d998b76f7d342c71aff4f38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fba89a0d91ef74bda357b01b804e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06cc6cf7d4e2f1982c52e6bbe94345183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67d6c1283cf60ceef8b2b9ab72862e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcdc559e5b4bdeacd78170372328ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ebe25a364e86f6983d747de629611186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b9c626869299ac2e56789ebe6d448187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11789befd3a6b7a20b50bf70505dbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49120eb4c7a3adaa0a0a83cecedee04f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989ceb31415c10299d794d814ab25c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577cad876c572bbdd8a8b7933e52d53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa839fcb2f6d304c5a658bdfc565b514192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df1c31e9dc559ac1be4bee0c0cd8f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20d75fe8f30760aba897d3c9153d2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed53d849a32c700d50af31aaa7e0164195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837cc3f4f375b8b19c65bf5eb44e13d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890255fbd55250e1068d593a859f149197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5846d7cbf230f1879c0dec2bcbc3401198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe4824b0d6fbf9a666116fd58dcd89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdc7b234b3a63b14b6583e1d059667200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004679786c9b5f78cad2eb0f2435880201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa453f655a34bae2671888c42b22419202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fd31e794f47143b0fc63adf1a45b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242947b2c220d80dce9698975b609edf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46276a638b20b1575af933551d59840205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981d098b7d253260255d0efb3063cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78264f4584cf9da5b3aee2554a46ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe923bc777459a7758d7143ed283a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc61acf8e6804bf9e631abb218264c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5747d4233dd1368dd5ff30882973002210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9888a2ea2909c6f43dfaa879348bec0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f13ebb92ed67ec294f14a5e8898ffc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc40720e9f37942a41e4a0b04925a5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaa801c371bc92cb6ceaadb7e53143214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51ddc30614e28717bdf59da3937200215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585861f900d6534163217eb45e1e8bf1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba64c2dbef4f962704e3a3aff517c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122d34e14f98aa5fa17902f499180cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02bf6267018b03798d0faac2127dfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af2e70c0cc7a6cc2239edffc60c5f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23a2ef2ebba2e96ab47bc84e0830db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2f4c7363e7e355627d91b0947fc51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a04835dc2212bafe09e6412cfe621a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3835e867418ace15b9839d35d78aaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0694f75ca2e9a02d41efab491069a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f35f721c7eaeb4f7903ed113d024f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5456ed0b5431ef99b7d4eaa8a1a5a49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8d7b4e4d58a436ff632c81e709402228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83494f82a96ca1863fff392c9650fa32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7586773833e84d0aa40d16541db926a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60258e2a5e2267462dd237e1efa9763e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97101af9d1dc1b0d1c3d48f7ce84ff61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97562c2a294c4b219bfa219fa636ddc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b50363abc41775d78f01a6cdcc12e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57baa6c4179c7994570540f3834eb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271534290b2a567568edeae3739c1bc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a1323b773fb8a3758cf83a91009ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f21fa046ecf7f7415b592f8f337092238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498020a347160ad8789e2d01d9a6ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8517ac00d587b3d0e46fd381d453b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1208697e9a991b8263092643a3ac5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc036cb7bf1e0a73e7ccf560befbd4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2760f0707e0cf837f4adfa3add123243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61ea1a3fd5c7d713971f0cc185aa21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a46da291d2327b47e826249f8477ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab06875d4d0030cf2ae7841f1a1308b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9e9b12e21e16083a312858ac5962e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddf29dbb7f24ab5cb5857dc1b941fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a0f321497852102641b654169d32c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2a99d12fc4ea96e20273ba6c09847250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fece51994d2903ff5bb4a092a3ea0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a41ae159f49f46dba8d57633cfb9e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca970a0e7f47ef0f4110180162707fb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11debc0192d0c2cfd0dded68e2ab2d31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f805c7cfe67013dc819e4fff2eaed3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162d5621d2b109d8d16e17b59f514b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb30c1dc171f312b0b1a1d45ef56d88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb291854de09da071eb7d44b734efe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6a9e1d35c7be24f2e6e892fba462259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798c34c8d95db07848cf3658ab9df0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85314d2496da654ade645ee36e6ed9ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fb1481f893628d3e7b3a39b5b2de5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409fb1ec9ede4300230e1af32d7bcc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9411ea6285c018cb842c3b2c86cda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2926db46e91b6062bcbc36aae72ebf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f872205f6bc6157d65eca356027d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ccfa29b68502d35ea7538988c28c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1e22961726eba9505c9048d9608b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa18d8b5b2381d4620fdee8d11cdb4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49564ef0cf056f91cf0ec37cc8d610f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429852a6ebe1cdac8e846b057c8af74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2de39829396937f02488c6627edbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d868fabef5f8bfd78a14acd7e2d4c21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680025056327597f1ca4fc3fd328f24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4923060ce7ba5875e084de8cac2b48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8965c1e2f5c306b243f0661200d32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7c6d096262eb446a981199cbbaf3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a68ee2e34633c0e68357aa452a51d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa63b84d75c9ab99c77405795d4213279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e62aa1e9e32db483c4e5ddc8e529c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bffcc3cbed19f0f1ca8aa03c616042281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a51b0f8b91134888b7e80e9fba5447282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae7753a8f594749ba24ad20ab62d9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d2c555fa576af780784fe8341bea8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc16f66e21bc88c8e08a59da667ad1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c2ea5a7a69c3f28cabaa2c1388bb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632abf06f66fe4f010bbadbe50cb5491287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f3e6596de8ab93f8b6dc78bd41d9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a126f63258ee60ddbcca9c16f8ed52c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7d06a79008a619d682edf51ac01c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331261dd1b4eeb3b9a508251d4a087dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579702a724946a7ee6534f9e39a1d24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ddc9cbd4aca11d0454b6c8510cc30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a636594052920c6db88179792aea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f92e61f97a84d2428ae72d9b3ad815295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a2d20eee2f381e3e2f41a95ac0a5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e7218a62f34342145c50c8cf7865a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5dbf38c8d112e6e7ac5a7eb76ec2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9981f8afd6a4389dc1921ed7f4be81f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02abb83bde3f6c91d2ca5c31bf75fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0368d001108667dd21576e1a15e27e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9812b65b86b70b720310b903ac20a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44715b03da343b129ae9ae9b91216ee2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e739a3f55e51d9cfe28d65560045bbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55191bb1d58577d7f68864dfd44a469305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f15544e7abb38dc08c0c2b8963bed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2696d62955f03467cad22fa93726ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309469b92e20c38146c531ad6f4cc915308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be789eedb124b8e8f87ac401e808d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71612595b86463c8830866f51ba3d1cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898b85f9a0d480d0a66ff34e2542d0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b575d3285092ba87e1fe78025794312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7566d367c43e5ddac45d3bec836a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16819446a2df8b76f2cf5da7e4a8b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905fa89583f29325ad3f9e88f771de3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4919d4523ffa222f1a39a6c796c76c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fd334fb33f9f9c50d9e21ab3dfb1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92965d8ba03ff089c2d879dbb7ec66c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3333014a46c1493ede4840637d1b00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e3d0d2f3ba20664b47794e0674347320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462157d7662276b782ecb03241226a48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dc15e2648fe9ef6404a88a6b4beba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8bf5fdba7a10220818ef106c04d30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e884b8925fc63cc007f4b7abd1eff58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8e2f45324da3127b4ddc0e5296b73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f6229929a4cb79c0bc4865c730cf8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e38e98bf76e247f2d15f459ad4877327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83504d49f0f3fc65bb736c89de999b28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a588a66c4bcc559da65249f25bdf482329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427622aa834af79af94512ccfd4804330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e6df687cecc71b57ff4b77699dc6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb7a1447b079c75c180a327b54772332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b77f2de915e5f85be4a1f2e6c7c33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35234c03e833d3f65dbf34f0b1ae5ba7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859c62771f5c579a26842504012945b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7845014553a714ece0fd1bd0feca44f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1076ba215c42db41902e5bc63a910a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff94e9469dd98548fc24ca97b01404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1bf24084169cd02e7e8f951657e11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd867cc5282f97d34f8db43acbe89b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07097866222058014ab2147d1ebc159341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3861de873344cf9b86dec0faa44a4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678323c7ef0569c515542ca13deed7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b51a01d77c54d3880ab6476671197344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5f7c5402f4d6ad979b091597df25a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25bf2d891ba61691f9e52099ef013d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a42a03382169fd0439e459f5731670347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f2e06c9804e12c16606e40b1f45fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab8a95fdd788342b8c11d8b20a30b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90c812309578698b62316da39f9940350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0b44fc677f0e6848ad0e7f1507173351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32e82d5577a1e46cf3afe47d6c4574352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5faa62849c79c8ff27ef5b7e3bd6a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a329c27aa46a02a4aab79d02c7adf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383157aa2cf9a1415c2930ae227c3de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195af3f6b8f4f43803b7b840522ad7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fa57130e91fe77c8ae58154214408357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854907afe5e51bd4d8414411e8496cc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bfc641ccbb675a6619844b3d80198359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab38f1f0ade015c9cde26744f96cad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24aebd87b29858380ee294fd754171361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8a8e7a3644580275936002d0de816362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd088d4c2269448418be1098a8b7fa5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c04d7db941c28cf9a46d79c3b9be42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8dc6f37699d4adcb60d7c783402db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47e334cc1232fb64940978cca35dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f13cbe96bbcb1470c13385252e80a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003787e2607c5a95a7787e4880d2b212368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad34c7a360a7a8ea7a88df73d57622c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33086a8ee96bd65448cab21b14fc259370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb9bff0a6931a8486ece348d2365de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8cd67a7033ab851ce331593e46ccb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8e1f136cc68059ae1dfef8e111552373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab189bf4e5f2bc4934d48b635b7c55b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3595fad507f6ef955e9abaff2feaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76131242114209c8b2e974889594a8ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9a91539c9d1ec2143b0ae0c8684db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3739bb390959ffa7fd42d213cb44eb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713657e255b394231322767d59fd9617379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458ea1cdcae8119942a37788e72aff7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e870cbbe440220f9161b58ba179fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3da2ddaf0be59089c2f4fbcddf62f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b14e445fea14bd1cde923fa86aeba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887ccea3186e7bf6a25e9ce047a2cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dd23644a514633806a62bebf0fde3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3ccaaabc8095dda662d5d25ee7ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da63e2c33449c11313a98175f8d5ec1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8bce04f0468ccf3b22445e9dc9cc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec91401620b1dc0d2f4531dc0009b2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fdb76ade531afed7be9498b9cec33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a9475fd97cf8474c023b52ebe81ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce022e93ae437735969b3f5de48d0a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6fe5a20f1cf20f3107d6e6cde0a68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c61d6a0c6d325373a16d3203b6871d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d17feaf61e80407a10e6d7a8c48139395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4116b9c5436c47f9bf01fb967ecc3da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb9ad95eaa97ec3f9e73e62884cd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7322de7a24de162af8dbadba3708d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cfe9a5063b609ba8e2e6e47850219399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b3e04af73c5fad659bc65ca36a999400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ceb1ef781fde15ac9e7d4dc56ae45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba586616046cd31a0132776c2edc9d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164824b5ca25aa8b1490dfe7d02fe505403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f0bae303097f9c31c0ab078ec1108404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e76a8f42e0addeee2bc258108a41b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f1dc77260ce40262ff31289a1f70b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3eed8471f552e05db2cdc39a43e9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863d51b380c184dd0834b474d487599408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86cda29f2b59af64a0576daf7c951f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f143d6a2c0d161ed773266d7fb6dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6bca5bb4d5d432b03ce3d328dd58a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3ea0b0183c4598f33c1940d3dca5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554e718f6f9e6507da701124ba3ec00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b25a26d66ac74b40b065390212e1d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef8cd806dcc4c5b1178f54047c5d54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc5883071e2d74e086d9e8b48bdd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a68b4c8aba4d4b595984bbdc52f244417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aafe91c96adf84dfcb5c0be22cafa9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b2a306359a33e4365ece65fd22841419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6707c2dcb7d516ff55469b7fb41148420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671ea3d3907649ca33c7ce0089a5e67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21164d63c576e76c9f508694bc83a5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d05561e0a827e16b3cbddfbb7af949423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81d4e269c75da59febbfb076f4cce0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6986f64d9d256c590fef59078aaac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e795423fe23f38f02718fc10679b0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54d32bf013601ef6d9d12529105f10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30672ef274825c376239acfe95b0a7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799c9c542a8705ac28d767a5128730a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308dbda103ddc9315afeb336c6560c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3144df1dbf1b772f2df1d872001d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5062afc5b35eb76af9f3c6f6f57306432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed58952e88cabf320b36eb1142a74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45973c965d1382b9c3c28803b0107f3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc039f2d06193325921542224cc487435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aabdf421b58feb3c5c4cca7a46188436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d17d00710c81c1d9da55bc4f4c613437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d920ee46138864ba34c94af41246ed8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d6bd7c0f2c3b4f94c4621aabceaf0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac4496057be636b1c1019be271184d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f9b9a287a205e28f18b7c36344b59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ec5842d9e48996b7ca1a667326c12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a0104e1f1a0ee97101f8485953ad4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ae7cd79bc3a986d8e2c61ea5e9c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400b5cf05f6d5732d549c75ab40c946445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039ffdfa29160c992a510a5308ee4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7714fd9c0a2f6d3615aec5dc9af5e85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2331bc9f08a0e05cd471a7d5def87b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64290e12a0325091cf65e705d80af6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b1649cba9c21b741621f168e2515b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71ff5009dd0bc756ed00301523b5b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9d3c6d0fe088a7cf919bdb4dd1944452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be40c5e3993ce4a36623dae8c5fec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8f70c5bff77a5f67c71b60bc1e17b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079817501e16f388779773bb8201e57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79507e2188c79c50d15e134f7fb42a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e96c0c0f01e18dd93355fb0be8f2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9539b973ce389f3afa1a7479ff509be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac7f023c788411089f7f7a2a6fc929459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b5d66a7ea891ae6e9240651ae0318460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bde96878c98bc5521ff5680d3db41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74903be833b4cbff56d8b5e2264874d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc9d956d0bc137c5243cca170b5c3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba8eaf3672d003445bbf19c136eb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c5627aefa2cd57c954f85fe299fb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799885e045c048007deaf4a0106304ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e6b5f3b9d7e666df7f92f3b9ce55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d42a8d9a08c6c9dc4069557b62a7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58eb678b2ee4625a040ee6a0a90330469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609d7f9703d7e91ab6b49701bea4b10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe930dec1132bdeb15f97d3b3224026471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02a6e1d9b56f962431540f63c374bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928166a93e7a272b7b5aadbf132219bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d44c97fc93e5d6a6a0509f3ef802f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df9cc402fc3aa32d5eac9a56f3f6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a04130193cdaaedea8e9528ce0dbe0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c97b5e0470cc12f7cc9561c0588f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e266b8e2db11a42a3a05c63ec50da8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe268ba98f2a1ed9656314d3054169479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4a6ff53b2fb6d0749ff673088d703480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d805a312fb575d5d2315704e2382b73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c2c05c3fc6a25c461273c7e5aea9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d6adc5f8d22a1881f7cce636ffb76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84079b81e535aaff1e8fc4854692c04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cbd58991b7abd11c8078adc25782e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1787e83ba91759a3d9cbf82e2b8ddd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188c76feb0a895a3af35acc31ae499487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ecd12b9a167491346f2094554ad38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad34d155c072abfe5e19776f7c8aee4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c02f0464aa2bf61949157cf060148490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea425fe8fb331bf3579595151f44c6c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776421073c1713b5108848df05b2e56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561a3b6881679b5574c7c5121fe7c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6dac992808e5660baf32c32dcdb0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413131eba6d2725dfea3d89cbb4ffda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc8f14a52777ee0e1ea02111653dcc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac4985eff15ec8bf81a001b234c347497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a6da32cfb4ed6eefba89ce2e614e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd3b4131a84ed4ccc425cd010cfef9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4e6dd5388dd2f22d9143edae46706500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d4d69981822d3d6916b867a7a84eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a34d437ba425c2819f34e45d0279f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e81e01c924d88a0c025210b8bcc1ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458731e542ee9561bf4dafc73088a4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c59fae8ea2ded940de8f421bf08bd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afc238601df2b5f06798b05ec1ac0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fdb9cb7450250ac6eed1f54c89f98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd73ff7d16a6d5b729b08c8de983c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f99fb5fe8a86797588c3335d7d662e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01053bba18f08ec7043e2a7f9543ba6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe8856ee0879cab8e81ace56e9d0bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92391a5d8ac93f2441b9ef405e00bffb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393f832b71ee6c323d352579f0aa21f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490d2b6d4710f6a590b61866ef54f22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fad0d913279312a7bba6c32c77fce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed495f07252af37c3c0589fae3f77cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c22bed813ee573adb8fc40d7a68050517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc8247b0d8662731718c4b8521dc04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f727af08dc5ee7b7bd999c6c951039519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc4f4af3a46205c9aa3cef61f1e7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4b2fff090d71f2483bf05b68fe30c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5957b1dc2bd1b47e5b2366fef91a13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539da8ac7236afe06bbf575202ddf44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9b4a179bc63f6a5c339b550a00313524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87838d1b758971b0398291f26d5982525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee3b45243ac4b50061bab480e370ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7adc79b40a8e9db4c24b7d1f415e9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff961655c7fc706a842ac61e08a7da7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e9c4d8cdf5b074eb963f40b850e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810001541492bf1ed13548da5a6ed53a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bdeab238f45b779b18919626c0908531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8370837c2e50b3137e6cf49f713974b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096edaeee7374a9170e21f26c564943c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8178686bc86dbfed6b08cf883378b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aac647a8f3675afe803b2873ebdc62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f1f6f9623306397b3f130f952e0c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b3d5b67de7cd2c21ec6e73035a21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c48786b3aaa9dd1c736958e774fb14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7b8bcda44d587aaaf7f357c89dd6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca48c1285bbfac9e562a432e61968540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695afdce42e98698bb6f243ed089ab11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77782bf12ee9f8eed65ea3247d44b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73073503951e75ffd8d1871dcd521f51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e7eaac0014844abf6f14b9b9ffeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7108ea914bd560a119c0bd819f68d98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f31f62c2522d74af16955a20ef54d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c6a009381aee166871c0b119ad1c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9af8831230277da15413e6695b36d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a983c771dc2db5a6613b0817b3218f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89317cf513d2ce3f3b09df55f11136550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e0bdc86df9a83a6e18565fb7bad6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c33a22a344d764b5eda120cb4aedc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c736161547eeea0652d0f5b5410560553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a18c61e5b30067e32a0602bfd51b92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f61d802dc40c23ad7898a6f68b02a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aee93efbb57351dd99bb51b7ec368556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae699c6f9cd4ba273eeb1fe58846ef74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb14b3cc8ecb54680642a52b38518e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feaeae24400bcdbed0e5ce08cc4178559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965efd9055ec4b58494ac1f00b8ecef2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30458bff157570bd4c18c8accdad702561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9501ef44cd50c35f9a46965102ff8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd1b9e8b0acbfe8fd72981a417f0f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83e3099ba31320d1faa49c6abbed34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe824c0cd509dcca7a6caedade7afefb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5c612262487ab120681f1e6043803566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d79d68b2c0587a2d5d8bf1fa7fe0f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70a5da81e733a4debf5550ab843daa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78755af43780c5dadce1772c1ad79ceb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3338743c6d4e3c6be29fd2eb35824570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69816c94d5cc788d47754aea0bbeda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b9598ce27f4d309f41a9df1a7725c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9612f7083b8678ecace00260ecf50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019abbca0c2746152deca03714f2003c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89224b454805496766b7d62573fca6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5b6cf24da602436594bc30d9090cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414dc990a2f75f450bd3d99e0ff877d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412f1b849f688bb6fab146400295c82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eb91d78b480e36517ba84ad76967d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8799633070668ad2544684f8c344e7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1567b42a6ea9071b89353a1baa8d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e989897ddd2f2272428eb4a8d78537582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec445016a4ac15e859748857e3d12e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa033372b9ef3d994fb4b82d930c95c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3df44ad5dc7caa59b71d0a0ec5c281585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ba0685e907c6decedfd20b2b80751586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578608618aa4aa0c0b30ef9060f0ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9931d9ba285ddc34f9c99669a8a131588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6bc1ceb76ddabcfa06b530ed6123d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea48320500fbb81688cdb672585e67d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593e917221d735505981697994a1f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05cb4a720628678c31f8ab0f9fb21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc94f48f906ac688d3bd1e4246336d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57da8273e6be16e359d85435faa208594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c51ae0b7743d64d0f602d0788307c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aa5255ce933577e8e43c13f819213596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d6ec2ea69f6ec5956ed0a2be671c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd172f6f180f007617997a349c910d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807617e0fdd8a3acb0b4c9838bd7c7f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ea421809b0c1663b1b8a24ef1cb55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62d86219e97bd49025ca12210f7eab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd0152e5ecabf039647013d81675f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0055893bcb5e49c0f9dd825eed98f0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ae95bdbd664d572601672b5bcfc0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ff165cc45d06900dad993ece9a8ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d7c086744ff1bd24a73b117891f30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f802b8689ce57b496a035f64d6b5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48cc48493466711f2535273934e2a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82218490ff4a232d1e079b6d8185115f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722b5cbf0287c71eaa2883fc9d5f9ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6fbb25e62e4c5106ca63146ff9145611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae6ff7e6dfdcda5df63f86f1fb57c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c3856ef20062ecff90795d591ea81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02ea6cdf9e7b193b627202f62f79b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf659aa22069f389f2460db8c4d78d4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419162b1bb2df4cb698ce5d1aa83aed3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7341e29bbdab9e0228dfb7136a6a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dc77264dd877c704d269dbddfe782618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43170b01bdf92ad4a3369c367a5932f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d6522ffac9643e00a1ca802c8eef6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc978518221761209ce8d0341a0c820621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57998af9466bf701ff2656eb968182622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768f00830f1474f679732275b8a8ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af10db52e6c33c90e5985669a4017f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f4ba9866f4472cf19d1aa7e5998c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf80c0fda02de4671b2ff729be2fdef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29200c6292008734d42ea31a7dd056627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c61901f088c236864237ea2fc767628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c04a349ceb7acca6b2b1238f8812629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187f56d06543f4a1299ec1524f81d72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef3765bc14ff12ebee34866fb51677631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0edb3ec11e20e5b82cc627700fb99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79abeef117a7a246dafe20b399f3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f87248aa41086f67ddb9ea3e2e3ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9a10717c5fd8e7c9caa976ce68e37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd0939524f16b5d053b45ffcc75dc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8f096d9b7236f98e7109b98444601637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc5bd642c7852193e425351803a18e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ecff8060b639c511e397d14840129639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f288c0ead471275c93b9929eb6565f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6bfc71fb166fdbe588c73859008d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af99e0d36d8dfb1a5d2931cd1092326642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c62740a1b7a8db0fb4ed80ae378410643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e527eaed17fa49684e1f7464e89bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb95052ce643c4272635621b256583d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a922461a937a91f0a8017ee99bad1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7011dc83bb8ae00613873c339c45c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911b648c6889a326a0814eb0626fb2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a322044956d60a4db219de3ecab4be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409738ab89356bcb55aa38fc240a4cda650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d42fa1cdd247a0a12616e96a6b33ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a7a94f5024839f149f422d4c51eef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96038630929ac1359079ae6c45e6b506653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89291408ff1821611c1e719cdbefff6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e66b38152782a0af21124ea9a6ede7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac097c45495d0ac364bffd5e3aad71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3f99c31d4ee12e2403ea30cddc242657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e82ee14af161e702931b3a07511132658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dec3be0fedefcc862371b963e9e25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49224e7a484320d49ef4fb1e472bd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba75c484cd928aeebe5b451c4e4294661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e50f1d91a5a92dfb53113ee615a945662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71354aac7d2acfb23872791bbe9fd08e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedc8e9cf7395fe2764ebd084488253664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd20fa8b209a554d036c8a362d22f2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52747bb042b1642f3dd79046a29fa8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a81719728881544f7d469e71709b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4c081279a14ba222a2ebcf3ac7644668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0cfb137ec3fddf45dac8b004f9087669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaf50a8b47afa090062df93e7765b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca280a26263e7b5ead6188f4fb28b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85758628cc464253b4b53f1f47f7e284672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d40f5247d3ab2fedb93021a33e78d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebddc11f489a9819a3851b46c3112f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65af8b58b353dcb5b0ceafce6894263675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353eddebcfdbf2df082777327b2df1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c7f2fe08cf964828255fb2015b3be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f27f2c4c67cb76893e8b284552a4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297494ae0e64c341dd0a00b31070ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28dabda9a5765f46cfc74e27070f22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05755c5493e0c52fcfadc9bc8d3c9466681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c029b944d5675cafc81629eece5d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16828632eb84eb21d44ad186918964f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42474fb8102609c634a7de49fd928bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f707a5c47605d77494158eddd6a48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6219ff81a10575d37cea815890afe5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a4578ce55a7d5db32e99f12d4e94f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede10f587e69bd87e9e431183cf98d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f5eed1ca79d45054d62e3ac21abf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bde924e173f02bfd1a0485b1dea1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e031ff2851e7e20610aed69976e8ed4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68742e6b8cc3496dc220866cdb6dcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11edc94bd7599484b7c08dafedf305693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4b11cd7cb7fd7386fad64b271f5aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7a48e7d87d92d6e396bb1bf492349695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348a779b2891766a430913895bd9db4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ea622db4f8f7751bd29422d3a2f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c35a62df15bed04497ecaf49ec37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68994658e249658094da7bec26a7b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d13b427ef99085244397f04613a3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cda664f80352820a4284dcd3e7db7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462860351c28589bd6f462263fa1cff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76820d43f89fdfe833a9c7abca69d5e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c471065baade52d69ad8d3fc797c066704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3501686615c63ebe7ece4867b7fc49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0512110db51fd5f04ba46f79560240e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dabc12cbd69ddbf5e331d3daf6f276707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d7888c61fad29ef46bda90d14c0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fab5cc01ffc81a63c6d506e6a7bc8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35189a4824f6edcb0d55cdb2c40f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042b6b216c3174c553f3cfe55df608711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d65c667821fdf0e8ff46ccefd6584712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8881346c453e6dccd4a6334939fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1213a3626954ac8fd3c2ef772f4ca59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f3da191e7f9af6cfee2e0e16548f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214afa8dac4f61be3eefbedd93ad082c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea67fc78ee8186adcf5af716f209f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb68699bfcbc762ba5f5d1120f70bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654985f16885a58083be7fb37f7f37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cbd3c30fdd50f489e4002f577a624720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed86839d1f9098c7c592762fd6fbf7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822f628b29bcb7ff92c0a42ad5bd188722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfe8d74140d12f1cba6e889ad6f6f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c9e4a9851b47f574ec058da3c974724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13438c20cade2783890eec6ec7266b18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026fa8152b1ae7ccb53ff9e3f5c262f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134266f6f1b77c10e64f617d12d65c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ff552441982011e11858c90f370f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743db54c3ffde2f1ce45846ab6def86a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792c5c6da39f64cfad66f21472764bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f093e9096cc2d61f7dd75c26b05416731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790d485b60bb4a33e343931dff002f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c447da595769c84b1a987c72c489b27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea77d73b5eef304b302461f9e78cfd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56354bfd2473be8f58d2084f702fcac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975c8326aaf9437cfb43b99e3ba35f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59af6b4ab71cbe12c4a905d92ed2e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d8b5c12595e64464fef54ad21fa0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a367c1f9a3d7058f73b19494dc49b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa4c61c293999c4dfc1e1b04805819740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499c1ac494ccadc659b2d8ed4c33c4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08589757ad54f8eb63fd3f89ca61a7b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73580eac682d97e1baf9d937fa70e32c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280d332847e658744c789b3e621ccf9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b47a23179c2629fda030abf16c86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaa0aa8b1147f03ce31b50dd5b9243746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612558fded6f85490d66c01921d87dfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a407c7c3afd12186f6b5e7c25e2206748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb00e14da825910f5dbb2147ed76fd6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342692208f106a7a44459d4a8ac570f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1d8687e66a7073b456bf6be51a83751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c9124fae6fd0db912ab0ca341eaf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e09a54b9227260b5abe07489a444d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bcda26e54f04490e011de2d17429c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692025a80f89860d300bc860386102d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8306b605b3fc78a8599f498942b39d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397528fb6da264907be339af14c385a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c464c62c46092e0852ed699ae636cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244049f6b09c6d3c843703bedea5ae6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405ca3674cbe78fbf6f397fc50d61dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7514b92f4fc720ffbeecd8867b017761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ccfb693bdb8aecc28538f7ea3393b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf3629d56d454d77b630d7dc18abaa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589accf25c2cd2d646daef74c1f4a154764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87a6c2dcec2fcdbd4c0aac780e9eb5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752b03bdfbf63ca60af15e085a7bc06766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3836ecf0545b85578fd2810adb29a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7512c208c3ba74fa4f4fe0fadc69675768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e37cbf7c20cc0594811332c22a26c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc76052ca150c32087c8db73a52afb3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2f967b8fd198352fee147344c7639771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227cae90b1f11f81dd66cdfbec676ae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe897520ddb7154f1f8ca6a6d33751773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e643bb1fa25ec45ed886d7caf7552d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5750a6ed031618479a3a7eb97c9ba4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c670c2d26f1254f0c4093fdb263d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315d0ff4adb38117668b16864d4385e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd93b453fa019494325eaa8dbd22e4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905b6e23b978bfcaecde9c3faadaf1a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510733ba384f7b5b5c1ac841a971f147780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd11e99297d67b0a17e7cf505dcbb3d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfd6f49689db94a1a9523b409d469d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094b68785a334ef01cde190a9364b0e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827746e59a18a589a39ae9d78b71c721784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95104b5b31f9a5a23714b2a909f59c1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace33279433dccca054624695b6b4b87786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec021d2d4fc017729cdd9bf79cb86ecb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aa68159ec3e8bb48b1e6856d5d8e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a4712f6417b9b673ef2261c1412d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46209a308b17a251a30cf7506688930b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce94d625de1c05575b6bfe166b47fc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d8237a44facd68c333675696ac45d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d2c82f362ac64fded95412944171793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ff5cdbf79eda1a1c8269c80e3dcd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d5f1fff52806f1696242f1c1bdb2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91fcf8bdac712ace2ebf1b4fb865d0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b99a0072520041ad2d1c7e62907ea3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1b495533897bf059c4799addfef49798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056223f9dce2923c9fde214d449b551799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ad0bebd409f39860ba5d05b675f2c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418289446237c8275a4a7f7f5e83305801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae59ba728f29ee42fc38957308f99bf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01dc8dca357391b6da86e08dee9b05803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4764075bf73dc8ebd4b280985e0ea804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b36ff5223ea70aaf5fb2b287f974805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff71a37206136087ba2b3b86b67af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915ddf771e6adf214b8294d11ad00fa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951895d8ad29df41779c06828259d08808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730af6cfe2109124b3d692c02fd247a2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9655048fa27fac88d682b234eb335810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3607dabd6115ee162811d5771576a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ad9c5daf40d6032f55b7b7d041213812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada228049b512d3e88ee0c031f69c9c6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c86264302ea5aae72ecb73c09a468814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be20de85709a31f27e5ac5bb6dc3e1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330bbd0c1fb4ef718859ca63ece962a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f89c13465176dba0fbbc2696edac48817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9675b38a53328b67c5bdbeba83c711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab84ac5cac4cd36e0a7d9b630d328122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36935655809b9511752d7e97206ff43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2897dee8d422f4e76646c8544d73374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65902b36fecee715442950a87776015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e585fedf978eab55cac6044ca80f0b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b62853f76d654ecef4188de67fb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce2af0fbbf9f6feeb85912593c508c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3b8da0a478d9c3f42b48747c899449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c948fc80a19ac9b937e5db8ad39f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269866748c7411091c9b06167a5eab511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af706602c954063e0e01c93cb33f852d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1002f14dee5a39e51afe80f07e962b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1247c1e86d11c95f2162f68886b8ab714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023680a81008e21c82d6a9e9454b33c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f48186427e49661e08c1fc7754fbb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0266eed1b8689bb5499d098e1a1d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbe20f2f22503d2e57688fcdb1bee618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c88452dfb222f3bf5feae1a3f0afb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7ce3e487089b5b8f189aecf3a752120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47c448d3cc9d059c7851e4ac1f809321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc75e0a00b4f35e5c46ed4ba5df7b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ad41169654dd302c384a4525bb30223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa78cc4e58274cc35af03cf67dd70ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76516429b958f856441f6ee134e2efc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060ecd5ac7b7a0166acdd5ccee3fa2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca8e4929f901e3641249d75cfea3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ed867a07dd4881bc729ddd0e99d8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743e3912a5a62540d00b2906d2a7c3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814d09d096aabe34398e62dc9a8bb9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f293fe344217cf63670b83fad8128f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d60b1da8cfeb9d7b82e8230ddb28932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd220bbcca4c70911310743e8c483ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf2abb843ec92f537083462ea981e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129bc6a3a192250caab42bf366635f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff7983a59cd3019c5c85c7accf00c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176509402c3e4fd3fe3487f1547673bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007ea06c3e9cd08010a9d0b648dd25838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af6edf5c8409f540f0746364643b6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d12f4e646afd409a6fa1774b86c22b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b254741f209a7517e73b5cc5e478241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24eba3e14c0c1f0db555068258d91d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3aca55b31a0c4b4e2c1b8f59a1a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc19a42e75adad7d4511c06072de4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c68cd4b622aca500b38d6a9c3e236445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26ac54f7a55f7d3c9d08159aa24a5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5880dd22da5db962deac4aeb97d1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce52ddb624abf687838874aefef845748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa597d09e79d65a1c1ed5adf3a3431749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4504b92a0092aac38198cbe0fb701f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54879c58bfd7c84a30106be45a73b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2635daf58d76d529825961404fe8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c161e2ee39ffe4981c4cab3cb75d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cd770ea2c1809c0fd9826d8787e8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb2c1ac141173769036c9a3e6755fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb7be3c21e7e30895ca36457fd60a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f46e602e50f36fe7d67875afb2e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed56b8bce79f08427ddf626036792c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73cbe090c5708eed684cdfe43438eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aebdf66d45379bb5932924dd90369e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c204bc663fbfed8c36d39a5a7299261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027d57018fdfe43efd4b85800448d4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e005864510af6ed198f254ebf52c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e82168247ddc96efabd2d9f1992b0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8e8fc9534c2a9d31ab1d09edd99765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d5fd53eab2deb2092127d2c87904666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f6408671af9c5f0894b12214ea9f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdcc72cc32cc0876560ef37a2bd41368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666e27bac2c661298af2c900ece0ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a129437376c7318e0606dd3e81dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e639f126ce4e1a7ca534b8dff64cfa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb99b6fe6f66d2b176dd392e13ee272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088244156d993edb60f1bb4251f4ac173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e06662cf1a03911ad6ee735d31372a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d7ad7139f74aa3e245f14fc7c917375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a736895f5c607117b44919eab7fbc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efecac422c385411e25e607aa2f5db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc9f022aebc4f007f1719094bcba9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069c1601e779bfae402a45a14f0696379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48760bf0d70353956e15caacdce2457d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7561c12ff597b3aa7659225ee9be181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fee097619ef4c44879eb3b14dc433882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b5004f898e68e0f22e3e7f3b89f0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382866452319db88d5a828bb7d0245f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351aa42698099ab3f24035f0043e13c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6f0e9934820e430ec63d9d879a43f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecf6e4794320bd46322fd1c2c5c46287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181700beae2a4071e21eec0f24d2ebf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b337ce016beaea8f637c18b37adff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d869f667926d5f4738cdb9e74d71c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018262d65f236593ef17ca18a6802ba891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3742e361ad81f95b66a2f5deb23ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271052a05cf7e63e0f0268b6b77706a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508cb8c3f1b223b88b45655427961b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461b5fa6c42e5db7319a099cbe68b1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126b68c673096a0b1030e96227cb2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d4e300c4cf18d014524d5d60777b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed7cff3edc0d23d283cdebabeb934d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfbc805a444ba15d9a0f9ebc1339c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81dbbe1e30533fc0b12f5ddb204f3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e18ee355997e5842f52060ea2032a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813fad774c9adfe590c47c451821247102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40d2b076e9e974eb07e2e162214332103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd8aff84f6a6c878a25b39120984a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc34bda8f147cad433e9e7baa842b9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067bfb1d9fa314720a904be6228c7fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9386d75dd6880335665d92d7b99655107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20f9855fffbac162ffa1f38f7d6484108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539e8e3a70c61d49fc36b56b6eec4ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3ee3a616b3cb4af489040ffae1e2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c0a4e889356f76a7fae0b52612367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f26ba92944457270f5d0aa44fad43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729064aef3b0f627c3aab7701dad80a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162ce6705ebcceb54538be2db290e8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1500ee0e209989b59ce0cc0e02c5a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bed7899583308220867b95acc34c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c9ce9e3271628d0bdbaa32d021f9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8f34059872ff1869b4bc43be6c45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d570f250d7014b5fe6ddc648bd088119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c058f4dbd09754947c446f5e0752e6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bd84d0095ee5c5423d7ba35c009df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fcc482f44caa7cda55e07104515ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f28fa1031a71ebd10aaa1fd50964df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4dd6e6de7da2f1bdf82213d9f947a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cad67137d47324deea59397c8fada1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc38c4c1940461c751509094d0517a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18465196fe54ba08c555a48f22461dd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38115981dc29765c2a64e535b34e2194128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c121473c571d3818abef558bed0549129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59548210f869a5122dbf66a48beaba63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85813c4064fe60bf8367ebdc9e25b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d230b407b74ee024f46de0830c1b1fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473370554d71de51ea64b30861e09be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad9110c5e30a8bfe75ed88bf67e12d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86bd6028fae8282c2a074d900b05a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac44eeb02b3cca34223222e56afe9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce390c15522a97f658963a4d59da116b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911ee8688b82ae0d56acc400b935d9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777648323dd04ade83fd7e0c0f477f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e80a29bde8381db2db4e7762e154b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868f7cea9f0d185da8f3dd2d79ac2e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66568904051ef24a0fc0e8323982815142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4db4aa2312f4cfab158fa5b7eff2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263d948f2d2677699cf754501b3a995144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f2f15c62f9156c3d3a1df467ae3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8458560e7e7ac8bb9e30a59b97c3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261907d987a94000ec452da825c546a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04acbb9dd9b47e88d3e5439c2b006148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062172216f5ca90c8ca4b426d68938d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41db8432386f9bbb86e1fba4370001150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc64f8ab723177a2d903e04500ebb0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a544714d18d62cc42a79d3648604d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce74e22a7b3ed36b42db224e0691ca8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df01c703d090663d9fed68d1c8a940f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075550b7ce2f9a0c2eddeb1c5ee4d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62519d3b9f22d1ce9ae4fa477e3cd354156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9a3cc1336e8faf6d32a1b9c891700157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bb202f5cc75aad98f2016aa7aaaff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e20b6304908cf5bac58e3d99ec41d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82345815e1d092d08dae29386e5c5f82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c1091d068e6d61851fe27091ca68f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddb71e57b9e3e595dff4389af8ac5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a627e5d63b1c85a68b1b143d7fae60a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed012837b9b5838de138c2bc6f028e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d65c6eb4f1ab5ea04e8c1098f55d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a796d5d391e0f6cdf0904203de1eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260e8404be6a82c66f1c476ba8ab4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098e03935cdb2afa8fa5d40921e26be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46912105088a61f01fabc2d2d9f651d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66685e54543dbabe2538decf8fa5d54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24904d58958562ea6d3d33fa1045abc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92a11baa5bc97a0a36288cefd2a8e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6d23055b48ad23d845435665ffba5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea779fd493c957bb635d1dec9a3126174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b012d079a7a1146538fc3f6f1a6660175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10369b2635fce0b5cd82d0b39a6fa05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a283c2103b8a80a734f10a2f612b9cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7a85e6b66ac7b9512cfee40f0f53f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a80794cf0d6e44314d9176117b85a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f74215f4a3b9e9487e6dc0ba735fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4315571ef377592785ff1143c67b89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a8aa89f35bfde952cb6e280896da5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44614c26db0f12936ac38462790bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d61ee0788114a94960e6bdb2bfabd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3057212b5965eef69b4eedc453770185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3302e0c85fdaaf6435a9e30c77faa7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95024fc6d507019e121cf1e10e9f5d1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad0a34d4395dc750bb48cb212c6c55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c86dc5f78da7be2dbfe2590b424d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81c9bf702e1c5c094073aa8810002f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de6e93edb16e7f0477fcad9b443a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1f29318954133d42adbb719255153192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcd49867f63a38202a2ce76ecdac65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c926b80e2c7c47f43ed91e996c7106194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e070ded052eb767e7db4c48dec943195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fad28a5d22a66667ab6cee711e162d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce4c08a8c4d226c46a89ee65cc2084197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2275318aaab9de3c45a2261b2e144198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf2ce4c76efe771a835b23b7a4505d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634466a1bcd3471f1c5bc1a3d0b8f67f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203dc9713ad0f7845e1089774052f0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39956e600ac23aad4c48e90ade74950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec83d9c2861a394463576819ad409c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33956a0f507e08a045baa924d3abd4b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdf675cb25f0e5f459f56d3a685ded205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98449092fd9e25533f2cc392a57d8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d322b1dd65197eb8de2cfd730675207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3345cd0314bd66a1d421445cdb4e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d3e2579d61fa6710932a49d600ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c501b246610952abbf0e62205fdbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dc6a392db4d1d60b201ff28106d1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1b4b4060fea6052044d5710ac9791212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fa632ce1eb4b360b49b22494b720a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52159347cdcb7e1dd679fe14995b47fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad58b17a574b841c350e4b79776f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b4f736ae68bf16b143ebb08ef119216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcde725019d7bf41368b8c8d505b8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8fd3bf87b6c4f1d782d346d77df63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241586e128656e1e5047a9b91088498219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddce20ce0075de8e381d9e6c7ac0886220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa784f1682cf4ed7d35b75c10b8c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3026cdc509c16dd38b0085faa5aa9a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ac617a59668654b194bcb6e91c2c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b77beeee8271a5bb4e806e48cb418e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1279bad042c2230f8e8b2164afe9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3702cb582e01c6e806cb61027db9636226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e4a454140217ad4cfbc92d352351227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f4458947fbfd73100bb6b3f242c62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd37e8e6e15d650e564c1953c91788d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd455dc2da065cc214070d3d54402d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50950ef6fece388c1b5614d86741f7d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde278eac42565959be3a8bdefc2d95d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26df0ec6ac900f540a576db0ae536fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1960a16683ab6a3c42b6cbe25885216234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819291313f099aa51a95413a4117e12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f43ffb4fca9c299559cfe66e5ee91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c622efafc652cf6b071c8779b617149237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eabb2a1a789688f99b82bb01fabff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92942a048acf55d4d49c52d08eab2ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7bd003d2b74fefed6f5b33dafac39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3c5d25b052dfc687a5b16faa76d71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d968d0e5646b6354d8c12bd9b66255242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c5460502ba3fb761b021a137b3d28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a074ef4c0fbbe4b8779ad349347c6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b13b0b53274f8515fbcab1136b74af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974cd3c0ed2ecd6873dd2c07ef24f15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c2dfa61d2f729c5f0d3d369e57f20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2898265afc635567f3070fb564d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f16d1ba516d1b96538bad1a4cdb0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718213c4efeeacac6eb297f71b6915c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d9fd14767ed0aa65228b8bdd092d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2b9f79b823c8e09f0fa1532a439e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110f8765f2bda1310e4f369a16bde37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf23a9f1eb27d1f1c280affce52f6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7575b904563d647a61352fdc2b573255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94389635ec81fa417e5b02d93996ebc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59787d08f9b1d4f983c2bf3dc635a37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed686cc5f79671b323ba94c72f918e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddc197e52734ffff657d09bd664153259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c08831bd0b7d0a35260850d37bfbd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d527e6de1c1ea2d4784e826a2ebc86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13618948ab0b119d10bca6e6a20efcad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18aa2772193321aa31b6f4358b8667263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b3ff2434061b1e7c566a3a6362d18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbe80700b670e8d07f007b5ac971ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f16634c3de9cd5928bf17b4feed50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceff3bbc3393f0f26c2591ae89ea38a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea44fcf0ed815bcd640e995caec637d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd06f1f35cda93e4d51f8bf3bd533b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f9c91db75558444beae358d579ea3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f6250e3c26a855488c279317e5f89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b5858229926175ead2212ddd2c41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb56e14840595d3448666d5776f606273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d075104553538f10620b4413363874274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff74fe1d0211301c1d83d1e23ded746275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab252894f592003e86430b345f5af0b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2501179530ecb29d1c91a7a5a372134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2f21fa5692e1dc4e7bd75c8fb60d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e823a921cb902a47e36507eefa4eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f3b601ad7692f5113264b43060788280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31427fcaba4a09052f1039285ccf76bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27400b1f5d042d926181bc8eeae4664b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b264d690a3709e69dfc46a3ef558c80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a029905f8ed50d284cd5882ce2c353284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb162a5a839f80b05a861354b103118f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc6de7a399eba92e4ddc9e5f970905286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2493c6ee18fed863b0ccd41e498aee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16d7ed54c893debe9f8f584bb8025b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b58a61c5601ec2b784eb06fb1c1573289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81fec1c6f108474435d041b1cc644a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a57d8935031b9a1d9ef4ff0e30ec2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb341fe15bb16f831ba391b36d06ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575741af57a8b23db3376b8a7d4417293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c706952c08615a060de4c1a247d1977294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93736ae9ea46a489a2f064239779e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbf28ad784c4765238379968526992296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c5e5767080e38543ad08ac00b53b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9e04cf0fc600b3329353de76db8c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30453b8755b17c537e2bef9aa0798a7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff49ca1794339bb58831f816d69629300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883fbf61636df1f2a648bba5e688812301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03d1bb22f3e99e058bafd210ec1bc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf6e0cc5bac261607bddf4a998d87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b0955ac2606eae9719ae71502ab58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff991739bd4c47dd492de07b22a2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436b5aaa128fd011006a38f7585e660306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c2f91c5aafcd1753a8e5f0db7959307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432dc2bc56d35bfb74d14eccd97abc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0052c6908548d3aaa1554352a45fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8d84b952f2d3dfc9cf6711545a54a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f61421a142b494417f5039da79b1bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4034b936239a5ad2c634b84dc48a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5712ba99d9b1175472a087ae16f6874313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd72f833be6e0bed6bd5ec9e6f9a06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358ed16460da1a6c317e6ace52e0319315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a05fbda140a9d728c3f77dbbd870d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bf6ae39bf72ead0e43baccdc50986317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d65de36fc13712c12d309d967af534318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9ea11baae00750fdfab477b032548319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d217a938ed97030be1b68f5d9169c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d879a4d9c3e8a672822398dd0822aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64239c84d72de9225ecbd818ea80de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0a3413be55d9a5bcbe2ee9204a7d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31d8effb8b5e5470257492e778b7f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357c0de183d261b204cd6e2467996ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc398ce7d0d65438c90d94fcbd62f2c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524eaae0310a81b5eb25a0f5f7256f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5097f9f4ee2f5d3d3821f7102b20b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b6b9b0e6dcbbcd684ae1522ce353329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833bca6df2e9bf06a539e8e23d81630330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa61120d697ea3ffcdd8eb8db4477331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25c3a95207bb24c84c05e1ce57af8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768313d8a72614ae518ab9ceba00d69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118d1f5dd533e398ea8ff6cc79c5978334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f069723c8d87f48c9c18311b524b70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721845af87e2240756bd62a7872d61c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951867b38efdb24dcb3369d6bc20cdd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a903e1cebe0fd5ba0b19ac24cbfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3921ba8ecf0da132aaa386e2d46bf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46a15958d15dfb4d4c77ba6bf23aea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be885886154047aa1aa44e39a52d0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08ca66e94993b7986f3a7d667f50b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5cdcc71c018a183397fa67190539e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e3f990622d956503be07faaeaeb11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859a875d105bbadfa37daa93fa0f9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa80ca8ed82975416c117e95aa01a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbfd1de4bf648a60b39d18993892aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4580f73f02a43ec4fef4aa44972a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a44eb29e0974ea404552d95e0160db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1300d369e7962e4e9b6d4408569b9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac5f0ce7c53a6db5219fa173b6bb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276cb6662aa20f965e3ea13456ea41c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56c72a1caaf9535be10df9ae930efa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc38d195cf0b29e0b86e2a84d9e94d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b24def0c80288c79ede7df3153072a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3022f31c4dc0af5143c51a9046fb511356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f86b8bd34c0498c22f379c73cab71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0875ef7949a8c1dafc04fcb5b1927358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac430ce27871b735b32e4e8f87aeea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f75307447de2a85c1b31a861048c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db24295baf0d20718a2cda336b870f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48bad3fcd19d73e03fc8cfb41ce7e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb78e7133e3518f490e6a76d84d3b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c139c73cfd5c00643205219621c99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129bcab2699fbe2fb091eb22dbd4974365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706140dfe6f5391fe1ddb7ed07982a01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabd1dafe086dc181843e7c4bd98eb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e76603dd848504e06ff416d29b31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa36d65e55dfbadaa3ef5cffaa01ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1b1132a59e1824f3b08ab4a876cbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02232c1da67d1279d76aedfb8d90a496371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b6cf99be6e62b9f9e164ccd921bb1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9967abaa7fcfe971c0b34823407e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9803b8320d2f0a3165c65fe332403374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983159df769296cf203217fe8574f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31c8fe3d4fa5b2ee5364c17135b95a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974beecc0b28daa2fc4c081517a1382b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38de55115cd1e8d4d2cccf8264d45f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae5b874e01eb07bba166781307aa82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5992bcf5dff305f4e43fafec5cd0f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7c2d1a45d8c631655305b60513e40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5298bf66241f80d334afe0077481c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8beb6075ec7ce7970999073fe16a6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15a83d9b120cfaf5f6dcc947d817c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ad47973059cfe9c6e19d8ee614dcd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82032546d4775b0cb3ca68b8964ef588386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8de3fbfd72e583fb017537e37f5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fc3cec11bef59db0a38f334bdd409388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2e2e4fa0533517b49e6056dc5bb25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a792ba03d4d836b34878c7140840bab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e6d1577304740573a17ac811d15d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d418365d71960caae18c1b963bd439392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93be0c3f32602edf973cecda55fe8ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13d13560502b8a5dc16cc058cb93a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d8fbd05a7a78e20a5ef15b58e06a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67740358561ee3d58295907c18a76a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc4d98474a69e7d70a38cc9f89aedf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced7379c715cd70fb7ca8a6bcaa063398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6522fcb5a80d4fe4809b9de8d39612399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee39a6d89b33440dcf8e419ec8cbf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3ceb61c056f6157680a3b52607d02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bfcf04dde7a857635837141d2a1bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bfd2929fae6c04eb831ec771f410e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe9672302e04da5857b99c3cd2a1af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6af0713af6f5b17212dd4b81fdb9ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4dabf1a9fbeb1e8c64b3a96a26a7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139b93280e45025301e9865fd0fb8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f89883ab701bc7cea36613f2277e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eba6163d1c86f387505693ca2f1d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814b50e28ad7365f8d7100661a3c546410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9ddb9c5985071cccb09b8c80192b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd00890fa721fc0a6b853e58a82a418412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64808de0276da45991f34ee860c37f06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18ea334344227efc61ab1620e2c611414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab70567e47de61a058188ac6eae0d2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddb45c04eebe6724cd9b1a77716657416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a927f240f107b067c21d93579505c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794632e6816635e48d3e93595a17aae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6012b8764e4defdff1c3364bda9b30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7fce06bdeb41303fa6512ed135713420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85335675deb917662b7a704d2dfbf0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819a98bbdc172d438855dbd3587388422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1b88f22a67d205adc7a5bcd7ef3e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9dc1221c41c625e4e3229fe986e4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cce0c2778f78f37a668d9717a9a744425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf68ff78b0e14453e583c7208b5d94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d828e410c1290fad70885a5d30f9a12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acf07b0be0c953e65dd93237a3f8e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a42a4ff8daf7edb66d9356439625d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b38e49e34531f63c43bb98671b6bc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e8119f61baa17eb946239b8276499431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e1bf8366772a14e239d4f9755dd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d550d23920b92940160af22c04ab8d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88138f31763f38b274db42e844426a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7137f21672539f4c2e142eaf5b62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa625dfeecabce611e62e40738247995436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ed689ff8fec55822bddcc48055df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ab12fbeb7c7f9f7d4276803b1d15a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20822e55ee60f8ff2f8f267f04a7375439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dfb3b6777693ba437bed943e22b50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452730874d94d37a7f49b81402f952d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a911b91936127dc3ec15466a93f49e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e49947103c9ced150eb968dad038ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8743d68dae1a51798592a438d879c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f1e655d6e83a34a164dee75fcdfc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c36a59392c22baa43fa6529c38f4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aeffd882205c08b47c2fb6ef43ad4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2321b376990999facc74310bf25794448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce859910d8cd4d0c9cfeb26803a5cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c4538a1542b8c099cdb42d0abd758450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39223d68a899d7c3f0e65a2cc6d69c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef801638c6016885b10f434f93fde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c014576e422fe3d5a72097ac9b605453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb846da6bbe581d76430c9179fc15a1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025ebda6a7c5852a8be42ee0561124d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90678de12a6b0031321cba3c2b2075a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc5f497ea6e77e1dc69661c718226f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78800765f14d9605c444dfeeeeee9cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245e83f32a94b6bb915a68248216387459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c7af0fd04b150c38db9a87bbbeaef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1596521ef1a2ba76ac2b77cbf8b81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe8712a541768c16f09e5fa0d2a77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b8426562c11929286147ca0034682463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbcf6edf96f77470d1afee9ecef4d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3654496cfd443b5611f1d7c9c0f67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c023dd63d60fdd926e22cf2d7cac4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6009da40f632dddcb3c9e4fadd74547467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233f17fb8b06821ddd58ead6e1ef9d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0713cc65eafdc5916dbc4e54161d00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa25759f88f0f18fdc631702326d54b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4eef2f17bd6f09ec987c4a49dafc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d2c180cf267a50fb0e3c6286fbcd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24268faa0362178bbc8a72a84c85f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017508fbfc194c47bed99331ffceb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f776b955ff7e40622afbe31860bcbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b483c7fe6a46cb95a699da4091f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa187d3c56adde6a415ab458ec8cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46ebc02fb371a4dff0d19156bed56b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aecdd1c16e15445ec11fb4f734b206479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5239a8f27fe223534806fc1d9870a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36ffa827ba1a41480b85c625ecf01d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024170a17b77aefd49e9b78d0ccf40a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ca83951c19ca5312a7a7d1acf19c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65637d05c8d3fd8837d296446cf1ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa1d07a3e44632c1dc32ddb61ec9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282911892a22fa38adf80760a67465e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a80ef46f66bccb45d4a1b5ad29113487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1b300db8a26785f21aec872a31304488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c46cb583556406b7165e22f611652489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceef6b56c1e05ff36259d2c3298ff8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97043ed2a1e29ecf42b9410708ed35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0970120ef2564f586bbd58b1bfcd91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979834adf7489382890897b835aeac9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7b1a747dc54b0cc265b316bdd9dcd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af1f744a52ebab72ff71977d9a361b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc6f60e2f7ca778da1c6b661abcf4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc93f8d6312ae2deb14c1f9862bc086497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2c6c90140bf40e4df268592b57d25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d3a67b4c8aa76e942f8a6306989b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80887f055fcba39d84655d2316a61a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22dd2de810fe549ab7d6bade2d1f2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680375da4713b4b36b920881a5306e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c10170d55f49510ab8b97cb49fad95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd47e3fca3be53744949fb01ec6f26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6082ebab9e074d5215e0ece1dee2d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970cc921f4ed6dc1874ff1e991eef89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2438b38fcd5b45edd9095d5461dadd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237611a6d14d419a7a6330ef8193a72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f3b62ba26fb74e85d77b395885bfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb002502463de24617ec2f911d90d88f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b983de5b42697f209cb901d1323614511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2020e27875ff9a979c670238ca49cd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf6bde23f9bc5d5151700cbf75b25c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8878f8fd71500117704fc99a2febf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e199951c6ba1b00a9fcb632e57de78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0790e83c28e0be4af910bf7a35e5aa5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fc229deca51c9d4425cd75ab6d0bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5594039ac8a9d27cc6ad8047190a2da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4f576938b9cdb102991be0f4541f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e95534911431917825f25df34a99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd018f5cb8e0068ad24fe949c544218521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085632dd6d6aeda892545b0ea888dfe8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b43ce51eb72f71102b600eba24c31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04faea34e45758faaaea4d748ab5bfa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754cfe51aab7bf4b3b89b1baf39de5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befa18c90e6254e2ea0f5524844aff3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1be30642d7944f86942b9a121a44e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e57eb08b0ea2e828244b6350910e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6773b85d5a57bed7addbb57e0496d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0de59e4f3b2c7ab5923b9ac92e917530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b132a9a81c958b118fd25c5d627ebf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19213e6d2512ae15ba9693bae1830faa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad5dee90b46b6cd94a2a18bd528b7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837afb9d65c278602e9f14f4f95c1b38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc6a0f59385ed2fe48d2f63cf8b618535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7079cfe4714f1a46e90720cd6671ae9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6cbb13eaaf10088d7c638396c018e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3d067ee4addb9a3740f46abe9199e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccffd762e55628c7eb493e5a82a9fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7cde4a96fd73101b473cddefceb04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3b07c8ce648edbea0963f887676f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8beafd87efff7981a0a152a524bd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d947d0138554b4c4a85c4fcaed815d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c49faecf6957eb5e241e706871e0d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2886eef93a35195a182ec6dbf046a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26810510ae89f0b332703e627f054dba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c23a14dd3aa321ad6d817db17b80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94588d96d325382ff8ce67b78ac3342548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eadacf134fc401b4b23141f47f07f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1acbb067ccb413b3d3677ab7f0ccdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9828b1f32fd4cbc462dda82540158d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761e99a8c300f24d8851d4c8df7bf5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72dec2dd9908a314212c66b6292704553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eac958058989074ac384793568a6c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d764a1f3cca605ea5c650c1e6b6076555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42231bb8747b28d6b25c55e51656b2fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9a2e44840c94d7eba19c6ea672c7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3703522a3dd20bd15cc95a559d57d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3802d05559abd743e4c06adcbf656559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b2c29e1078a00061d9eda7ef10f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4e6b74516d8c219fed51b46a418d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c40864a130baa3932a90e03c249f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da6561be6ec6e270c39444c8f9ebf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f4d3943c9355586e3fa4da5f500a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890ba29d274170022c549c8561c4a1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee7311b8c4a6b7d548bd9a2fc2b2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e8e20586e9929af00a3b0e2d37286567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d6f346c941c57a836ea5794de63d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25365fa1953ad24397ca4a02c28fb57a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0777f71230ba0a34472c00b96a58e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ee907b2bce5ef635b9e2e6e4489c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e53f92e18b575680dbc3d3dedc6c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae59abe00740e582f1d4d51871c963573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55252fcb22b940bba2f60968c71deb62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e4ca06a5089a2a70fcc48ad93d14c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6578db2ebe8df11621b7bc1f74cf7b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228687e961bad369751867fd66ba52b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b436331b636da70d7b6542a6942996578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759da3d7a5617ff340d19c1d6c17e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f55c5ab3ee98909b354113d8c1a5f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d5feea9066b2864a382145dbde2de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc815e7aa460f37c93c34ab7b300671f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569d38c60a94c244b612201cc48d8ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e927827014006f81a6953874fab8d03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca348679bd37b01a798154c08ff1bfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd798098c5fc39ea853cc1e6dd845c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ca1e6c2fdda82c4046611af751ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1c074ae9decb30d1a9a096448f5a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa57580992a2f39489537086ea5e283589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda2d6e78efbebdf46a17cb024b890590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e15fb234f1f7b9741a3001b468bc40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58672100d07a4b4ff3c75df095ac7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f0a5f16d0426d7b38c2670a8db99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2563e4500fa02c7c2ed44132b91a6ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eed55fa1f2b01cbceee1aa1923df5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730bc2dce1ca7e38319452edef23ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc757ac7607da2a3a0f8f1ac888259ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c71598f1489afca0a0c5516c02812598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcc26f0ba574f9ab92dca48525abda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f203d72376eecaa1119b76720f38e6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9bc991cd69f472db84315cc1bf900601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5295061a467573f8cc2a431f5d1e51c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530112b647119bfbcf829f173f788b24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbbc644457aaa3c19bbff89940dbc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140779fea692bed6b482eff8e6965d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3efdd3b408cff28ad385c0cbece06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddc2d06d4e91606962ca2e105352a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79955d8297c05b03bc1a2ebb40436d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eb62e67c2f959227b9e960da986f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d34fb37655fc627ae199f0a21a69cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e047ecafa1ddef4e0023901721494c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f072405c45a42f1f21619e6ed5f9a83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabeedb24bcdc01be05295b66e6c452613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b728e2c3b44b0a909eafdfd8c7355614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8841f3abf12aadd166575ba726d2402615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1fd18f9500b39e7e48790327c2d9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fabdd0ed3997b242e30133924bbe67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b909cbb04d95e8221b2bf9c0a4a56c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab1c32276dcaf602471d491af9958e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0844397d5dd5aa0999258b2c279f13c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1877c7c208ee70aebad7b8fe5c40cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af682dd5f0270208551017e002e8884622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3cc724183cd9e6caad067ceefcb6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4396e7ffad5987bc3c572b04fc62b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55ce7b61a32ebd7f395a1319ef039d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887d41e12c809e79ccec223faa33110626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480fb75dff0eeccf0d03ec6abe22e5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db524ae313467d6c165e649cf8c9d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811626ea32ed5bedb96ee81609b4bc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fba61968604a96b673d9b760f1cd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97749cd0b94f6e1b205be3ea98c03b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767866ee57d573f70c886f25c8710e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787a20c3decd62ef2c4c9cf367cda01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae58b04dfba939de166a722209d30b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870f493d5a3ab978bdc26fd0d06dfa3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856a909396b78a3cd3e0b3be5f281ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d614aebbfb420c72d2d64f7e9f460637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885727fa22b71467f033653267e60da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cacf2223a5a0fb137f8534eb98c480639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f34847356f992d8e8a50f0c10e3440640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76723ded8b0c4c6212f50ee6e7924a93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfb33edd8c412334369a704b7da53b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6777e6d51fea886e14649d10b6a3dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a883e6921a59b5b8cef9d9bac383644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d5524c38e5eb90b43e1342b229401645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18833b0fe4f44945cc7ff25777d80c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c392d0ca0cdf5318a6ab839b964f11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939debff5d459c49d5d4f2b1e3f6003f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d6e6856324ddbcd2a7a7ba370203e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251611a2f92743bb9a904decb9206dd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d001b146db4e47fe31428d6ed8d1c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3aa6548faaece70ba91b0a80e051d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d701e825fb0672ff0bee59c827ad220653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16160f2a71c4121222d3922c4f9cf0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a81e0e3cb5e2c6db89b8c3c94bcd86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44029e329d2ac7e0d7409ead94548c68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783f1bf27a99a0976f07487307a87a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02f5dabc6b7beacb11153141ed1c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaff32ff995942accc7d21c9895e9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cb2111d5d0b2ce8ecbaa2f35cb58a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34c0d61d89ed26334c7e1aec714c33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832384f021aba2d4f59e6ae45789a41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a09b29a2d252ff177b54d6cc911e75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605207918abfa8c1a2d7081c9f22ec90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb88a0018af953e89f52d280006c89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53daada768c6a3a8e524cc3340082a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd1e383ecba20f6a724eefbd8e2c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78570fef3d2182873e000e868379b35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd12778a1b6c72fb83f84315e8934e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952d73f210cf03507024d178b7ae9ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8bf0ea73572a91e2ae0b1a44a7ced671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99baea7f6e89214c9a95bd445cef5a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d15a1bd4f448d1a19001efa5213b3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a47cc27bed33b0dddf8d3a109b4c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684066d1f1583b18f7bb9fb6dd7dfd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b944bd937c61fced60178c337829b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf1915ddcb3a2270d03905751eb247677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb280f4d854522b2f1247a2920f80c02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff706039f20b3ef48c8b06225c78dd75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f6a58a7cc155d95b492b486fad3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c84a828814a2b001854e94efafa41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fc8dff68a500ba826ad47a6d0475c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce41dd0144948d1d3680f46623eed05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b661fbe39d187f76ab6e5e305eb8950684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0493f4541a93189989a0c39c38c2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcb21cc0ba94308a35d6240c88b53e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecc5942ce0ce886de5643572d7ec8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc2f71b0756b309302a48582ade08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b368f91a6d9ce1252728afacd9d70f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11f63e1ec4c990e7e2f17b14a88ba5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed905fff2b506e48e2ba23cc64862c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cb517f37326b04c93d5b7d69b3192692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ccb863c94910c4271118236950520693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311740e62675d77d749494b7f3e6359694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac33a2e42e8f1c16b0c271746da0542695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c05f19e591ae44924d786261048944696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ec4d4ee96bc4053f1b2344f3bdede697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3bfb3aa8a085c48eeb294d3265813698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e641d93ff738a98b5ae8c6fb690e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d988debd3f21821cffc164fae401700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b4f43c78e9cb036a667b0ee1e6912701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1369c20009750903c299baa5e26b939702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666f3335ca4295b651edbac7bf3a8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70069b3c83bc42e646344855295bc9f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb0bca935c37e0e012c170d10cd301705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542fb34a59b3169904b09fbc8658850706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1e0e3e2b5568c01b424977e5dd780707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5e5640e327e8ddc73ca8bae2937c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c26f6dc776ddb202b64a06a1b754fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd85d3bbf81d60aa8f417519f796d7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797197efa3209bd9e9ef0b85f99b0b9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a64dcd62b97da2997607781bc9eed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f33f47d0afd0183e34ef5169888351713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18ac967c20d8315d3c87087d09dff3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f299c7513bab08c7f7ab9f3f584204c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260cdd522c079f821e75ac32a5d0685716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e155c6c6a5b96be99fa231bbc7d271c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bada52b6c6b8a73ad7ae1cd59c25f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f572e4019e7809f2f32d598dcc45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9eeecde6a7544d08ffdec39006660720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513596e8bfcfed6d644223a845a12ad3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1323ae6d87b7bc997257966b69e0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab688705bac6b8d6b981a9636746c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bc6d57ae49486ffa3b6207a2b73a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906abb8c6aeb4bdedd0bdb1b67b9a88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb873d191ddfa4f55028724591332d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d095051b43632cfcd764a0ead9e55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50400cb37fdd40cc6b207a6bddb929728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99c9a29e5a7a8f09f8d90042c6c244729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6650f929277bf1d8b9bdf8e893e5fca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874777579e43de8e7db734622693724731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1af9319a63dead0b1bec334be03c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305523ab177f4e93ffec64080e210262733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf77be4bb40d0c21b230ece0d04d9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bfac7752250e80f5e0727fc2756c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a4cdcdba933519bc677594bf356a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488887fdac32de00978e75e28ceccc9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6d3890cb5a9ea6d8322ace3bf65dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3fa60e09243f318f624b089f2384739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfc31c161412845d5b635b594ce22b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddcd6bc26cf12f39a5f2d86aad57d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b08f7ccce184202731ab5abf085ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1cc75290c50cd5da054c9bd61c273743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac1b99d10bad1e961ac7b4a3c5aaa3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2cdb8b436b01ef78dea9dbb8d14f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8279f008fb2ee616bed7687c21bd84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769661426058721fa11d7d9c7c2759dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c82c020ab8f3fd218c5d4b1d2c8db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e335b0cc4c000c42886331a218cb35d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af91df105b1aab172044ef3ef5f21f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c221653f14b789e5f219191b18b5d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a758bf0b9b22543ef9b9315d961d80b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a198340844ae253e1a0258f828e480753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de3254add2c41594f1ac2135c682b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c84151473822273702fca61ce1da0b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474562d8791c06b639a0e37e7741181756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13a2a16213da3ebd47a5cf6216aef4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cf743d598d661288b79ca13fa9a56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3eb806767ecf2d82eb8237d3422cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee42e3ea25ba2e259ceff488490dba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7160212cf10bf704a48e0300be93e9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f4149f57bbca93fe670adb68f386d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5c582d5209441e89ecb9ec5a1eb85763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac16d08ee81f64475e9ea6cf3f4da5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31f53c3ce78a698de24fb939479972765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e903eea852b8a905712393ab06d36d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efabdab9eceedcb521ac3ab7fa4819d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>