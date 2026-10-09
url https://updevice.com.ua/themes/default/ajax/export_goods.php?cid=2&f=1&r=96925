--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4835b4dfead08086d7e2bf23549e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeb4eeb46ea486c1338a5b3984e5ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43557940049f512c67cad6c51aab368a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f7378d0b777e47c7e3bcdad395674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7139e1ee88ba2f2099cd9ef21852f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd35f82b41766f5ca445d75150ef056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0004c5e0ba2da8d531cc4fb47382b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf9d65068470f10bd8da2bb41dbed28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116746bbb720a3ddc5d2655a3e0134159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071cde4013cfa1558ca5c213246af4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14a8891fbeb6f4c807261d0ab5856611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb646aa6d3bf437146f2e394b1b2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb7bbe03e3969ef9899a3a718d06de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7b06dc1a78231c2cf056e191fceff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01239e46cc5a609a39ee6e9c4234cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0f2b66a12802b1a00cb93c7342ed016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734bbe6353ccf32cba85ce4296c91f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183784ef0f39c33509b5bc9ff2463bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1536aaf58e8009c9076727718b03d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3be9d17f94753baab267bfe75ac7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488484cff19f08799dd836d92c2229321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47027f12c36bf3af7eda850337ed77bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e0ff39cf1691ca9135c37a9253d2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12e2562e1688aff7fd06526d750da924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d47898608095c66227845fd2c2aec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c569bc219cf140b0ed1b97a86584826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c19db629189b082171828ec0b6e2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f621566552eb49481ab1a024df24bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd3b6b7c167cc44dcf6c1ead512ddf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2388ccefe8e614ffd678b47cfd3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b110c86d2854971fbff0ddc3c12d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc05f7d2ecaeb8a36ce9c4fa1b95de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547132e4aa37a8959271ebef9f6048db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66845254bc4c7efc1572f2571dd757834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8df80637cc52915efc72477beec39135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7819c7b2072eaabc2bdbf7a72f99e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcce33ae9eec02bb826e1e1f04ed1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68592f6004d7a963c515f4dd647c3b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64d41924c11ce2ccb720b11c3d9fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed96734b38b4608505bdbf01c8728b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a60113cf88512c6a76f8b0f7bb57241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307814bdec3c9cc0ee2ab0147c103eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe4122cad54e572afb272a2a503efc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abc8506ff9140282220ca9abf01aae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8197fbc3f1f1adf1a1c77e0f60e14645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e376cfcd6f6c8d8ab8dba4a8699a4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064f08c3ed28af1bba57085bf70d61847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1065784f942fa11a1819c36e642081948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bedd6546206bbce9704dbc19e386249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f8b240e059da21aadf57922795d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120597f1976fbf96d2f269e8785d06b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479970db08674b4f60deb1f827c6b1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d44c9b0a62dbea112c499375e01453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44910578b0711b25e06c9a509b2c273754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a70cca0db23d6763587ec2990cdf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cf54ab4af741608c470b1524e0cb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e388fcd302e46a3c5672213a751e05f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f51489e5b14b4ebc662dd95e16a86758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7432a13bde36280d662da0cee4603e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a61e916d6b4e84733f0bde38bb093160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785faf251175c7a3552aee46f91de6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cca0ff762682cf691669c786835ec062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51db5792e5b6a23f5eb0d66c13d9c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b502ba70b47841993a90010109a8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dcfd38863209cb1e07b416ec27c8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698aba952bc904cbf410e318ed155eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cacac9ed761a225fffe804584364067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa159e7491e54634ae2cf68600634b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab35d0b1909f455cf7f22a8e27fcef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a5f3ffa28b61fb98676cd310407b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaac7ee21d3f7bbcce80dd2f14913471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c2d154aa778b189f6a88444c45a8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78f5ee37df9e5882ea2940cb2efee273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee54f0a539ad582da693e0fd26080e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177bbfff0d8a44ac0abdca76237858975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93cc924c76b2cb18e9e7b3fef8c6bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f430a13d2e52ad20c4c5f9c98c110f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d6599fc02ccb99d2b0ea5ab1c3e1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9092549a4c808bcbe3084096a0982c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026dd1bfb018796fada84adb776cce480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a184826f650e34c45a5305f94c43181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f95864d985f56dc18240ac1d6796082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eba07bba977a874b45ea7ed9cc11083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf8659cd07101b1db897d78f6fdde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e14d2cdd3b940b95bcbdd030dc9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56f8a5dd9dd456065685c23075285b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dc8fa67c0d23ef4497b8f6d58583287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea40884c1f85ee38eaf9a2eb380287788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ca0274e16a18a5c3ff95c1676b5ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1608db2b1339dc5a310f406579d2b2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822327d5a91e62d5a20a494e2c2b45f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe46a8f2c9743926e59fa07f053df092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8155c63fcb1b0cfe5f26897de5093d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193f567d8d136ba29b43dc8a72ac28c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f261d198254c8c4c2516c2a79fb95ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25869ed58c628e2cdeaa36f4eebc1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1948ed0588d1780dd0a4a5db8432c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb1e3d60cb6c8429e7c1f7510af7a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74b1c207db4495ce88a0d53bc6dff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad500153ca9944f4c58b79064e8c88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d9efbd45b512072a5f0d6c01e1e27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73e022bf8287d7b6299e8fa3cb0f03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2f12e3b9a4daf4074b093f2f3b15e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d9a381a651259dad88b9b1fc33e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebd4549caf65b3e5cb502466bb838e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0657029a77947d9b80dd45ea4fb8b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61091ae9a0632e80624c84215a6bda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd9926cd5eb7c94265da3f8b31d9e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8018ca6acea9681e1828f3581ec36d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669e781c0edda1ce7379cae6152b17e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700374efda240847f3e522d42217bc14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b4d394d0787a04db86cc754af9c7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc45d0bc410c10a1cf9f68e2c785dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede78f7637ee33153372927cb44b78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe5bfc00ee164235e140afe8359be4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35805531c64ecdc0e42d6606e6bd0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623dc2519d8c85b1e0db9b96df49103117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac18e06ed0709e9ffd9fe14dcbd6ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272933c754d1dbecc4a4d0fc5f8a252e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c8ec4968730f9a48a170b3f0af422120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629aca8a068e4044dea054d82cadf02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e1c4a6f6e8e8e1a6b0484c75cc492122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f480e9f3f62d4c9dec4083cf70c83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fe0f3660c6fc625fa1cfc52678f67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08734fd5a4bbc6a86fa0096de4fa54dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67379bf31bfe1d73f272b127c46d04e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74d78fdedb68ebeaf1fdb0e28f91ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c61af6b8048b5d8d2966cb6633fa53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1465172624e5bcdba723808f1cd950b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf9c37305a048c43bec589e76705e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d03dda9a4309874336e6516383e35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9ff838e61f4b4e2569d687719c30b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225622ad72013d34b97ed058a9a03e98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd640e2ecc8d08968a61c2f205785e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef3a1d46902856ecc497a9d7a49fc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893705b0683e06c0eee43ea00d8a438b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c6462d8daf00b8f870d30af6a4682137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8030475bf80753fa7d34ce0a7a1ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c6526ab14499a5d8637f74a694da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270e6969ab52fc3b103b1a679685749140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af63d12cff8f8d9c86a94bb59ff0bcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9304dc61597014fb2381ca698b6816142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e6020384b9f7714c8daed525170b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4e14667735d27950b05e6c03391da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb421755eb4ec673e185ba66307ee5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672db3aa3b13206c642144b380601f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8af1f63f9a30458762ee3950daeb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e999e173fcb630404968e6b0a121e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918d2f7b3c8b7bf348a38448f76df4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8732e842d05c65f56f6b18d9bb8d4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af46d5310e000024d68e93ee8feb21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6d239cdd8037a7624d8ad2d629d84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1006c5aa025ef6a06aa5647235d873153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390fcf6cf457cae54a64d52fe6f01a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57afee6d647c293214b27e389ccabd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22773f78a831651624bf46cec8d029156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72c2b2b3182f8a0515486f63b64028157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1d5d961b51f8be0499c5eb5d931f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea9cecd886c27f5d6ffa84291a4063159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb275ec2026be0ed78401f325f5a6c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b895536169701884589b2f857f64b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c651ec1152a56ee3313d8bf8c8890d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04906544b6612f747d00209b4d36c60d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c43301d202e32b861f8fc6a5e7d85c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b8ac2fa15deeacd4fbb379fd2474c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bbee850adae47205206b4cb7d9d27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b77647f0030e3956dfc7e1bb38ce6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4c1fc97bfb5b9ec86532bc4d58122168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b8c421b3f00ae060ffc60330a751a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb221aca58572904eaaeadac0369ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2075fedb283f913b92265a9a4d96b52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a27620073b0b26842f8d04b69a3ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac9f018adb397533917c6079d22896173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd77297493d96d0accbe932606b508174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf213aa46ae6d1c3a592b6ed1271bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ea85cfffb8fde26e85ca0ebb838f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3c36ea6357e8c3c7fd7e075f6a44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c6557e048ce3b98ef10687464a428178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b2829143c6f2df51dc2dd46906ca2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe7595983048f478a40a38741a28d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aabe8ff025630d57532d11dab4c81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43425c85102a075e610ef8c4fa5d0eda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e64a26966c694b4389f376d9aa7b1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d342055975ac5367e39dbc417d505184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd2bf587e3062c190f7573d1ede80f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2645d71105c588ef201e9ebe3967940186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d15ce8723bcd4fcc4703f4234ebca2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7832e6ce77bae95810ea1401e103d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec42931531da29fd33f5dd261f8ded189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb428c3195197f81f550c16e6cd1edb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d01a660948982eab4bcea598c47f18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beda702cb0538deae64aa633239f46f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c00d85ce03120c349e50a62314f08c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738bd1e73007419ed87c86c3c808c04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d61e1acedc3d9096bbc8ddab890b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e96aad76eb709ff0b032cb1024cb37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccb270fd9d94d1afce8ae2da75b10d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635cda9c893132bba5b39877e07f10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cce5bb43212de6db51674ad96e58d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19273b992613d9a22fcf355193e9b46b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d153ea3c112b034eb2b58f5956b63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58855576b118b38ff81b1deebf872d0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d13ff8b87a36e372288ef82c1f0ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b7722e5ca1cd99460807561a9bc79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e93c03e93d5c72df66eb0ffebc39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aabc1c0e6ab822e9f42e2bc0f2a1b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa66e6d77e815d1bceb8fd9998c079207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dddbd04d91e2ecd116baebb9d299c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d73c06332af6048128ef986370ca6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07523c872ee2a6f489505520f62c687e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968e10981be312db0feb04286f81f17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ae89b08e99788a4ca5b8cd26f8fb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941e98278b27a3fefbf832e1f4ba0ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0396579eff4c97deb29ce80817371a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a8926b54628326aef7d9d32700d66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d1e0bbd186954c9dfeb00055829f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab10b9fd85cb61ac9820523f918aff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74e0c0421fed3747e5f45d884c2438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89e8c22e30a80ed2bed0a55c73968219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e83bb49dcd35d834f5eeb2e5d9f34b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7211c86fe48066bcb76b7a11189bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23968b9bcb2a0e14bb9ba5c312044b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557524a1da7dd4265ac56954ab3cc490223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de953b9258b44b8ee2864d1dd8b8588224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75387eaadcae3515cf57d0b71b379fb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f00d7a456cdca153d8b2674de0673226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caec4a50a99f28412c7f4125f8b5a69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78b3035c077695d558af392457e2c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e4808bdfbd2f7782d132d25840c34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286f37fad91a8610defef24fbe74868230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36797c2c2cddcdeeb73fd6982d63f9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bc3349e93e0b00408c737d6af8c06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d18fdca751d0bf064bfbaaac942e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd23172c828498e36a9f310342ab77b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b63b55ee8557e3a6ea8a668e589b42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa86b3ec4af60744494a2f4a8252b1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a444df460f1fab87731cafc45249237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90be718e8a76ba8ad981739b7a7bd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29ec11c9ff64df3cc1d9d6f90e6086239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984cb3e8d4da590f6982d58092eacdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f51c7aacb234cb4982ea591335846b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7d86702ee1501ecee5311c94954c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6a22093f1906f1bb1c60d548f8e82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1d3dd0289dd03c15e3cf19bd0a0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4456aa4e7ee3fb5541c52d48d0f7536245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c263781a9901f9a2ec0a7b07cf890fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10855538186814cdd07f07a7cf3056247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f5a4a5416da4a81eeb29599a68ba8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db15f73740b5d9223c57a53805313b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f6869dad8794ef380c5d91865caab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b784fa7c1e2cc517811d9529b367cf4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f411fa25310dea0f2bedf963a39d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63631717ee5e36a249af37af056bfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39446f59b51ba481a1eaacc0f52b4679254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d03956f561d2c48dbd944675ea8b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8046980014b85bdfe0c977c8d9e6f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b92c8c1937a20812adea7db7c8148a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4ab492db1329ea65a3fdd1dbb529e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1234f64c51d6ff55a59932e0bb30b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01afcafe9223f12024b24b5d63fb0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf2161ecb18c347a1d85b5b1311b3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b216f89b2bd59335e01c57f01deb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5b1265a5167c90d6accfad04de3f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee0c459af1766732b8fc72f675afca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6024233a2b1aa39b8dc2cbfb8a9eed3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1330367ede9cec5972689ebb92506266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250ac218ff3252f8705e3dfa8fa150f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b067eb6a861415a84247ffb40048d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4aa865ee79ddd4d2973a386a93774269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd567dfd7db3e43cccacf8a5b8556e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c8633f9b66d7a742c9561731bbce2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328f9db4ab259fddc85d3432d8ff5ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a39d987b5b668a83d2c952f2bbf8e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445abb2f22b4d06f3014467cb51853db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dcfd6b3a878f7a414eef4b9dcfe0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27562f06c2758ae2fe56031b839aee8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f0d53a76d617c908100f511dadeb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1446c038533582ecdd4d8108a89f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53967a44de0b332fc5aea6e94b81d66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada999dd20248167c454c525486ed9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8da4e00d3038ce74363647513ab95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d76594ae9c4f5e4ba6539bfa506c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365ff9057cbdec3af6bc3a312370b0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4ac60e3d3d3da90fc1f9d5a4e56a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad582faa171a3ab90e908e9339a33f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2123b92199713df1cfabb2a175405286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3b5462b0fa837e12865effd54acea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2f117d57203dd4ef8c36be888aba2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a953cda0cd1c44fe1b8c576d1867b1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d6d80c6c57bd628f508baff80bcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfc1674515aa0b8d11d1915a79e84e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe71d0a986e08d2c54b1faf2500e2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3633f037271e146fbbfe5bbd45507293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739358860c6cb6f6565e6600d7f92f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f351a5bcb2b0254d23c3cb1233e75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089e6b8968d4a4ebb80d68dad91fd04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053595ac2f4b32a278d2cfa489c1d67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72458bd75b83021e9bad4965fd95dccf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab50cfdb6b644fa5d05ff773660bae6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd7379ec009d4f9880b0b6e213a3a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196b626570f21b71e7f0ec060816260301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155b6256b0b0c4ac78edd6556ade16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b91bde01efc61def5e57b315f4ff6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8b5654c31b6a7214924181327c5bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709588864c17eec96a2869dd89ff60c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf2873182c3066acff657d8f29811306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946158d89f60e1287327977541a7477307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d881f5de6db22762428aeb22dd98188308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18985cf129d6836c015ec3c15618322309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5bf8a3f1fe21023f4a5419b58b5fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07dadb5a910c1d62526d20ed5f6ae6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94309768bbfd0543cb4f10f1b92e8a73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6189c0a9e75dbd0d934c43a7a911c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa81b61511867bd96a4e38277db567314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f4b19008273973b42849e117ff41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37474cc5a07a88e19fd78773a8d00126316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2ec54cb227cacabc298edbd6d241f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c28b5a99ebdde6628454b7c242998318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4263dac5e5ab46cebf2ece2c778856319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a27bab3122530cdfc9ef706db832a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76189ffaf9b6ca78ef2b7903e14825321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6733e62221146e393110862f3d116322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62fe783df9877a7d268350fddcd11a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869249d3d139eeda58fca2c8f8f960d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301088fa4700544d21f9876b160df98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc12f48aa0e74e9d10d905a79b7b06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae458a9766ad9a017feb511efa34437327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416627320400b04f00870fc122e60640328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6687e0d94219641190c24e9174bfdca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b707b784626a5adf688fa7bee21b6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622e9fc853e4174d01bcab8e27f46b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092fce28b83d7058f02cfb028636ef5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f129df45a9030762ac771ffc8586d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77259c9a94ca08e48c958eee17536433334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34101655ced73a31209b1dfc4bffc9d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd36546606cff7a56e6dcb39fdcffe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241866795c7cdd4723334ccd33decc8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7438a764ec116ca3ba6b1467f5549338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cf92bc7726134612bf6536158fd1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cbb677366e5865323f70610a9ee5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b8f296b8b6f6ec27cdc657acc097b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f81542b766ff2cd48b0b596ffea4a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d622054b4f23f874b8c75e62fd402343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb51ea9d1c6c7954193b45164ead62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a87e791cda74b15c814409576d8e5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbf7296f3f9cf6bea3a207cd881b96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91516accc6e93a1a3766f33ff2795c12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf2ecceba288afe4ceb4ccc209fbf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2151c729519f450a451b3210f2c81c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde86a32c7f9c2059844295125d69a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd2a0ae2b29037258c34539a9b28a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d09c12d927a682eb0bc946836f7ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23ac4042b75da403e78d2abf063ddb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d62b5b6eabdfc837b243890cd71a42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686a63d36ca92314e5209182997e5cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512798830f52a1da1b66c82cb178f2e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894adc0158646177dda4911ff1031c18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e229bc17a1b7b54b7a159ee4ea30c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c72a023acc5b6b002f704a5d5cf421359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ecddcdf244962a009bb36b4547894360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c38f1c7424677b3f7e2a2784c6785361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8b887bc12ba70ee696c7dd4f9b47f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a366efee9e05aea7c2b34a20e8edd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201cfd79e08f7b504958d9379acf890364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa023dd58219bdc6f42582bad42e02db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23512eabb359f704adf361a4986022366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d0000fa73b82ea21f7cafbed7bfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8278e8b4ac9648153d1b2583a836368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5b8ca11bb29c9524d9beab196ccc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9b12a6d1421aecb7caeb9dfdca22d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260583a0e95d3127c05dd469537ee312371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ad7786d87639df9a687439b37374d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ac67c50e8e684239fd018aabd1d1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feda5a0d1b48b52102dc4e7e555ddd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087182a2255bb0c8c9867096f469c24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c964112f20fcb71be1e5575d33a5271376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a5d2f7ae3e39b0323c4a3de8a0d6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf32d8c3b9f768ccbe232d0db215631378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cf78e6aa83e7e9014eb9b1181a996379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167f7f70beb8f904179029e1471c893380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d8b6d7c2f07e767aa8f7c412e2bd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638da809825d3c2c561245732e8d957f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a5592e9a000c195c1e6459ca0f51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2c94ec4c6945bf2a4fd403924705c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8404569ad8bc8d7458ace31d89b33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e99ff6378b6ef46e41810b506f22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717252ccd70f74fee73291b45280d5e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c1ac2bf0da4fe9b82b0efd26bd823388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0614802e9d64ad60d20f13cab599d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3a3a28164d53217a9c30a0a37ae51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e1a28a63904b3b8b2c29ca21cc942391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84265516a604f8bad56e204f2efb20f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171dbb576a26bf63eefe3c96ac37fe9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef2ca837b1e9c707539166c6fbd274394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dc9b03fca44d00a7629c9d9486522395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6b87f5519b4e295ac2e9b03aca42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3188080916afe55e4a9f11c1f2d23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489967b79a59e713947a5299a73f5bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979f458e3946ceba1440731497376ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862b3c58ccf3d6c1b700bd2e4bcf243400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25cfcbf67d66df8a6c911a86f4f87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1cd25e2e979791331b53a1862d1e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026882a18850f86a3d9410f06be4907e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3d03d4c3070c9588ce3c8ee1956be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c85c70c07be345a227db7110dea4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66fe19fdc6a1d0c27c00860940ff81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86685a33d1c76c922dfc0eb70ed47ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e467031b6bd6b00d42744e3e744f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d6eb593b97708ff97d7d75b773c12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0199dc8a20ff733ccca1396f4bb0c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b8c306a7ee4659ec338f3f7471867411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac59ef3e11d4735e48898bf356f2b4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820561aa9823271572f01eb1c573f2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4552b6b198d4c184f6b17709f45ed7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7553ec2d3caa6ba8e1efe07b0357a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c112af0ba00de5fe78041f1fefbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0f168d6be175e4f000f532500e4cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456670f6ebc42909f3df9f72e2b666b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eea758b92a0b29720080d3311631c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1147354746f5c69b3211283cee5ba9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca984ae8a26b0e84428df877a3b118db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a4bda37889076b502940b2373cdca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e553381eda722c513926d9d502ded423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5701306460b852e1d44dc704d0fdf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a8f2bdaabaca3cb013fcaa833e014425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceef71e7f6871226650ce3d67c547f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f980b434b712d8c515c065573cc40e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c77e7419cf4fc3649dc38d7e2fb2aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8989066884c81e22ae860c8700995e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0696ebd4d355a771258524d779a55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93089693b3c0f77ce66ea79012aa6c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb85507d5f91ab7e540eb2b935df27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c9e3e178af9a88089460b893b13a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f082d92d0980a91db6420563632a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8bc017022bd66ed1289904261c4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71da26978bd48e3dd39b325d0b44794436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed194e4cb7cd3ff434f5f80094cbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c415f32007878894d42238ad1d9f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa187b51aa3a829859000b23dbd476439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf726c58dd997429f34d76fb896ea3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b400856c007ec342a2de1986f59176a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a7b074439d6f5130ada5defeee0f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac46c8fa4fb01f1f3f120baef8342e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2f60de82d679c790af098744e7ec6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4140651179faf14362540f6561b97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b48c35864ecb030e8b3067ac43532446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926cafc266c9228a3e3365cb1d448b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede51fa29ee7aff0a5c581c5094d987448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a15405fc1e5597cfa0c9bda6083baf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a05f34dfa628202ae585a99bd305e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e336dab30960fe16786aabfd04d822451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ddf67f9e70b33b2eb41aaeda64a53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd7a02ec935b2536feaa3f9e7f864453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d7c79cec2839caf540302f0e9403b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428b6132bdffe23c61ec8d117bb9fdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809e5e0ba0cc4b6d103c0ab090b8de4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd7c6a497831ee20a2e0f5931d34a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b507a49215a567608beec2c31c237458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6268d6ce585a115fb51d7e614747e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526ff2f8a5ad2070314ca6428140c56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a9c89df95968e56a633957c9c614461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580b21d2cbcfa9e5655c968572866d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2fd1de1ffa1e84ad4880c54470214463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9862248471db2be965af0572027d90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f34a3a72db4b7f733fcddc323f3448465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32f7aa1236fd06315d8d2e7ba2f6d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbcb8d0088c88aa23ac13bbf2a6ac6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e5ae129f93ab25c642fc06e72e039468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c712b755c4b3f6f4b5464ba0502bf7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c4e046ee65c0365e7eace44395427470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59502b6f40cee480cd699eca5f4aea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e727f3480224b8672247fae4f39de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2f50585d555b49ed10dd21321b2fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f88930cf00258cb3f9fcb2189997bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69cd3646fed268e83de9b29769b7b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26763da2e142cf72f38855ea3229fc5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d795012411ffda646195f0eb83fdfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f7f811b78f2ad17a27ac122917384478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c47bdab40bf29344966582331d17a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5431613dc773432105a16b7a6bacc7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009309ad38e809b18f83fea8925e3800481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e05a22a02424fe98d1cae9bdd14ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b5a22a05e36f111c91cdd09249a91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23cdea11c0e74bfcd9821612171450484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cb6114539e20953d6b176be8bd5d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a250fd4fb8708fabde1858f7fa34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60624ff98be723d17408f0ad20b8dc2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c48d01847bba49de75aeccc9b4816488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d3c8b68560826609a1f09e8e8f24c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178207801944d7fabdf7a2117559e6ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f4bb74c8d1c096136a4a712668d8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6cd3caf641e9a03c837d1e98bbf5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1665a65672bb3e4e9a99f04b94097ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21aac7db15600f757151fbe86ca82b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68af5719c5e14828973d8990314e9af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6457148ffa4867c215e160361d4189496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df33920a9121d179d6c8fc7742f589497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aefab34442c543711383064d6246d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576be0dff87a0f0e65c433f6b7057ddb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb2c6e786afed0284a82f07c96954500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fbef97df6f9c685b0ec13a30f2494501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618f47b2872a5f3772a4e2fbf43ea8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93d84fab6685cdbe4f02cda05ef0f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450769a9c5dae36887224577a843b403504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0ce3e1e5c8518c64816364308cacf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc39ee02538cd193da7d02e0721947506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa681674b5923e0a8093b5dff6c6df5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92c7ecbe59cd4b5cd144a6e23ab64f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d508ca1f294815d16a34a4ebe1bfa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc335bd16f378b7107e88b9b94fade510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1d4402dd1afcb6b9d2da608e1f4fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39386c49e7e531187bb2f0df044e20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc10801884cee148a629e6accd42fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6d76cba4cc8d9e9a78ce2190c3b38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee0b75d3fefa0c5601b5057ae68c60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2982c735d9d159dc182bf89ed5f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156a50d053e1ac7c53a749a86159db5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc706e2a2eba20625c69c8ba54a5e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6b8fcb6672f32a7ece49fb3a5e40f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b0dfa510766a3aa50c73a0aea04b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8805313dfefcfd0887fd1b7aa3db24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bc52ae04ccda33fa6e6f1050a28d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf27903d6eab9bac34dccbcf77f48e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea0f5d8d5ee74a680f122a4306245f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ef8167cd7f685fb7a63f59b83102d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f67fc7c6ee334bc36e694a5b7fcb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e64e5051c3982b4e60e8436a24abb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542894809c7418ecf7ce1388066bad5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f1e8edee11c1299f9f2f631e4f1ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d324a814b6d230c06cfd4d4df1d7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b6f38c7a74f6cc4eef76fbbc812e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa684d11d8d49079bf8b1b363e96c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2fedf15b0aed62990ba70e2f4f267533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9440db135bf010a29aff7d6ea0eb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72015fc3af400eadb20233b4046dffe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec211f44fcf28c4859f1da421c051b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6d79e4ffd645ce598b8920ecfd95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915432abffb311953a19ae55850ccb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22e5bcb977cb99016de38415a6edd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8469f0fe270bc2a0e07cca59cb0b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddba5c21cda7dbfece277027cda58b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7dfc7abc070c668bf01ec42dd4f03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd2dcd89e6b52c1c6357025d51388543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c9c5e65b1a4e137782327f2a8555544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157c799d2a1673bd77401b4711be99b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d78f74057932ae0ecca5c9ae83d0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b95afb0b21bab45e1d6d863ac23606547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbdaf4415bf6607f9ec9d2ff817f80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6329d11bbbfdac277838595cf833f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83f3eff3e9edb039c711e6051e8f1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00729cbc6e9702cc4800c63e151e810551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa768b971c9294e0685145a57959f3a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33482987a9efb74dcc056c3ca2aba17d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4da4e6d6be80ce4195b17ccd62dae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b79bb085b3c8402f8e66f297823c4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34809318b4f9b1899ae14af433ff7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b4edf82c004dc49218cca78c6907557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739614a8a0cb23fb52df8691b06723a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd06750e3b10eb17d76103890be84a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b1ebe2ca2c29639a3e7d2c5eeebe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abd11b9b883f0a381e7945d46537e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca6ce71941eca9cf893d5771f30534562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549a9829e79f0177cd20bd12c9d6f04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76160a52b1aded7556e974ff0583b7ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9980c17b19e9a809ec19da7789301b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988d2e41ee143ebc52ae408dc4c5f99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ce8f6108623698614fd2ac2237e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ffc821862702bdad054568317d4e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e009fc3cae267f7defac1dff51e3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5b475fc136010e0f98191444e84e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef88584d70574cafa150475e1a7012571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae698556f3395e6c6b3b6924461610a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39197d1122655702f10d2685dade4eff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55278ed8ac7a50c66bac97f7c8124be1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f704df0ab8197cb38ef630b0977f735575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8bb4413e205186a567e5567b5088576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb47877c5a365ed34ddf38e4f6db95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae95fb88103c96b6c169be8b40ac15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45948e7b5080bf170a2c5b933c2e41c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a32cab278f2c37ea83b43e41d7ca8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84f92749991676efb485f844b69bb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529896060e060483cf95a92cde70c3d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13085919a6631b91e5425f48668cde9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f32dfbec894c8fa9ad771215887a21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d8283518ba758e5294d41c7ffd492585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e939719ca4416b829217eec29e1982586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7550a4c81c52813a0e4f990e8fc098587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccecbac6f4241369f10b3d524dd32e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3a3f360680bc7a18ea4592aaae3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269cd06f1081bd724416d60c5feb4ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673bd442334858f1530bd0be62d9e78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bbe176e7b4cd1621372f2bb5c1cff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec5f8b48daea4fd5053ae251da239e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c548a08418653420a922a7796f288594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1535f83809320ccfd480f824364fda4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d423e22b3f5988b7bb8c96595b501f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cac46cf23986089779d5b805c2004597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfecabe0699691d3d3de1bd4eefe6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb703d987722842dc530de9a34ac1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac857255f02ed619fdd2eafcd9e406b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b75fde097495fb1909b888a43ac6f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3fab669318c5457812a3b66967200602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b089e69d56cdb5f3db6541af65c2a38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f261543beb3649790484b114642bc0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200648d3281533657f9be04eba428a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4b20e01444adef3d282e2c599932c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6184c4bbd04d62a7b8de0f9d85af6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b85a167a62f1e1c46b21174183088608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f41ec128082d89a6a3672ceaa1c8ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19520a4e5a9f6b4e014c0e799f3113610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab191b87ff7c4c7177610ef0ba64195611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded634a6fa07f1ff507508beb2b2d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fced8c03455b8bb62ba2555d9894ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34726c772fcfe19c7e23bc927892953b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b5620c1ec6e8be30b80248ae994c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a56816c59b690b398a12af0be1d8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9c12b8f6f4b94a3bc0dc04a770e41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953477eaaa6fd1a15ce2f49c279ff9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cbbace50013b8ce26e3782597f877619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c883ae5d6138b5a15e9e2d8bbc3eff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a99ee736227fbc979f3780d58b68e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ea3c5d3ddcc178b35416b6d9f8cbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9bd37b350d3a18d5f501b3a8c4a99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22603922f8f385c4b92c639c944488d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c46b4405bd449dc22da25f323c286625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fbbba74d6ea66dff6016efa2dd3e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e7a853e11a11ce19462a7761ffeef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48db42a551a8a537ae661adc415e9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fe87c23122f1b02fdd1efc4056679629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5b716871e2e8a59dc91ce5a8e4ed5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8379e61564623559df064b02dcd3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277dfff02fd6fad490d988b3432bfce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397052d0dc16636322f49a73d95b081633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593c9a5da493aef5d676bb1df781fa0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed16e0aab95d290bb9ead70e33ad62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0abd4b4b9f6ababbe277a31e4557b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641ff567b5473dbfc4e2a45b66cdbf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a113ca26e4df76076c0b1234a3a047638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a0db3e338f27b5fa118b46d2c874639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c2f9a484648506c847303ef59ac4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385d7ff542175758865553f98bb7d8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba315b511c91604436bfb27a5891151642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0942bdc3d2026dabe70ca5228f346e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c942db097a666000f6920f918cae0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f77637f29895b8c517c0ac65ad35a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce1b58b713e441f6e436f1f8d274f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ec8cbcbb5b6f31db92b0597d200b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac54487607bfd6b15d28b62f0babb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d780b1305ec60b23fdb6e281bb2dc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf48a60264c16d46dfe35fa41adeb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490646a4766c000c5e704be30d54b34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaf6f8bfabbb192e06ee6d9d0a174a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1da9a5d8f3af8a614a0c351e7255e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb713f6d21b1ded21310ba2a34f28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98cc53f0aa9c38b2170b55be230e1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79427449a34fec7481a9561eee19b04f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49e7b693360fb7b75e7dc645b5069d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adbff4ec5619a5ded3ed499a211780658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f399cfa9089a3539d58e710b1b1f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e7b8fc0d2ec13619a72b69b9260b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48fbd70bdaf4d5b6d6957af899c54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dc124f027f6f2b807490ce690fe38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe2196290cd7d915555f7022dac18b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0e6cf5ebade2bff5624437b5c7d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b62991b8ac2d9a71d8e6492b3414665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83638f93191f7081585285517d97ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eb4e58ba62f11809b1cfb18971711667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e60e1c2d05316d889523825c6000668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7daec86a9dc11832889c878e492c41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a744217a4fa196c1e62dbed260aa3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cb11afff70034b8c8fd90844127d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab887b0b2dcf122f5a4261ea6fb28f18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b798378381046be1f04383592f823673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa9fbcc1d792d6e8d4555b662cbded674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d336715ecaf7ed423aeae15c186af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde30c26f90c3107154809d12d15f86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c51a6b2fe2bafd836c78f7a52f4952677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d2374b8ac3385b19f84999d6ca4a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676df9fb834c925cb4bed9f6c941a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc747219062373ad6192ec459ba30f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a03c401f5f4f8fcab53e986988e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad111a36ef05298d44221e60511995f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d1e2e0c2e261de9d1e3195f660fd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f9fd24bfe684c3c288688f935793684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d190e47a097bfba18b1997c0d7361685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a23fa70d7b17232aef058d14e5cf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4584c0a0e428c050e237110b4761964687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddec0e6454d7e6d022eef3e81e6439688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ca97e02474398db0812b2be5b0485689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f406faa003e00c87518c2e5a3997006690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feaa9f57ceb358f730ed337a093c2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb36d6ed0ae6be765e04720b45db5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4e565af183d24cc11dbd38a2e95fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb942d174ed2d376b3cfcd42c9b228694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115caab172fc0dca76a4a02c7a9422d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba476deea8fca817c6060a1fa89619e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6278abd6abbe173207878918ee5884a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98999a5ed2a144a9065b6a301d415c8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797699886d8318e5f17ca5ec3923454699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8a33b03a570bd727867bce54a6e48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd985984926083bddead8561deeb1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e537b67095f36363e05b88e8200c65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92cd61a965d69193794c37366c6e3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab54f94663e0ef85fb0b509d51ca0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa0e07934d72c2a5f6f83409ea5db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89628df05460341bbcd618dcabc118706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e70c52269db236c818d7b967a1605707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e7a1c93a1171d93d6e96c0f9b94e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f26b38cf1eff4b9dce4843e348027709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923731f02179ca571ccabefbbff16122710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bcce0692d2010c2897ed3a8ff5894711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b6154e68613d8b60c364db86681a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761730e27d57fd68932ff8da75e339f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a465a57e5444f9545c23a3657c6ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9e34096dc2590ee84c69b114fa37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484f3d02c06135215cb8c00b587aa3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51056c66c16db5432f3b653b49e2567f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e07313f2e7c4a8d0ede9b3107e92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e3339f6c605781ca916d79bbf2d7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa3d9f2624847b954700e9756388d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2cf651ad059e2fa75cbaf85fe2c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885b72c6bfb1a808ebef43771c1704c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a033aa99b84a578d512fddf457862b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2819d901de6eb6495225f34f6e96d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb95593bfde888ba7d2451679552e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d98074d2cd23e1dc70baf861ce6f9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e50ca49f7a897f292865ccdf344a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b7df3c9c907504a2acb35e8bb3c97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df159036ae9edb691541f6819359474729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186cee41742adbb58da7c93b6986014730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e776cd628330a46d522c9cb161d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89567668110d770c2a40066585d98775732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b2fa2640da4200917dbdb758fb7ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f64a296c552f69f2aef302f3d3051734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9071c1d763eb4e275861ad2d64ed1f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0550a025eafcc9d92a84458de005ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d2e6e9cc48b2f1fa30fb6e58e11d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd743fc19fd8f49dda49cc5eeea56f13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f18aa91b71e8ca15b719516a4331e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce403743e18a774a5511d0e20c57880740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf38f0e3049a15f9699e4b76f77d93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d23b8bbd441a74488a44381095e5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ccfba663104fb81bc9240b5f993c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03549edc88108c9f2a9b496f967d9fa3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0afbfac2680248482a42e04a9a4a8d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76bbd6232fe6bee74db3a97f7a9fe8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa76681ac9304c6f62fbaa06bef512747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06736bf3a48670bf206bfec200979748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c90a063f047f58c61456d2ec1434749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984f221dd997483c30f3007989bd7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eded98bb0d997f191bbdc86790a26d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bda0ffcd42b02b3396a1d3b646b0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123122812478ce0ed88d41b5051f549753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43191a1105a77ce245cf2a139623e26754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a77b51df6b02f4b94fa243bee9261755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133289798a33b59b9454cbf074455418756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c9084aaa1b154dd07d42899d90e69757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22e96a3d58e03512801e828490b0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a664f5e53a0dc67b2f5a3f0e19830759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06451db648a5d6901412ce6b01e69d2f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe2ca15044bbdacff327eea2358efa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016dffd73ff8dd0a989e1577a4d88e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf799871d42a1be2484919dbd5f0bd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f606443072246d76281ec92aeabafb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5565b6810ea0e74fcb0d31106f18f9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc82ad4ef3fc59d856b7818ea49606766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c748fbba388c05ab09410c953ad601767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fe4e62b5d1908d03102e63da76976768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837d237d3b7859b298a77d7e26e0b9e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87099ee6b6bbd1ac8b10fa5621776e2c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c683f0de371ef8c67375ce71c95427771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31664368a6c260ba9877a8f73c5e2e1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e31eb16fc76474490b4ab812c7972773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa78be52719cca8210903bffb105b00774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f725818bc9d230078fd4be65501d2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124491d08af6f4caa91498f05660afb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3effee88d618aa376850e4722649a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd224dc533b4cb676b9beb1a2b55f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a1e1002c0b6da88b3482b16181ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36d2caf9a0a2eb5eba3e59442255d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e47143d7fb1111390ccb5cdaa40aa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc3027fbcb3a92e7aa0aa88ab54e97782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56d2a8a3883bb503246a6a6e663b2b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd7c3e0c204e4cfa1dfc9904e003d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577748bcd91684a8b9711c363972dc5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef362bf581bdb7181ca7f1cd7592551786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f711d0e370c19a045c16bda7174afb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664d538604fa6ee4cb3b0fa5a312dc6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42a1b644e6d0a18a86445d8b631266789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf06018fc37a77cce6f090d99926997790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fabbc5699f2bf95e24c096a3124983791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa65e15328e9a8d19862a970844a94792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6792885d901eb427469a5bef215718793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a69f950fa50dbe9321f8b562752f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de4a4580e2fbbc301eb3c84c977906795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fc7b808dbc71cee4e473aaac41558796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84e270ffb5996d9634b1f69eab1dad797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d508b2cdae4b7f3432267d818684eb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0429640568f788c4eb0d5290b8eb5ee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c01cf5947c556ac7a8ae5540bc3bc2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb964295be091dd5b63c605a801e87b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40075f299c87ae276767f69f003735e9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476090730b267e61728472707047859803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0ccad960bb8991a3fd12f3deb1a9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080add9950534c1b1a094c811e5b48a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5d2a40e7180b52b67d54f77673601806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787af701ac1c1c62b1b870d50b235f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76916ec65e41cecc6b8cae62368acc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223a165ff29c0b16a3fe5b7a8f9095e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aea9ee3f2ab5964bfc817c687fe2cf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198a7b0991135c0064c43c5d55fe36d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110ebbe618ead6b3041c08e8a3d6e92812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680cf10faedee7cb036f71a013bae4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2a3cb4053082d8d111c514dcd8907814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852511437fdb87a128dff480896109a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbcae13d4ce786dbb9266a64a89d71816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a239181277e27094e3543c344ac7ea817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef3e57c6318bbae9875e9ea5c84d0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808085c971c78756ce843ed25801c9bb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aadd6c257b9b7adb4a5645e0e0bbeb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97bf63e2bf2f5567b3e666444b03be821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041ea804c99b16b6826ec0c31d3249a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e865066659908f973495d63064368b3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994010a43cc60ccf8aaa57e8ecf94544824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55340a57bbb5183192851b40c4427bef825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc733eeef39239b9c917e72621b119826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc966c2f22beb10a0ac4f66210c70827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d779dfa2f3f3c54d22caf04ef709a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6cc14d5759a2aa55c1f7bf589359b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd91eaaac4fb830914bf78632fc4613830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a062f86b4959c1db2d3f16db1633a2f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1771be0bc7221c322dbbf9ebd28e04832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ec9e146b98fd0197bbe8f22bc792b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f163ba7423616a6e3cddc14148bd592834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0296eb31d781fb066da4b08a5d2d67b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a4a315732bbf57a3400b49a847be1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ce0ca850047ffbe921af52d24c84a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27e0083359f6e16efcf87823410cb1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eff9d89ef704606f498f9eeeb9408b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1071d8dc8786f877e838b1c5a33871b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406045938b1be4a149d8fe0ca6d4c8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab51d5201fe6fea70e01b20ee17c105842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17020bf605a884738c7992aa00544a843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155638dd9511452bc11e46d18deab7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a551585bd26a7ebe2c03243fbe6f6942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06913f6350750cf324ab08ae160d51623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17e118e9b04d06396e56fac45b42864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0cb6d9b98a9c3eef376c303d7fd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cad12355cec9f138282e6e779ab876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74c2a2b6928ee88ce9d3a117457aac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d32cfbaf1b31d8bf61d232e6cbe5ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b27cb9b35ecf2607b805f30a0009819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22fb336d6429e7c286c6c5b479431f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbaf8a95436659e7259e126a21c5d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a44d2f0fe429e3305ac97a914cc4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe14e5b38e764f4696d2f33197f112413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170b7e02d2015d80908a8a8f7aff49714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7c786db56422e74257e7aab962df915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b85cf10345378c7a90a163fba40fc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a597f17945935402ed27c531c6ddfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f191fe2ccaa18696478a3f573327918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5684e75263a34cfa06c9c0e77e32419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175fdbea84bd9b59051d7814c73dc9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3e860433511fd1ded216bed1521a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3520cb9f3c23b3ca288ce6dad585322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf82358acc5ca9b45e48b5870b61cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a736efb862c63726fb0a7cc2456c6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08f812eef8f306fb01c36fb1b8bec125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630b0ac02d5a26bd4d5f336fd48367a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d732f0635ea73ef7bcc32676d39246c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bbc36ce29a8a671d5956ca1b2729c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869be3b94415c1caf8229076bfc9d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c85247f88a92406e34b72cf9da101330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b363530c0d7a8c2922dbe63b5d1f6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf059dce66f7d43fb13e560c215a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5799e17819c84a02a498594cdd8a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e071919f11079a5e0b3c223fb1839a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2789320b8d266a46bbc5d3cff85f3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7276adf8ceb53733cf87039a3b0a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1fcb0bcdff1b2f18594d4f913c81a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928770ade3d1e0750b819b52e78e04138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09d8954cd35853fca8af8e896e822039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a25060c3615be813247b13c330a5db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125044384671305cfd6c2dee5686351e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0e82d293daeb8970328ac33efb1b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ee4702f541cfa4ab3b606af9e21e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e39fbb13038cea0460e89e8320a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cb7b9650df566633960236039dbb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9497f631f4af1593ff79bd595c366346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c98ad2c4b081ffb8bcfc2ba51bc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e39616f5a0a1e2eb69817e5581715648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da844922175fe1f6a0b22c4b87d0d8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81588ae00f6f79ea3c0b5b0b8d119ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a14f807fcc7efae61d4ed49d4cc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa7c10c04d76d342f47755df23147152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d0e25c64342a19c810b9e28fda8bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a899ee66416717eada439fc77dc2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517eff98b1735f74084ad04f601824255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b109a50c2898dd4d77c816c8e0792d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41cb9d0847fd9d43b0513a8ccb460a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bff542703bc231e3fb993b30a3db258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc89ba1f207f627cb32b80835d83f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2365303e033f0593f2b0df9348d5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecc486aff4f52385e2d443f4efdd9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe8fcb3ba51036e1c78494d5aa366062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f773f4ee9339dc1051ae3ea1a30b3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d0d3252fdd720c386ed33bf3bcb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dcc91b5f21b720d8743c26783fc9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71500be9f4a31651c8250d3c8b3d36ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8490ad28dd0bfe237018fbceac112667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcff4be70eb9a65d8c353f7305e8a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04d7bbb9c96f23d1d5e4326538ddf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1678f92e8888984732ceb9e49bff01a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc20841a5bfb42de465aa638b0579071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc990d2da1c14dfe786457480659072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5fa467f7c2989016c5488114fa1c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e948123d3c5093b758ff1d8a7bebb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce190dacbc4f607bf22894f419c50875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90551f7b8371e227821fffaae38033f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dc8624ad1b411741510c5a65f132877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e787bc88ad073f51c9f8ee4ee2455378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719586e99cddde5afe625d1b4e72407579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b466e4ae929bf5248f8f47d7bc0323480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249223519458dd65eb26e90b876548381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eccbaf870b675e8dfd279ed1e5a9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27547abe9ad778c92f5163ef59c3d58c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae815c314fa8a1b809a08da71d5ee93a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0de54108282200952a7b36d6899fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c6fbacbd0b08963d59ac862ddf28d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa3bd04e18d99b2ab3dc44c98e39187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10746d5d91301c44199c7b285dd77588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c85f4fcf36853f69c3fcb6a3814e8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a96a1c8b7be771bf6528005fe696690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908690443e4a3bcaa9eba0a5f16f01a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c4f8b17b1032ad40e77d6461dc4ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005ea85e21df889caef097a5a991e1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c750fd61fb7be4b08f3fdda95e855994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c27883dc001e39a90eb0e5efe88095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2b4a0b933aa79f36a4924f4e421ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94f68fa239208777d6bde07bfd5fd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812d0b8d5b86cb3f4d0f5fe1af97f4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bbe8c5aeb562a5af510d036c03a5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c421f1041428d5ebc41960f44d8ff4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6742a2213d11eb00d53da452e9c8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac691d43f49168e11885c5d896c248a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79034bcf4d447ebd6bb9f6600f7b3e28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199655872ddec3d7fd25f805267242c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dbc842eec0a58d849c9175cb5ecb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904458fa758e48c2f1993ea1abdd9ca1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6004ee59c077c5bceb3ed95b954a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765e712c0f8df8fd3e3c75f2d005e35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe0a02bc029da6335c1e4e2ad1b39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58ccc026eeb627cf0fac0e112f9aee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7574ed7032108b5341bb31165eb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a106796f1a021d891c79eaab9fc70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d4cb7cbbd0a4219c75c576e94909113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5786df8ea2f751866296d5938656e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02c6cf029169763cd67fd36b641fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b298ac80ada6504cd3452e1c13cd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52164c3b3876408e7c19640f708cff56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54403bc1c7cde2d0d0e6d30ece04b0ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc38f0d527210ce040b27754b1a3d12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530c72878334131b6db4db547b7fdbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2af4bdf8346c1def2014e24bff002121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ba26933b5c53f552a590a21289fc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8f17921d79570532ce1b78b0ae762123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887ecfb9b11eed991acafa5ce1dd096124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ba7ab49b808747f41ab355343eb67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec88452a3536e6ddad8782cb6bd9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee390cfc0b14c5f2b13ed2114fe24aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22374c50726b8426edc7ddbfd27922c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b7e0400312d8ab04064947edb9c02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc12b09d2ec3dec233470d179d081e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffad518416dadec114664ea155f340131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf100298f08454a678ac9450605c447132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f42c636226bf14f657bb2b91fd149b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740a20dc7d3e256f114d17ed02e496b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e31c1c9097d79cbfd0e5843fe4d24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826738a08cc752e337451080dbc86cae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6c8fbc49d610e0eb46219a5b5f1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e17c7ee95be0502014388c25318b20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31ae8fa68f2448233491489a1e1928139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed96627b2dca14eb877188c8826413140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a0f8a6ddce110bfae9e4443c89aea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406af9366fb44fe3f27e98c68778f13d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35490500a2bd167748bebc0f0e3821a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809e2b0cbaa830b0562ab27d0f5bcaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779d246e838903b28662cac17041e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fadb6f2a241cfe5311914302ca946146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e8b22319d63cdfca9540e820c4ab1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86041ebac2df4d6cf0ed09999dc950f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199063ceea17476fa1817965e948b2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab65f1f899a8413a504a08320d6ee4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e491afc16504acf72c684efe068f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e407596bbcd57e8f03be6187b2fff9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce04d5db8fd67708f6d01703da337ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589c4d7867908b37d9f6173fbcfb9de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ca4832beefb16d802a43557aea126155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd58e021bac41ff790cb64fa022b13c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732222a4edccca283b8778cfb06f5320157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c684e48d931732177ef219938d0079158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb07eb9d87b98c8ad8e611fa83ba3a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c76b115cbf6b56ded119e1bcfa4e2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba759ad512f518defc64fbe4a53774161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c5f1e31b18a219f7dde3d979a957f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6c53f0b69c51d596fb9bd770b3327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcb558285de1c7b44a038ead7ea604164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e4d517c393967c244eb8edfb32b86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b18e20c389339caba6748e98aac67f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744da3c3d548ca62a03c622ef35b248167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a941fda2ed924620001985f6afba670168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a28f4acc242f465365463b8a00507169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a47920739aa36dbb6723a6a106ab2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868786049f8b21be9309af320e69d58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9198b1d7be01061aa7280b69aba2a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8829f2b5fb04f4713e11339860c990173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7346629cc5f138f0e7f7e96f6c4b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423020c5077305819591d831ea84889175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785e2249a88821f377275eae0a89450176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265f8e9d9bb0e95c2b18a7110627fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db295a005a56e4c48cde578ec01fcb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f6e5d7e1f50802cd8e61b1e19cd19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0574e05571970628ca42bd70d82ec80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929d5903f0fb607c43e1d1c2e01b2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9b332dca638715063055e63dec663182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf6219b4d8dfd793167eee9beb3c75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f909a44964c19be800a08cdea8275d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ed391f1d079c68de3b39e196b35e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb0814feaec623d0f830b63798c424186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269608304e53bde1534287a650b885f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe25295c4969816d58f0710ac58bfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76e52912b258c50b6a8e30a9602510189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cf5b4e11b3e2144263dc232c33698190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efc4385b087bae2d956069e4359d22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9735631abef6cf5b4ba660c0852b9d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f85a5b2da73ccd284c72784010dd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d671299f1a8ecd93692c743ab8a46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da077b82a391e65c6f287e09d57b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce24472bace8e2fa0e78cc0be977b12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1359487d91ef4805c557681071c274197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63a55d40e2c4a0c77488b4a7a852c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3c9ba7cc63b05217238c1b3a132c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb9fc01b9e09f41838d3c3e819ba99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6969cfa9edeb9f6ecb42f417ae7da3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55488ec37f1cd6809bf7b9bddc73ff3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2d96e0f1108c54bfaa3c4c76d62b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443e2c9cfb6ced3c2663af32e0a4c0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c6eb68029245a65654bed5fdfe8b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f1b0b7ef9133a8cbddc2ff570329206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2a5bfc29992ce26c33c9f21e73a84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931941f9f6eedd94a0dea0c753a71bdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7071a880e27da18f158682d28a05b81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0113451657cc0610bc218cdd24fd29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4987a99cda92b580ef71ba60481420211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e76687ab8ab0f8b3e90c540aebc25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38f4031f01f400f9a447359b78493b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0953588b9979983be561b74d1ff60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235aec8c57e5f8b9de2381454f1d2b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3443a2aaee24b5cba71efad400563216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73799fa4d8d0fd166fc3ee364f8f2979217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5a820911446a0e07489b9dee65319218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022ec7cf4da9f1f1fba0e1652ce7797219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219325586f96667e351813ec74479ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4af616db7e6308c1bfbae24c98920c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb997f0c0778055b51882d2039bbdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a3450c950b96d8b69716d4f2e1c47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76c0cff7bbd3701a0454e6f2cfcfdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05637703f41393e38912ac7cc494fa3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dda779da3dfc4237847c8c97047c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2e350c06ea7a4acfcd0b4f29175e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf790d670b99f399eb8b4c616cd0b3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eceaeee71a3d69742dce3cb03523c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ead24b4c6dabe901c144e61f56b818230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a25c76cae8def709fcdff8b7221bc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5490362700c8934f11297cb1a987cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ccac619006a524fc321165925d4e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091854dae92a33df27afc4c4133792e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d803173e53ebf458bffb41486908da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a74afe25a7383e1c0b1fbb326a96c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93063df74c78a49ba9855ae924089ef0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa643602e6c0934b1649ae8f4a5d98d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402eab42ea06288424eb843dcec880b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be982ebdd1c711b0d3b3f444a9062ec7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c70d5f99d06c0324eac7e7148f563241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa309cc5a746d90dfa6e296873dc13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc136e431b2f64c282c201fa796ef5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848a8b676f225d2ac62455646f1ae83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d331938e87137bfefea6301953505245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17394ffad26d34a5522bf5ff95df313246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba7951ece6168b7aef88f9adac5c24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5122225cd3d0fb61e0d9cc11815562248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45930f83a5ff2acab2f898057ea212bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7747febcdbd03ed4b5f272e5ba359e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf30b856dfa5e8b6ba486b20dd3067f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b4f298c6df6624a3e65a3ca8be33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9895bdd01c655bb956a35b9284cf94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4349a9fa9e00680f63d35b0bd5ffb9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831481db579bff83c4b497a50087e96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ed898025b9c64dfb3215d783a49bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa877b2847d4b40cae4e514462ad10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd201f57e9a935615043eca7a78c92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b546fd520af424431e3140cb5c53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30654f799a5ad50d0f31fccb6ae2569260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1d75497219074372362d27b343e4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cc93d3085095475d3be517bb256d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f006f395b3c81edafc5973b6c8cadb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4023c9b591b1f772f804bede94ba6ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8a9aadeab30fb01b3aa19a594257e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c70ff8d87c3e8513a9aefe66e0f28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ffddfb0944964e04bc9b3796758f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b38803882af8013386cf8f4eed430e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d068aae855c8ae2938dcc6b36ef9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b3cd679fd0e5db6f15a82a855141270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc24c9148eeadadb0c3139fc0445e01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e4728c7f76e07fc79a96852bd4bf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a1f7aa83e10a319370497db2d97f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db3e759053b65156bba22ada474ce0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3722c31e98dd236b44668ff1c894f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf52ca2eb7d4ab127f5a777af67ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8703315f46cad25df1620256c9fb73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d23341b6f24f1e5e64b367d61420b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a23a70d58dd02aa62b730e07921fe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351788e05e4d1a58289daf366799a936280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3013ae7a76f62a75fd7eed5bbcd708281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5d4073a95a8a2ea96683f0edb0d2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a057031636da2e67bd30f83389df5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf470d351e22f57f280846311e937284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017b0c2bc8df4e39b4809d675a46483285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70460b4f505af87f950b70db4e4cef9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088f18a5e38ed1b8c3c7419b92bb27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf21d66d0234fb19ea1e98a12e691b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9d3e051b8c39d3e105c6a7818837f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2679a2e4ad5f3d03c184cf9b91e089c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be811ecf3b5d19226c159032d66b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018a7c4be66e1dae38e0b2f2f929ff8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c1bb2985799876419cf7f427c616293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9058d10c054d065694a51e7527ca8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e683a06c1f2ae30b4d558ebde56ef6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370dfaf212b7c927f2bd87242190472296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbfc04e8093e7134e8d57d9233bf69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce0db3be1e61c95854ed8b26d5d954298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5412def41aaf9cb954050a713c50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f93d2f3271b35c65c9e2eac843c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77ae69bb60c73817b4c584fe3356d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb19356a724ad3a276f10b4caac642e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12716b3d7b9342cecf66aa57cafaa55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcce6a3e1df6a953332e642f905365304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f115ebd9d9e2e534aaa70f2a650a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1844c821ea4007b6dfc82466e83adb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642bdb6386889853857126c024c5ee4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4202843585af8e258c6512911238cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd769cae174a0aedabe224df1b3183309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac443b935b1a73df1274762dfd595bfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc9e8d6c5a3668354685b0ed1b170a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d6c5988bd9c9703f67448e65f931312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffe74766afe27838c12de1f7b53760313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92544213155b7b7278fd68f761204b65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de89ef0535e86c29644114a43eb6ae5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5fe6312696d327be2eb5644c5ad6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603a9fd32a753dc9c6ca84c100ad0cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc81d7cb79a57769ffc8e55a9b267e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfe8ef665bae92e72a1b36aee0c608319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa58244783db27a078a6cb3ef2a41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d93b5970b5e887c590ad8ab7d09aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e424e809f639fd9d74cc7f94414689d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c969d3a90bd62f47affaa42a6032b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433665421794abb2fcb40b7b913cc249324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10f7cf907c3b733037b1d7e3c3ffc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02230d663179c176e5792bb4b145dd4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d3c907dce6e166e60fbb9625f2bb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044680be61e54825d2d90f403d1e749328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52960aa7674361434178f18a9418521a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da435813c9e30f492c7e017ac3c8dfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c94d09320e94be97563065f3d65e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f591ba34907e85d999564cb4ba0f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e949a6fab59944e172536d5775050333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b6e3dbc3009e0bb2dd6f1b8de7f1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e8a31574db666c3c359b46038da02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fa32619540dff3f83cc6a8727095f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd0367c6005f123f8f120595944caa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dcef5f19a7f339cdc214e78c07cb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842101f77a9a4a95a6088b4dac80f0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424184fbad7706e8cd90441596225994340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029965af0a85f834b34d79dd9142ae52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b93d8988f4d1fbc548311bf47ed14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a90467a4f864b5f9fd3806e49d19a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d730c542bfe19ff999407945be1fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d068a25158705fc91fdf06fe23dc113345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91432d6b9f918deade1b9a9a4a699dfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01e779781136306f86e6f21e3b0165347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07ba4fe6037f0036f7c3860e9f49d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa891f1e7bab54d9d6768107ac2988dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f4f59030086a8321b2a6e751e3bc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44113a9716fd878a4c616e28d695791351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faf392dcfd1d7cb70d903b10575bab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a708ad52e5a7743aec25527e6387893353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7a152a1adba3f72b18a91dc072c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40425d6b05de38bafcec65bb4e1698b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813264307ec83ecb1cdc2031198cf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cb5d3346faf0d4ff6d58d0c6447db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec446a885750f2c7344d7b5993843507358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa973918447ab349b24a346f4d316d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41be1d9f0204f7aaca4f15f325ac3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac83c5a3aed159f3ca9a502dffdebd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec22bc0c7e53416042d26b71e0c8ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cdaf90152100e4b38d61800b651a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cb9bbafec3f6513ccda1ded1648e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde230acba3dd1484b64ca455a36542e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132f4d24dc02bfc6754fee28d835756366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa343b394da6fd986799fd3b68d7c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d92292e5d6487a167ee6917e865cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbc4155b0c7fb713c92a42e1f8d23f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641aa448c266c4dbe7d856aac28b4f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdbc128a007ab559366eb4c6b05a34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c8c2ee93f9eb040c1384e792224fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf76367b6a180143432218014ae71da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846bbf8394c346e1cbaec3070dd287d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f2d485aa5d080e50246a0deec7b07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f50710bfc996287db72ff5f857992376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903786f3d7bd50bc52313cf49a91aeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8888df652c2313f0fb21dca83ee53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420346bc5bf6f15cf594537cd0c0f6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c75e6d30e0bde35b402995ba8526fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d035cd612436c2fa3c39063dfd52783381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860fc298829c4db2b4b366ca535eb0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d394b24aed8d8517271a74e9854cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe34cd4ac61d9645b3b91d5bbe5f8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db414cfe5797cc06a2e1c23cc7813113385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdab264926d081539f3cfbf645e209a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e926d1dcf226e3d56ca2041ccae1e54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13f6a8c78ce929478321c4c0a432b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e5163b70f845790c39c247985efc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7f448a580dfc4f9c03f3809203739390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed807a6cfe30747ae37acadadd7c1045391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c45864c73aa299c3bf76bf7e20627b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e211d7f8888dd92b1e0e8eff3dce6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3eb84777e3932c10aa83bb392ab7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07040ab0c16210952f383166ec9e56c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c716977058e37c5b62b01710e8913396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce0b09de14feae369fb2772bdf659397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1db42d3acc86053a58573cad1a412c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc776634a9a831ca6405cd8da0e309399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752d2dca6247a400503e134424aaeec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e104d8160b94860b8b84b07bf1a57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfbf0abd62d850abdf58018bdd15ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c762a38be4ccc781972722ddd4b59be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cf58a7830e55f0db365c495f92be5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b6e59440e3007425d586d519b4728405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a64d4d14ed73b09cff7751a021866406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249e2b34ff434415aa6c57045733992407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c99f71dbc117121ef80a7987d31a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0fbfbc868b14f4e80dfbcb431aa70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b5fa62ff3ad39ec5b944c43e0de5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef96c833d619d5e518ca07c2e39e24a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ed1a96b0fdf94ec6da21211ae906412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735840467b151647b5e41c6ce6d9c61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73474c83250c49d8c6b678823615b07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bda5c810bbd00c9fc27ff5d47aae8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccf503d629a9d5752db083587e8d53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853bb0a9e43990f42ffde3aed335d27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a04e25a37034f68a3746baf8202149418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb081f06674b399c270be9c0d37899419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01419f98a4ece51f49b5a0ca0bea1e3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9da064a6029594f4179f3e9b96ed3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b405056ee63127da6e47f699bcb59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccc0327519038efcc57f931e225dd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd838c36f378ed9c8a1e8d7ddd3bde32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a1131a8f567b22317dad3a186630e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e32e3ec9f6622ccd58cb0dc1931a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7eac3d1b79085b4dd1e3dd2bc8706427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052543ae560ed0c6148aa06cc9421cde428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3912a51cd844457c55fa9c599be553c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640b63b542f2d5026b670fe08927f50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90058c224402107aeeabe9cf18e862431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b86e5521d844d364dae5dfa995cde2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c98845e24b768ba7cbcfb8f9dbe91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72aaae001addbfdcf05cb289780c3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72886d5fc07c08cb1a0a485b16c367f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2dd8d2858ad5f4978b1404066e802436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834343acd8996478901ed00de1a91f29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb46b136fe877d651f5da9fd3d22ad2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a079161baa4a2442e3b3e093cceea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d445f2f0ac8767f36d62587868af7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5388bd12d0183f2563e3a52fb23606a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfabf0624ba66390fb563ac2b0a3eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f91f1ca8a789a62822f9a040567ccc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba7d764ab04c6f0c1f55475a58d1c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc2c5ecbb85ce555dde1c225fa5ea0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fefe1633365804b1f70e1968c350c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdea48a5978698a65bdc86ba0017799447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ce5a84400d0756de708deea58dea8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eb3bebca4e4997b779fd9048a17d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2ff541dbdde06d39b31246e540bca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1b49a09fcd1fdb242a3b2d9e1ff5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df15bf73c689ac2c84b0c194da2fe9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe999ee5190a1e2cc4e1b78b3c22e8e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14ed0ee3a66c380d4c6af7412625d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a10f7db02d745bdaa44f8d08bf3bd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5b367e0babb49156ef0f20353d1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80e57cd64f61a4f263db82342d746c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290145b17d8352e7f75c05fbce76c152458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6be68222c9f8378c5d7a581099d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e772b5c795be10108fb63f5fc8423460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61b92bb2d67df5f44710060860511f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40eb8bfb1de53abd8b8a5d3e78beb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056ed9d25d26b45e008b6de32b18b45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f30c712c3dbac67b00af94a834f18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10543742d0236df495011e2b0057a56e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccf5096e302b008d9f3980a5187721466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b437d2a3c625bc5351f39fc29e602c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67a467efc3331cf01f970e7a6ac3fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b884c50b503c1a22f965b370402d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85068100af6e14bb366238db449ed83a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac317cd960b4142c0ac61451fbbb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c847f6baacbb286b28c04770330d1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c80f9b50a9e555391eb78331cad4ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63632b2c4851b519e07be4b41eef6255474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2bd5800cba3add6f139465e90ee74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aabd1b06a54d8692d743fa9ac2055476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b502fdc520a63528eed238a230ae4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2d75b595570a8b09ff337f76b0926478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7feb43e0805e954ccaa71f657fdee5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5699c641a9fc66069c437e674060f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe390d5604863b627f2c5a0aa5c0a461481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad053337013aea101f6ba37c46ca9b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ce2ab434759dcfea9e1a571f1376b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44acfac6b62f7723609f5b40b60ffcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995bae3b2658a44484128e531a78726485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccec0dbb58e96927f786268b7758653486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46af6fc27fe359f4748220f4461b59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff88359c1c7cc9b3d7876cde24848c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636765556b5f916324ffad023b3b005489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084e0fefb2f7fb04301bc02ffeec9f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574858a39d3744eba6a11c0ca66369491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eeeb0f665a6003297aa0635b32824492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c013da8a725f598a6e0907f0bf83386493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62df3ef4fe2243fcd86f25f140b8b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503202d8b3c6b492a9e1c5bae54745c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf0699af576e3e58633ed29f87e12a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649044b2fd38f7e4fbd843886c20f967497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa6b6740337294da414caa519dd9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e9142c04d57adb0530840bb5aeff7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590d833649c0f776e13870f91c09c0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd6e7d5015d21628426c892982fdb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15cac2cfe565d4b37c687d40f61e1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e633210c3beb0048037139f8ab95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7966648f025b690feba7ef50b7b332504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733656fe6158f5450ace530581db4f7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4957268868bf26f1d22881a8417b724506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe622640cefb11924d15117040785cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f01f72a554be1f1c5affbd52a34e83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b753002ffc6f657481e052a7df1ad8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceebfca24ffd919a947aac0b0ce453510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a16cfd0f91760afc04242b089fcf42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01358fd6a65fb5fff6040198760d7e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3d6251795d30c7f4dd0aef0d47580513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e0c55b776c0912951a056f8845376514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdf38c93bf87f7e84748c8f6f8fcce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5685813f15465395d64238eccf0a0d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9b8e1c4d4c66ef8835aee3725caf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ec50273e4387cfa45da36ef0efb36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb51798ce4feb77e7117299086cc65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed81f6e3fd3dff90c041a06f73636b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33997bf4bea10b22b9a2875b9543c3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad060dea622990650f1abd16afeaba2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d462652a34d5236fd49065ce3e52ebd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa8c1ad88a40f9e5b45c2ce6f5355b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1894c4fe27b68d309bc37203fedbdbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9aec6e36d97275b2d10474be47299526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e93bb6bf155182f225030484c34e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf50aacab976814350e5ee92d6165f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83558fad9bcc6d5e783e438eb4b94a35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690b5abf5c0fe0090ac348a0c792318530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47557785c494fd3deaa083864b0d4eb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de718273b2cafe514ab2cf58693eb9ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1099c1ecf774f3027e99d1043abe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c06c5e5aa91191373ef25b4831762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eedd9d522425f9c9bbb6793ec6e5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524563bdf36ae48b12cd98a031e965e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4022faed52e9186652fc4f5d08f8fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee49f4c6723a33adf5f07118ce8ac0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb49476108127b9627515b84cd5ece539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172bae482275cebd34d4b7fd65ecb5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e43243b82c227cd2cdd04353a63ae8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33d5748c4ecf7b7ac8859166a3b6d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19d6244232abd353956606c0e9d326543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d903bd59d02e5dc323966fc552774544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df9e32950c9f141dcfc4ff5a114f7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb43f9a08cfe5327d828674f5d6752546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c105064d33a2d83103630aa535123c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3acf0ba11db9f8b91648dd056bd9f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd13dfc84a64c56e8b46d908128459549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5b4102c7d5f9132e179712a7b4262550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8194f893508dab03dfe0a9b0fb098551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a4d10eebf3ae947654cadbe1d4cd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c231c1b60978ef3c4905686d33740553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd28accbb3410a154251e577feaa61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c8deca1bd6a9f1585f9708d1389b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e052c83189d4913a85cce166cc1e45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684d400044bbdd572970f6e1b813ae0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8bf53c16b4ef22588137e82958393558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01817aab5a66337d28a58a8ce6cddc25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11277d1509d753669cc12e0d11494aab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c75a7ac318518f5449bb55b818b927561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6380e287f301e6ec2793669b34f341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d566a5dd8ced5fe81e11a183ecf1aea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125e1e2447b203603cda5762d57fea2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a7f2e2e1257a4aa6c1cbd2da634f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506498c87a540f7f71ff9cd636272d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb189bec0726a10531b591392b4e573567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d874320f725b4d30b33443552b9d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab9fd492e56055d345f90fa6bbc1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f3a80bf48ecba77582eb03e30bf2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56707504c7a7ee95a331a81dc98e2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e9b3afbd8c7a5c7bf207e6d299591572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53c43986ffb60528312b03ac25d83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b35b65cebebd2d9fb4933f149f5d6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09239312b778d2a122e749ac006d4cff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db989ac6d472b849745e6751d8adb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae8c097f96adcc0a316ab6b964f5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b9548acdd0951d1c41ed2e0eecd94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df5316c1bdb398f3bcc5bd071198ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338585096253f8c4b9288aa9048f30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece7fb835fd7dd8a0d4290f2690c43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58185af355d20cbcfb7503e19bb33e4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215c0640b1ed86135f1660efdf1adca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e7a8b07653972db56680f5140bd8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6bb2f22779802c6b2600278a1f3a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b51dc2761e7eaca3a178e2f5ec13e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ec887fe8a2bbfc41cc56e67391db4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75080579ee290f6bbf564d4798c51159588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afdcf6e4528e88d6582a998e8a7e0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb4c690a971da689d69b5da96e95d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78804d3bd84426bb563c7567973ce0fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d0772456f429925105bdd0fe1d224592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c9bf33f9574a158a0a5952aa6677593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ffae5cae8663f3b2f73adcd01d329594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228071512676697238911aa87d6b11f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca3506df91110115700ce2ecd6d89e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd317fdad689365c51ea300db62f1c2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cacfc576d73cb506f5fe200599cb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97e2a3be8fa57951922013919f04a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed63bafe34168ebd2d4960ed9dc229c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c79f7964e37fb01829f773fcfb4ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e6c4c00d294a19a97408e6be43b86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f80defd74e041e1d51ea2ff8ba72de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee9135dcd542897cdf9abc0dd86c65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856cc86d4d346472af71c54a063f95b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6556d37c82d20622feb2b5559ed2b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c45aaceb457b12e3d3cf3a3ae78bff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3cc1a85ddbaa22cce0154458c64ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b81da862e38dcaa288c37547d290e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8d902e796d3b323ce1d492de9beba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4336b4b4f3923dacff242456fe054ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97225a3212ee94b4f6cf299929a99fa2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33925d933d328f4aa3294f6720ac202613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c390b79c9ce0f607a790117bd483f03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84363a28ae0669327d19cedc773567a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51e8e87935a464c0119963bdb778a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc8893f59752449d130aa410ce48da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be23995883e8a6742cdced64dd415bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7bbe286c74cf17cb7828c8751b450619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfbaf6485bf3e5443c8c8a1febed86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029fa58fd3d1f4d7f88f850abd79fd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579faeaada3b8c5881b00df4df761a12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f80d546f6dbf7ec669ffbe49ec7833623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e00951ad305a95b993f33235dfa563624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142632ccfbb0360d49a42a37c601e087625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0909df8bcebb92956ffd7dac78cf6e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d641c1eac70d9468a97116a85aa9f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa647f851a374109cdf28572ff509a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70bc526544ff8a86c76750a1674047629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37506f41d34b5cc1d7e2bff3d2952f5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a121629414ccccddf53a12ab5758661631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875734bfd068daf9f268ad43da8868bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9d247dbcd13256c03339a71e9efbd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cee439d6fd6518d0afc4413ff3590634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d186b8f3a77150833478206f89749bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f55c161d2d0659aab6deb8997b6ba0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf96247f94cf17729e3a2cff762793a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db564003bc7761dcd8b2df376192f56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66008f1db65956083ae57e3652ce9415639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9d46c77ab344a7be2e90fd2a81318640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb197ec7fc0528223ba350b0d8e5baa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf34f17e50b06465db285f4a151a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488322a262fe16a101d67dd8229afd8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef326ce30297bd17f7a0646b28a00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2bbedacad16122b8fe1e9bc72e9e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365b63728a138c0634799e4e321666c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3701e19c91be44463c072d5e99d6fe1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e424459dd8ec7b9b20a50ffaadaaeb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a8d3d77726906eebc0a58e337380e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7a94b2b6e251346e6b09c866c2075650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6ca0a532408c7071ad210bebc63eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71106f85258832c92fe09ac4f9d6712652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a27a63808e78d8f09062aa1b80e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ceb47a2ac4c1584c7e4d1b33634d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d4351e90d269b7d94e5874797d49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe681a80ac3161824b9b195a1ee3a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79072ee9095df2684aeb203e4eccfc3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151ddf5812d8cbee683683801c7a782658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af092ee086d010ac91c61bda22b8fd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd5830814549a7e31e60b2435f0aeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9514faf254cefde2820e690481e38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca755c29e34762b3f2ea51a4128f13a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f96cfa344db16da973c97697997d81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec535538e568c90ab68db470c897ac76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65751aed05ad08967a306716118cb9c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc781b3683cc47198275f17c9432d1e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1f67c6d59a1ca62c836bada3ff156667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206e1d6eeab9850b55227e45bbbc024668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2c21e4cc4de85bdae41b22381cbcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd800c73ea57640fd67c32a9bfc4b15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d135d9d43367c3f9567aac750e8c2ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18f888d6a7d04338efcb9725f7cd31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243c84f35bba7f62c962c502f443d8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963df703566cb02db73bff45e5746d87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407402dd7fa9f54ff8db7623f6669219675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c575011b5fac5592196c15557a2ea26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ee698a2966afc98572963d43b2cd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e29839bf074f93758484cbdb63e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652e24712414798f8295e2c881e6aa4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cf6f828b035602f2223c057332b8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ec07d1ec2c9572672a45949930ab2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ace538e68769f46f2f5128ba067a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2abe4c2d87dbe5b06b570baac78150683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b53db746876e139d13b0055d14de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc8f8dd40ee34641ed82e9a1ec8741685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae48be400f52faff83a1b3b6b74a1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5715397f60e0e2fa10b6fb6decb86a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c49151864bde5f17b27cb19427eed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7b4a2f963a005b99d3f96035047ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e50bc5228b4fc76ea537c5fb7911690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b41f82a7b26d6e8f074c3ee43e9f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a431374ef6899aaa2a7d3774dd2788692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be610ab48f4e58441f76a8e55ef22e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc85ab58fd6dbb90976df7a5e6794694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a71079c070090216d0d4414209be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594c858453c126f6d78b9ed8a13c225696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce201a805b26fc4bafc94f2d422bdd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61193faa87614c6aec14cd599cfba8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24019ccfa4d1afbec97a6954c1008f65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8d86aee1705be2fd88abd4222963d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bc3440c025990a5f61a4045c384a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32505702ff28d14c731b09f5a5caa1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029638c99e052b0536a036c6ecde557703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435125b0630175a4e9593bdf4c07abf9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62f32b6b102d439f270e4fd0fba828705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8235b32606f8ef84852ac41f69ab9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259616b4ed8a3f60645d79f605f0fff0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7749bc38d18ee41112df096067ebfa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419b52960de81446deb03c2f60b7df6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759e029fa8b371460c57333588394b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11d057719100f26065f30972d531aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26edf9596c7173f096cd44290f9989712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0afe15258952fc197295cab13b82d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a20ca6f2f4054e8a7641daccc7db1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6c0253d4306b9ded46c28b7f23486715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b19c454d304882ef8f82dd6b8f51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07aeb0f14026017fcb46c8dbafed77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db4fd585404d9737c17cf82178fbe6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43edbbddf6436baee01e6797fee8b31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3f6c792737c0dd4ba41b7439d443f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183ba4617ec9ca853cdc0bdb37405a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182052533c5a6b77e7a6bd60ef0ef8d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139369bf9c4113347c47d005daf0e65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aba667d36127b7b38ef7b92c58520d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d02ca18d1d047299689c466c5b4d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca81bba33a6c541185a67e2b398db66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4597194975c84dfcb52e549114554e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b052af35579618a09dfc45fb79d90b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60886790e2ac7008cf54b33764ea4c4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fd1e2460e5a8550903f22df9a7d74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e7bce4fea26526db7e0b0b48e6a75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40460719912b203918c08ec760ecef94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3d5a80f3b535e35618b43c62badad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38d47feadd9f44082cb347cdca0dfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c782229787cc7d4630e61d16492e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9c4a8d2f000b7b0a00fe1080df5e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0555ccaaa71a6b272a8264a478d07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ff1c7e10d61b72b635467fe616483738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848daaa162eb99c59344ab6c9a72a31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9287e602f5a2cd0505698034ff1a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba322abf5b1b492014b7abb15c1182741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42e3c05e1f15c48be0e7caa50528cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922f663dd4e4ed7bb731785f4bfed13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825109677121674f390f4026d7bd8031744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ea0c04e8223e0436a96efb6c7768d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a35ff1ef73cd8b1e240e818cf7160f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579cc1e35cc2da0953179206ccedaef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc04344d7d4ac426bb8f4be6a7c7438748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4136f9d971089e19809520c784678749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b838a55164d5b9efcb36d0bb77dfbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401376c2f1c6a056f1cbe8f6cc9b222751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c5946af2383d2fb36931fdc28eb58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a0bd5cf02916b0bd59f61894125ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65ea41058c8b2f0b14e93fdfd1b401754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fe5fc564fb49e0ac6bb5ffbf946f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68af5d38af0f1b25d5da67e8a688fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f7867f435f8d2d35e8a5fb1241951757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced809536b52519ef23f1a7ba857e6ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8a8a127fe666ebc7097daa05a3a33759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf459a4d4fe6690f3e90292b3b919760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b614c6da90cbebd0a3d2e21f4b9024761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d278a0c987e2e1f620db1c2b01afc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09f135cfce8d52490b969bab68bc3e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb865d364bb823b21f954e59640be57764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0481351dbc09998ecf38a68638b9bec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2958dde6d25651025c432e4053011766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0994850d4abfcda235c3ef26b8d2114767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>