--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c027b45d9a66f19f81a037973f61451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a81ca35c19686020537f217d5d38892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b55e3c2b7f08a570fd54665d129483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f825d4f8c306bf380cc657694f317e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acbb3dbe5a53d23bb68ce83352079e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5632462e42421f4236c29f13d9ad246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd82035bcbfde0e84717866085db1f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85c19227fe8daad463455f9c2dfaf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bf0a4433086246e7ab9eb39a213069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4325dcf5230cbd88faee08ba80d00e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b862713a9e616dd0c9d3543e0af5b7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a25cc8874608bc5145f9543e748d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aece6f533c207b0ad05a8aad027c9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cc68b37bf9ebf9708ed3d72cea8a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b4f4de17e0e9764b2434202ac26f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4410aa5e59ae02c90df18350051e6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b730709f80dfb92d381e821c461bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ce31ee07f3c9e3b0482c175fa1f4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81283e427e602d155edd48af62149219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4ce6323521e6f54fcc36cdd8d25c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8967187754cfa79fbc6e7c078b7f5ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d0c4e2a1ff9bce0b979b6fe87421322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fabf8001e5235c6ebc0e184a310e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9260819b258bb54f15c737ec3d968924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd41079d282978c6ffc0487ef558cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c20e6349f0d8e584f860d2452620126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6bd5e2f9646b502f5151faabd3bc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa03b70dc8eb490b1a66dd4f804d3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236d83ae4f00c812ba0fa343126d4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958d0c6bc4637d639371d185190d66630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d2a3196cfcf5623dd74dd701b536931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c84fe2c6d5dbb789bcb1138d8178c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bda0388f1d62e53de69fbd91b5f51c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079a8492341b0bfde8d38e599fa79b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e5e24846b3c995c7d6e59ca0ce7b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747f90365c4c540b3b7f8feed90d9a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e48df3af787e4c7b678081728463a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa585567319605e0e2313c6b7e6e39238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f60d2594d0d575fd73657e235c6b3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7a5808ce6367cfd804b007a431f6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815381b185fa93925162e491e5ca23d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ea91932bd80c8bf9005895f34a5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ab4726fab4141f95e5f57e054dbae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b91e6ff3c59b9c7aea9dd121bbb81044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac19c2f9b7f6069b72453e7f2f88e5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa18169f4873821be8773e6cf394f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33811208d664718583fd4e1ed6aa8a0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4868779cff2e527b92f146f770480d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324179cfcedaa75acfa5f120932c7e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eaaeea37901c77aeb37085d211d2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b29f0bb0f197664e27c9197c109b0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6081762edffc674152b96aa6af903152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe6dd85010a6f55ea7c4bfc174fef653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3efb4299084f66e0c979f90946df954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47a3fc59a3da5405b69f9889e4b36d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2409134263f9410a4002857d786a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66130b070137cf3ba14425d525f5a1be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04870b768a964ff773cb7ac32de560c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbae4da3cdf4834ef12a13ca0236fc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07da518429ddda483d532aaeb86ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5777a981f95ee218c37d93de747c3dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86000580455ae9cecb511d759160d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a04966db87220f673ee49ed51657763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa829d22979360ead4a4300dc23f2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a807d0ec81f988a6260b77abc6e9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59062fe256b28be5cb86c8ed5916aea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2199ad3a2e17d331598779983ed0ca867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f67fee5d80c37367ab03b45188aa4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74b78c2e1aa6908bf071edc15615ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2279c66cf4923577ecc0b054bd7602070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fca4c5aa8fd69cb02e490ee8e1db7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5364f7dd5262163e096c530676da072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657140b58d1bea67dc3ae3fa646442b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e53e4dc67e1330bc62cfa4470958274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21b6b65491edb527c8154f945bf83b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b842263591d576418e23d1a178d1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043749b32e5054676dc7314057cdbe5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a85f897b1cd421eba334d785057eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f570b79a38eff52480e7eddf5198e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dce8d1f9a9cdfac13c36fe6cac34f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a6f15ed7d732d8b9fd2acf9fd9da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77747b469d3463ff0ceb04f71d815f2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc957998c5c77518b3a3963b80bed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a4d348addbf9f15b8262073534ee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6cf0d736ac6321395bc703484a0c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cc27ed412c553e1762bb5f8489df686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c2c555412adc541dbaa33cd5f093987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a03f9337e369120cb119739155e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1708d64faf0b092f2013ecd6ce66589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f991424d490bc346bf1bab51bc3fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117fa381689e9a0abad482f9a2b89e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18579bb9fa4ad47591a6799ba17ce61892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91c69b4809cffecd9deb6af48103ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022acbec8133f28fe0dc89a14e5cb6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605a4a1a81dc86564acf0251250c1a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0634a1d5f1ce1c1d928c1e35475ea396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd36922b776084a5e902cf3b799d0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f4af033a8b6310aa4be25985ba6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaa7efc45bec77ba7c92aab1d7f5cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a34f8611abbf2552b84b025aae785c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff599f83c5dc2cb13898d0e194bd8b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6218d4c7f1f8eb2500fd21ea449de1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a60a0f80b8747020dca12af6994615103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424ba3fefe8d7c2cbbd53800541907f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081bfabf5f60056d37d95f4db80eddc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b469101fad7fb3b5953d4af2c6bb2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26d9061756540a9034c113d1e9e0d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b603d82d7be70d8aeb72648bc41190108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385eda5ed8e9409918e89ce145cbc97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d4b4a4a745c6f97d2e2ce7697a5b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e59aac24b6aed6735883da63ac18a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da62702cfe0b9b420919fd928097302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ce48598eaee58dde5d25bcd6dfc77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b5c687825b1a02908eaf9391f7a04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f90fb5ddbcec9e5df283292bf82c30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400d55718fdc7b2aac4a46030da1794116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34277a814e483fd48a43dfa2682b39c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012816329d4852b6c5bd08004683bd1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045406ad6a9fc3ee2d074ada6bbefa3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed56928d8dc57eefb11976c0cbd3e0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dbcc85bd85f23484b95d2b45bc4ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c51b8c4ac46e7202a6bdf7457fb64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284f6c5a08118a4234163df8dbd2ee6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d9f5337b50c4fa478bcb10d170063124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452632fbc3f02f15b650f98a7d7d372125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52d23642d31961e42d5f844b2a5871126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52cccfb938288e33868e03fb942a29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3b50434e7d8c339888867c82a6bdc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76be37e6f32c526c5a423c823956be1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036eb2988b8afded60409d4e2ed9161130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a6d6e9d9cc4541ee4b99958a16dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968407960929bba33c06be12c8eb997132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b362fa09f8829cb25017f21b8812aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d0ac7843b7a36deff7cd696969e52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbc1ff9953156d38d1c335ff8c27aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249855994277815eeb192f3a0c82e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13518e86caac429dca73c1942dea7a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2d368c08929293a5f56dddff4a08e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f887c142409438e451cecc0346cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef99ee132e885f5a2783c3b4a01ee7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb947637ab4eb3dd513e8da503a9253c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837dd0e3be36a045c1d27de589a9e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193dc88144fd58b10511be495574f3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51026ededf88704fa9a32f084d88bab4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2715ec84e616e437fccdf351b935b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679f3bc81380cc0e9e70c357f59c6c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14cf56237e138a4a9b40cf99be2a88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552750ff66ae2dbf378581aa27e5b3cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f200b71ac849ae6317968cf57195ff0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12fd0c7313e9de8d9cc3455cab50c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78d90f95b7ecec8ece61fe0d3b86ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17c571717b4988902d44d72b438e2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317be3a0d702bbdf5f8a1dd1a355d29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb555181de29af9c8ed06532570bf7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4ed3ef462098f941877a7e9dc8f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a389b04f3d8a8ad994092f202e6ed2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502efcaf609814e42daa68d47864657157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fc9ca2073fb218ef56d453dc2149a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97500eaa62c80f2b559891f0f4281737159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d1b93d84ffeba88734359843b493160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f085657f0e292b9769328a313fd0f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275a27b4da4719b2c46ec8a40a2f8a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e15374e58d333343a7a6d7793135a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8dc942ff64a934e45f3ffce2deb71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce863f99c1ef511b94c8361ac30f3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217e6a6ca990238933ef60e7425b172166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad107b551e036b3aaa0757956d8e582167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dd51e4d70b053288b89138cbddb57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95f0699bd9fa5a1baac5eeb7f98277169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90f65387d84584574d39ea14443791170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a6354a23d624304831a1a0dfc3c22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5612343c0b0168fbc6810eb74d075172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485b36c67e7abe1ab70aee6bee03b24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897002e5c7ddeb8f6e246b87276f924174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dccb581c5001ee97d228b0b1a7aac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9520bbb574bc7e8ba2d772857d1f5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c9dc5984c93a51e96cdd01055345e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae47ed941b1669bd5485e89cbfcea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d58ac9150603e078a8e473f2cd7db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e29a8270f8cef59f2bca80011bdbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2a966c3469f5c068581d261ac5192181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb452129bd050582d68c306fca38b6ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32f061b8315469f13a325de5fa9cdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f9b84eeff33c6d2086119139f9d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb1848caf948be9c6a89a6e22c1d80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd6dee55721acd472641d526e2e6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a24a381bdc9d7e94744b0a9dea611187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb628076fc979bda226e76c46b952283188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bfbfb9c7bc28aefbcb88d228c3f8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a396900abc699e438ad9083b488e43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b8a004f4b8b3db0f5247eeeed52d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ad0a69c1f291e3eb3437336501d42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f5c32230f81b0d42aa4cfa940ba8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9d87105ef0d4c342d6ee3fc344184194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8778b8b5c883891b81c663f63f658195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71b9fba67f505b258cb50357202030196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f7b98f9206ad33957a6e2e94c092197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4d56bcc8e29d3189d51daef1a6899198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6a55e0dfd4079820cf47e5cf0f715199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c89ac6bff661c2f4255c165085b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0d622be2c4e721390d2d020370cce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55561a0cc74897b16f7ce852f9d0e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130324c1981df5e241daaf3efbe1429c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb9ef555b9357a7e20db53d93dacfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1793c4b0078709e3285192f572e04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48147e932957c519e36f20f5e100e6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf792cef2fa5bc43b5ed80d0e872a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f2232351209760c9392281e48ecc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076690f38bbb96b2b57a24fc9e4ef4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47778382f2029fe94490a395ee504a2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70be22f2abe67c8516ee4fdaf53f36f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f169f4249f9aebe17f01aa8c953b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f45d266ed9a9318cc4a515998f125213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1e0c768e5f42f20f87d82fa74df6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce42f431d62cec09f4e950b65aba65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2226f972c401689e623a5388095594c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b48bafd4bb84b8bf13148e9660592217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689571d4ae3daf778c562e4dfd3b3a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d539d667c615085303e076d40befd14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae53e159a53ae93b97dd7ffbcb390220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2b88e26f4fc83ff458a508614ec8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc10f391e21c3cf3b5d4cd24b6496d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cba979407f9a75bf0acb95cccfed72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c82b7a4fec7edac786ad9ba000e83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd74ee5390d4083ea00461fe04764d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d409327d4fde707fb62baf965cd76f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb1515c9880972093889146733030b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a7d52c9dc6ab3d1dae113ca38a896228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d00ed0f1f70d59fb9e0f22e37fe414229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04b321a6b34d602c11cc0bc2fbc2af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681778f328124b6ea84af423c6730bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375b1c48bb4190857ca1b34ae65cb18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5de8604f48adf4002cb273d695568233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534caa7d5877e06c699c2da3e1708cb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c5d14a8b46e53b6d4b28bf58c55b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78f137f3205b8dbcf7209c66a18188236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbabff0da1b190579e7cc7e6403c7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88d4905f14f342b99723d255a0699a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930023cc71d24366bf186ca35d6a6cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61959c0a68a6677cb634cf71000f571240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13a2105adb8e524708364af46d3466241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ab0aa82683f7ff8c28d471d7eb30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f70fe48c4a5186c5237be77f1fe2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67e50da7c6e4abeca31330f9a043c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aa4d48889d64a03223ac9c462a7f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa827fe68b9201138323bf34725a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000531f0b52634673df6f451de4f8b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3b04d2e35e28d7ca3dd9e015864de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1fc3a89f0e22dab1dbef2f25b2116249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e9a184bf64af8f81f6e533ea9475a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef2bef0f242ac4690aacb8e1066a09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988939b96f8596686b6b96add013695252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fe119f9dd0765c0bb65a3b4f7d95a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39413a282efdb41a14a6aff0e9754254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d89280e8ea0623639ec834dd10e0b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975fcfa1ba2ed449564c36db8eae36d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d972cf76ba8ec6703139ac965344c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcd1467e1754e6f149d89609ad85d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd0f7f0fb3d4be242f61da7f6e296a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e815f9a4ebbb786ae79a5c255a32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1c312cf60678886d89a5ca5b37fbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780432f81d4318b2ab5adafc4ad51a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04afdc477ad645e341bf130e0ea7d07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa0f216da7998cda31157d3a4f063f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a6507b796991c957c46361b1ecc4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767679c99b414f6f8ea6a351917aa518266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d57c3af0bc870eb550a3a662a98896267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470618029244c69437447d5ec805d509268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e3397b6ac2e9d7d3564695dcf5e56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aff3406b549a855d29c9a73bbe2ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487df9cb5738a20612f7a413c9b42e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133284248412d78326af656d1b279a9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9be83253f18e94c784dbc12e938ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7569f589096c4ea95b79ad0ac3ac43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68e55b4a2d719b0db41b3f9372df77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dd5263d333d906d8b66ed06e876b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e9b742cf88db33a63876f5490438277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fe4a76c715ed415da2bb7f7da931b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291afdfe48027730c71de90d04502ffe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6c3e77fbf0dc5a1e1018eca6a4ab6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e102bac952fa422ad7a1d7cb9eb512281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bd7e0a55b65af4fac860c712d7f57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05b45f1f286d28e0ac376a6a0528d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2ebb24c57cbe2894d7be80bfc09d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3e2fab573df51369f19d3465357b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958123635ef6fa0027185bac08cc496286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37575ccf35b23bd88579a8e07020b065287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236f00d0eb2b1f9739b284b6ac88d7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53283704bc4159d6b1874e8104b5df8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5d6a8b739064cb6cad8c61c47ed72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff0eeb95c1312746e9444c4f6284d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae4597b4647a1689d2cb06dcb9d5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da351a64d130a2401f1b90a4819004e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d13193415a0795b78b80fb5249bcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c4d56627547993ae8834a1d5fc02a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b728093671f49af8448d00e9201de1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab256df6f2ba9c17cfa6189a55abfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571c033b2baa53825a630c00cf41f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2a471ba28c04d12582f0629e0e813299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7428d30cad31e7255062049e13a42c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2808e4f5b8019614fe50db7e6e990301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee1cce3fe5150c594ec517e14a5883302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f4a0acdf31163ac8d239ddf9f02c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943705e8204fb1a22a3f2e767872be6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70496a68f2973e52f6add80ec83ac4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef68ed1ff1cdfc1bcc71a6f8476daa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0972171a225e3e5170ab2a092dee4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d149c7220231c36292c49d6bbcfcba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b457398df4ca264e79ce85cab3ced07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143cf020d897dfccad4ece9a13a789f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32b6f2cf77039d770611f98cccd00f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d96ee910edfc34f17031a021e14893312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa7c36e984a2ef19a98b23aa8f9514313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f4e4248d34d083accb6c492199819314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5719781d8ebc04f68eca7703e458efd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5726e473d1289e5064da155d5f15f4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599814aae8ad369a36ce5491f323ab7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58e5dbc29c96cc7e2bf780daecba1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7883b0d2c4508e72e68530f287544319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df9a78545d7186b1374f9ee785e5e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e346fadd3fe237864fb279d327707a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9b3f64bf53554784ba058ae598185322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15af51f597348f8b1a49c3d7658b628323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf2e8bbe221b3ae3882d5fe957d3b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f640330a7881fc04b3660226671f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed4526686ad55c4d555b56f89b3bd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b34568edaefd46c0b81688f189a8cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87956634c7d27f8bdd847db2f84aab8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952e2290e88f509f8adec80e90e54c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9920ff80381cb0e52f6be3b9bdce9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c890c2b7f3a738385ea301a1b2334a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e0eece392cef3870d1aba1ab22ef4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f96aa37eba051caca6499ee841a800333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4d0f14e11602d1b44ded1b0691f51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061235fe7ca2223a5b5f18121be2ade335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105232f24fa916540633043009a215d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6050bffbe2beffa9267ef4dfcd869337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc2a3a544752ce9b893008456f39b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c38be8910d7826f9f0d410d8e872339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531e56da235c6e507e758d284e2147340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b5d9e54d9cabf5a5b4a089ecd2a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678ddb229a2735ba82e09183748bc5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e7f9b3de63b16c55626cb66be217343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75ff6cfd25273de32fcb92d7bea7d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7795744f6953b95c7a496c95356fdda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c618fc18f0e0b3d19b5e5394e51008b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878008ae6cee117b4a97c3feef47f4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f7b7f93798f2a0ada8b4bcad446bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf4772f9951f55f90e9871ed2a166b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94766a9a1f41b97b368a602b2a267d65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c42e1ef15029293d56ac013a1b9e0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b8cacde7c7fd1de2610cb717d195d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674935f056ef4332315f25d7b1a59b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200208e200171b4b29eb8ad3e73f480c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fec7cf5c39dfab2c4c468f6b960474355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd517250d0df1d95e849d234ce1ea6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc774ceb3d04fba6ac964fdd56ef6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f753524650fad357571adf6b5451f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1021283cf83c15152fcddb30a95119359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4274ffcde62eb4ca4f11577a9306cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df27eea6dba6257adccff5e407d3ad9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89617c8f6ad871620af014d23f331d4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d09af94060eed7a0ba60a0ae57a07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eb97d36f3bc562e77ce97d19703ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994df8510915ccc100cc103d61fefce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07208f5094c4e2bd0610d7aa3ae95a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac95ef1638b7b1132ac4d4fbd76eda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b015f7b0e0e171000ad3cdfbe823368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28d188dd74a2f4948b6d9e4d444e45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cb8a5915da813f2d0a232c83d1502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60feb575ebe9ef72e2a313517c2de2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff21523b02d032d36b626fb60eb5e92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3273c7da6d5ca0af4f724e037c771373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd033af58217d5d39665a25f8e4e09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d97477ee34501b7dca3a7a058c543375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c17a9295f5980bb3bd5e0ac6048de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df6e72c42472e1ba54251bde5b6f23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d69ec12b3d38070c3372a5f2c536e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc26cc48d3e3d8baaa61e19e4d0df0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fda1d4c2e0224ec53ff967501bb51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259f069196a02da26b2f90505d4eb34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a36559c1bff6cda1ac6ebbd8e288c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda706a120d151042a156b88b1d41459383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fbbee7d3c32a071962b572e451fa8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f127a6bbcc4083f95a11f02a04214385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ed649a47723fcfdb30585dbf391c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee0779a7062a48e0106256ee6863a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa232c628b0db1f3e3eaf46560379e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26ab07cd55529d6e6f7e4c9068d13d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b846119827c50d4acaa688931a6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55340adf17d38de85039987dcd38fc30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36d3eb9d620b834e808e65d8d76050392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec7f6e32d9e7dcf130be57bcb3d713393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694de038afd76ca6deb1e078648cc25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cbe087c2ea56dc5b7c737b160913d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ee72e102c03f3022eef15a4d63fc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab67e5e8319e804d32f94657808a6a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa613093acb8ecd9b8994ce9dd669829398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d70e5eacc97e08406b71e3a931a29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ab56bf2987386e242fecfff39d32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59f47d9a9e01ced5a42de2387b5adb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b1e420f16f8c297d53a887ec08370402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf71a5b1a0bad72b92f9d1c7c26efc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061f88bb9830829c99bc3119c4b6e39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31629c2c575e6d3e2220740bb008b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9afe3feee915d779959e5978e082a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa39a3e2f84de95a7a71b177c87a869407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc4fce8ba5a69d6c72c453f3120414408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f644d858f8aed23d5b2584902b769409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17f9a3598f61d3dde5398f18d6cf7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded169e27b842047129a92f770d07834411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500294e7d85805ffeec11888ea0bdea5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e499604f8c0c3987be524f4b0415413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f02379fee3f6e00075a4bb5fe1feff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e80cda1cd4cd4c3e5836615aa16cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea672a14a1b240275c7f24efc15b1baa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1fbdb03b6d7f536e547bc9dfe5d75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79ac4717fe217155469460ff4ed93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38dfdfe12729f66f34d92d004ac480419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709abb35b9706fe028c17bd6e3d3410420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad92899089e5a780254f0c73744717421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae242cac15e931ded9e488acdd573ec4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c53462dc53868815c24fa17763e20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca2fee0e7728473379f94b82ddb73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd36b6cc7a2132a1dea13bd0702ac85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410e310e6f1526721ca1e006e875e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1a71a65e44e4fe651e2f7dbe313b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c92222ff8b93422075de5fe521b829428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c23efe72a6ed5ae2b6c86dd00e8629429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89631c69bcefbf670b87833738a040430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8d437a12bc0e0b6b3aed873cd53c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f655e345060467afef72d41c6d70f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48278652f02065a33a28dfc923aa6e35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a30215c2b4c23a47effd5248e1957434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aec6f5e1d90951821cd1b78985c91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3598b99163a3b9f4d6a178f133abc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6a1eee4e73bc3c19ecc51c84f0742437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34885ba02e1c5c27571cd6ad02c862c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab52eec11251498e1579df09371c9ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649e32e3241fc6b75aa575934c85e82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33948501f018c3708008626224607f59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1a8aae7e2face0dab330f5d4b1cb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44077c2b17fbb02072077c0b8c130443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d75ab46bf89e2de6bbc5cc1766db5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8f54f52e7079d6b49096b4b02f8ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d45b1aa7a0745c50a5ef2cf01aa04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2611c9a086c62a6d1df8a46da747bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23131035d74bfb49afc33f3091044d39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61fa8bd41a9f77eb26cc20be0a140e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b844e5b998749ae62a011bc2db2f8bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265235c0afdc6834645b86fb9a26335451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba71bfee164016f90fdcfffbc001b33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b5405b412190e1f491c05c39c6cf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88df3ebfc92a6e37e57067cd068d77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061e8467040e92d9d54aa27eabb68cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facd76164a7de12fbd68edfd83a994a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d02fca4e0f1accba22c485fff0258457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee32c1c225940dc9660c17947ec088458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bf5ea1836fa21d7f7a8c635b73737459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65697a1d00f7f1778c5c2b19438af2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cf357022701eb38f679d478b5793a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549be9064676f78d263b9282127f316462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744398b6cf36b8e50ad569c433bfd1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba2b7ca61a1d7e9bb2acd85cf2d0b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f107ffeafd57246e4dddbf5427bd7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6a1c43b83c8a350d7cad9d43b77a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8db0fb507c3fd6d73ad95da69c814467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0b43dc511afa131838e706206bebe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddcecf05cad3b267d60e1816afb570469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e574dd27abb75e937afb70b4606e391470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c8e1230a1226f0a53a099f09e9eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4747e65e9bf6bc548c74da3007b634472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11af1fd8c5f044683eb03fdedd1aec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb844edfdbb2ee6b60d03b5945f4f0b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e5bbd067c7c7e31c5bb1b7f62e0df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba379401d42a418c9d20e5c54dc0a54f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29207a34821008e36d541ec835264899477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60178e7b3e775843ac35c18019461d54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fa7928e24c2221339243cb1dafeab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafbf15bafd91e3c3d65f07b060b2ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ecb7c00af42f33e2160e399311c87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4146b14f437aae628db77ade60c11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac2123a772437d79a61b5b8ff2ec73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c029dceccc5d36732c67020fd7f0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21680f2c4295c15fca2cd8ead41e08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04415c101fa828a2783288dc04281da3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb803aa722514979fadd9304557e7bc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ea382686550ac0f4695806d74f9a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca1dafe1bf42295bfdcd37a44c72d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49eb41207882b9d931d51790053f33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497014038791f1dd750af3c6437aead491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793811fea52a6eae1b1331a1f2e4608492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02609e95e6dc86b9bcf978f0195264493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25aa844be44e480cb06e83aecb9902494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016e5fdbc35342f7a8e9ff1e8c04fa8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe3f214fe837af84d02eb4978d68bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49053d63c206cf871701adad9911903497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7891d738eaf75497b7a2b5936309f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb187fb02c3a98ff7906fb4aa5cb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645747d30b08a8da5fa5f88df92118d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ecaaee9168b633a8a90e66304582501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ca38ed7385b1b99f83edcfc982fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31867cab9254185a0a8984a515c547e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc201bac7737c1a739c681517e5fdc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec35265266df8a202890ba7de255fd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcca7129add36b0c80c5b722750908f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b91e0a28f4c3e9714971373d80a51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ca61c2c4eda49f402b49a4f51405508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153b2df3816fd089cef9630760da104509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a421c0f876f67a7fd48e0fed07a7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af17ceea7c9c875b409ef51564741a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9441065eb87828ba5e67f0f84764512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427974a82cf97ada1889e6f6ae69cb04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa82d6a292cb927fc02e35f1ff2496514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ae0ea2854090a5aaf332ec6a7708515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96bcbe7daee3a7362f995ac942c3f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d49b9cbd5eb099bcf0c5708ba2389517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628ff241a6b4859d4cc7852afd285fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffffe4b9a961cb254bff402da9b30f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e3491d75b56618676014da099bec5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300acb8cc0719567e1dda687c050194d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05a575c70154664d8bc72990e305f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566528134704506cb69e22fe0d8a5d95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105ead99e85603d1513c085b31818d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64468d8f0a26469dca533308a25038c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f2367135be10cd956696f7537d10a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c4a522db4f515c32e7938e3aa1afc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048e0816af9dc09e37bf61e69546c27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e6866c1bf2d00afa1b7b4cc8b9175529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7b0c78e101dade4c687201747374c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff6a1b7b50a66579d4807a914f71d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b30f98bdade638401c747a6869873532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ba4431a937a8b78dd677b447dd105533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226582999b3506b5304bd8b35fae8e54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82662e69cb85ea158a10ee9376ec6f2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7bfdb10a477a95506156a246d87d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b11bd8a7ee8b17a4423ff7ef115a40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2e7c7a59595c4396ff5189c7df2bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c02915a3baeb4ca28aae99798eb679539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a609a9aeb1924f9c76c91b4c69072f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577852fd8841b723e541994dba6e3cb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23446ae3e5874a8e1a92961802f783bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d1e64725835bde616050bbec8db3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5418b5d4dd189523808b6487e1781544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cae078bb5219af0b53bd741626670545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58ed88c1f2632528b02b53deab0f9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed8acfb88fc65f64b88d6d832abd5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677de053d7eddaf28723031ba4b7933548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8692cc1607a12e7d2db8db8ed6914549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434290ea84fa4d60b7577fbe82d2504550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f306c0f515975e63d70921f4fb0811e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894a60e87906c9189bdac154f6b2d27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b6722a948b27020916a3ae8f0d272553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af8b7c0bc7c5626f25a722db1f9165554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02c63ea31d0fa17823c54c7dcc029f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c4f0b82c3b13a4999611ae684bad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf76d793904ce45db621a9c661bc1b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cab45830f744831615392470609c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba170acae2135998c7794da4dbc16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61268f940b2bab4a3be5717d7ddc9a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84155d79dc785f3f448f67fe710b9fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee284ef093eebf3902e004bbc5017a19562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96567582ad42f2eefe0a4d153eb787563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb113b844a4e2f8113b1bb0c45938a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0734e67a9c89c185849ee84a2f9e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119fd229820562398d139d56a416591566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd3986c82295850570c0bc7e38bf0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282cb4d491c2e1ce168d83e48b41ef3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6946938f5f1a9c6657b62c31777d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c10834f3ea76dce6abf4a941bc76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d6352cdcb99fa627024895e0ee7c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fab4b1e238a484c5fb8a48fbebe55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1d7ada417aa0c90d3e158e0d61963573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca31d2403d6db4dd1dcbcd9d7d5ebd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002f7b7b8019a21430e4445eb7edd6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1debbe7700e6dbff1a4546fdc67cac8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ed2fdd9d7a0ab9a8802c3c8e3b5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d7da1ce23f4e05c1f77674521ef91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558cbeac7f39d6ddb1da979c0523ba6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c08de04a2465b0aaac65e71531e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b025c47d8980989c66ca2c61edded96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408f48e12649fc46e1672582706927c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7e8795a3ba9089ecc78cfe9b86a1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb73fcb0dd05ecc2427f1863e71910e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687844c7a5ad23d5e1bf2efdc83c02d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87270f01b81a2c1a84d1d962692aac98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a07e99caaa3952ef43d61018d39b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e43b2629dc1afa703f2995d27285b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569e581aab5982601a579a98f63faa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5211054938c4328f9d445d5e87d38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983326e1c3c91f80fccd32c1f4dfc7da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198ce84f40fc8973a8fcc76429c8232592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25543ea7825286c59f2540f8205591ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe2c81438f1a62b08f164a285ea699594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489abcd773f9d6331a1e123f36ef93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7d274b252b421909b6542e75b608d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2236b5c9000aba75bfbe253d09589597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73c5fd95de18bf57b95a390a8577c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c2f9cfd15140380d0bb8dce06b17a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235482f4856734090e883994759e1eec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81af3b4f234c72812293b6c1f2d811601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c8e49b294373c73bd33011c3b7d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da42ff15b7f5ef144d6b33b15d7a2c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae082a7c491c470899ab64a77f1d5a77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8386bae6dad65b8c442fa639f108f6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a38f395d7ce13d7a2ceacf9cefcf0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef20f41ec592321d70cb344d9d93e55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19f2c0b07fad4ac57ac1316f652b69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facba94534518f7fc7775c03c6dccd90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8fdd6326d90d7ee150b81e0014335610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fc3cd2a581b909a25400d6d914fd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65305c40384799350c327b36910368612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1cd0e1222d2eaa1453582e84fc6bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54a1ea064f1eaba6124e355a1c5852614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691561592709a7b17cd273033b6e55c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9a6a0f6d0bc69894c29f3014cff0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d1879add07d651ef0792822238474617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ce144a487f7d029d8db2c1cdd5d48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844aac48d86c082e44ac17cf06ac751619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451e1e1091b4d342c9753b8840ecd70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95979e3fdb676aa6a8df631d2f979e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688be63ecbba348e8046e26f2dd258d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd656fe71d9755f20c17f41d4e8a52b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fc3ad4da9ff6e25bdbf6751a1458f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f77f521741eb79f93888b4327ee9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02b715814c9b931bb32896ddb063aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f104caf0836ceecf5f36db7afa53b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a63e74782d63d576c46efb412c045628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090331e3e00a6bcbad068ad46f13292629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1bbeb66d51b975acc11ca67e29065630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f492b38c4ae364f4e20ab17c13f04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bebacfa5188cbe20c28234264045e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a0abdd7152812800184a3cef69726633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e683eb395f92d5e278a8a6a986149634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d4c8b765148c058b580e6cb3c2605635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fbe2bf11b673154c0b3c72a51dd9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce24a40e4feca68f0c0fca843e0f007637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de3a8c63612519705dd8e61533c14c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc356554c9caae79cc9f03b93dc9a96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758202fc724d47200e80a95fd7d9af2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3830b8d857ce06ccdae73e410e705641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf52e38075cb7d9e64a4b8427ceb51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc9303c93c93e141dfc4bc101d7d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79a5da7fe1bb1ba55c19a859dd3fcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f6697d955a1065a661ffa4ed9d49f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092f802c75b054b8f6d1b466422e23a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da483fb42285396ce72c0dd27f61a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc0d24b69605e3113b5eed167c9d56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f5d9743c7adb11a676cf98a9ae95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e3489e0ba183ab0250c3a98750c5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db708ac86eda946c9030c9aa966240651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07521ed48dc53003e852f972a0940cda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bc3a8b9054f0e93f3fa05f70914ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98243e116e02c50f3697f4562b1081ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af32120286a28b1b78a246d313ea5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab5ac41e1871c0742adc8d9375bf4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971372cc465bd416a2f57fb87e6b145b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b11ac72d9493d4049983b0a1aab7aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80416ce48d6ab524804a20817af0874d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a45bf7695d86872ff1a3b9204df6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c98e136af9fe4c1169fc9d00532e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db2451bc798613c95b2fa58bcf6ea6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9e80f019eab7515547766f666de60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e9345a9f41ebef1a72ca9d3b13129664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df1e05fee8dc888a36b3fa0ae7046665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac460c9bbce7c9650371f692b9daddc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395760fd871a0cf9c5608395622b2c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8d4efd024e6c5179cd7f9ea939c4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5af7f0128a2e2b40ca2dffcc5bbf2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6264020862ceb74c69caaed9cf96df3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e133b87bc6770c0b70af78d790146671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7bc89e2b4f043ca0bc000747acb43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa7f6bec365ce7f4efb126d8ed0aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd329b033cac96f452e336a50ca71d75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e912eea8d3431e55679c4bd540dd849675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a650aab65c6f4f6dad5e3dba9a4554e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4436e375609291db229ca25eda4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befeb259afe87673eb7048d2f138ee8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686b4307b416631c7ca941513eccc32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16b384c84de51b8809a49b72420e82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a7ea5594f156903d03c465b214098681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6f9472b3a40a485cead97687bf3fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1f2d481a643489b61892a60295f89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0f806f5e8657658fac978bf989bf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405486ef0bff57167ddb3c6e1451399685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d240bb313d3f53f3c0095a50fdb5642686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f7eabe3b98040cbcd942062b5dd0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5de318137d2835327e20b32a6cda2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e6f7e06e23f022a4a2bac7bd9e625689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607d5268d392123370d2cbf516e57b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1137a5d9a90a20b70ffe12d3d6b5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd9ee0f746ef812d77a77299ee8679692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67aa352c763b728955ca5c5cb7c653693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67237e764994493cc71f792bcf84482694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d74700648cb56f76b4b7053388efc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1d35fa712aa88ac843b55c757c9bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e182f6203dd18eb453de2cfce7fa5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba0ee3b21bd6ace1be2a189e707c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed8fda8304d28a3317ff80a3aee47e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cc3734f339ce3f910b3a307165c7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fe84a418a7a83da84950c7d228240701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424488848fe47080bad21cc8140e16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f72549c9b6c2a43f5fc7fb01d3f674703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f5421bcdcc8d275c7a650564c102e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf3b384bcb5e4aaf94f048b54ea98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c0b4c13780278afeb1decdec63d9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c6878037fb254d5d7f4923421ba57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40494770cb4204e60a1d569328dac756708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dff348bd8deebc15467004016afe1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda6e2951be028a5d7c5fa47c7f6bb8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a79e206d205fdd2f817bde7cbb7594711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023094de079184f8c471bf679222070712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6954f83b779778d36e5660e6fde0a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e15d7fa207fedadb66af05b11b4e25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7065a663f8ad29b88113ac6a7cdbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c4269c38ca602c5b16552ee2ff6d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09927977e0f7bbd81053ea5bfd265be0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e577c3376b329272d7daad1e01b97a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde360aa927b04b68970a078727139719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04517fa1e34b0e2b7c12b9403e8ae1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430906693048856c534a17d4dd1d745721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a53525f7a75125454e7a2090691aa3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af35cb72935c471ce043eb50fdbf6a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bee9460e8e1da5ed939a2714840b12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f41007e16697b8a5b7ff5cca37186725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bdf57735c5efe463db4bbd9ce8e4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f2b50cd03cfe22ef39448c23fdbf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49703d86f8c0f4d401821b6e4dcde4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd225ce9525e4379200fb89d0f1ed373729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebc39beb23147570345d5f23610673730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dc41733544ec08f09d336b3b4ed02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e75e68ee4077cd721f005bba8f917d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501bd0e63dfa60e26795cc452ff11b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e571e9aadf4ca23843f97929287dbbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0c1a27314c7c831bd03f64fc5d514735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f04e4cee2685d5be295b2d429593cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6240b01eaeed76d649a68fdcce871737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd62b5575802f08f8fa0e27c8a1adb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578acce41e595d564cfb9b35e69bbf24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f562f555ad0a92b4629635a889683740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3fe25de71c12219bd46083d2bd9e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee035a40ca99367e33bc0fe58e5e98742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79318e9f30b40a9ad0ba7b3144838321743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099814d6caf339f1e4e495bbd29d6b74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb63bb2a226e0bc3e7019c5ce5dee8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f896996def70bdb7775fd5855a18c9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18648ffb6d65ac70b92c2647d99f8ae5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacb49c0636e84bcba1d4403a8b7eed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8ebceef6d3bc32bd0f93da3720d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0034b5e8d6f28003a4d5d5ee956268b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9125e13d9d0af56e9b4b33a3ac5a3be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17541cbda61a7d4da077ae3fcbd6a55a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44a7659bb86fad0d6ade54b3e44e3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c693c8ee855c14dd7eeb5e3ae964d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf2adaa5429d9bfbc3acf7197a4edf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2356c1cdd5c003a04650abebc67e10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32bb1370587d9c6f6a98b0c94da326757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef54f4f82874e814ff3065f3cd1b3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29fd074d86a8305c521b802a98f47b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bc623f04ef70cff490e73da90ab3e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea5cdef619999e7aa0331061c3ecb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de427a7bdd6d3ee17c8871cb0e3d06a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8aa3c9213fa1ef2fd8388186f57b8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485d8c87cca46d1945ef9910e30221764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d71a0271b12a65b48da6f7481a8f37765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7d8c4581f4aa861cdbf9d77e8c7a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5249ea6fd9bc4037086ddd2f27eefba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2c856a5b0a5f0f367e0f1623342cb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f9f0ff1767b0b3869edae0b51f71f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ac5d4d6bfad0587383295b559c6c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b3cd84fea5ceda8fb1fe0d29af1b2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d315cb91ae3a599f36367c1c0e1b3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be09731697ef0bfc47e1f66769cf8ae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961a00754749c1c4a09ff752c4f21b5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b04ac9174cf5a0f188cb499e75a5e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6899565536ac5a8af9fd685c583c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424c12a9caedd47a328330aee9fd67c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51198bf7fa18e19529d614c5738af6ec778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fb3f462c270ae1873c5a09707388a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b75a0205a7622cd25fde2677844ad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f8c586e8010cd8baab49a46a6a6a6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ca98b19c7add84b2414779b41c8e0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75a55af3791e6f93eb4838d890f712783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf779e99e02c1e8f47d3cfbff8a649784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effafd57f484696bb2dccad9a6a931af785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0740037a605d9e0e5892844a132819786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d8c4cb77dff0d775d46df62c5e397787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c6dd2a296500b1e73d673a132eae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b7cf79229592d4adf8be41e680215789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea5ae19a8ce4a65ceb8373f692d028790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da9a4db27932ba11f7c51685a6dc29791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995caefd7bcb06c87d9853f5d2af822a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6928eff43d3c8c0053a27879cf1f5b0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f7c43e7c02e9b5d10efb47be0d7b5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a8dfa0ac2345baa5faa8d77d0b00e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b93520aa2f6fc909c2c8cc06e44338796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9e034518ca988c89001d62716e4ea797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfd066a704de679a6c64404ec0c593798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07a3886fe236ec9face3dd20b1e786799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8984697fc8c6edc8661f37639f5433d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70006f96acf526f057b0c1e57bae1b33801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed677ac0f2da865086be491e936337ea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d11aa9a5607f96948f3a172ec8230803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f1cd0c4332d24053a40ef3653387b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45a611ad925b881305e11cda59d6e3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31607356f4666a789b0860d0add09ca2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930db54d461e4327fdb7ba79ce958b7e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce113a58ef74575eafcce82844e2d438808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65290bf5682dfeff48b9e5617e331fae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191804dcef9930c5df1b7688e3bfcd3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1982f24fa293048a66480c38d41d8e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faa33cf86005fc6248d7ac729ab5a0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d55d90b79dec4adc15f19646f5556813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593d6a9912163db001ab3860b0a42dd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ad5a1a5f15b9184493554614d2cb1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb1dfd88f67532f09c587bb1dd333a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75229e7b76b8c515eb9cdf07e71126817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7f75797654f223894a40223c9269818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a61ffe60548e09f7dd384531654ec819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933da953dcdaa881b20f3bd40bf9206820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd31ad4755e6be1ea7bf351abcc55d1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae24a75b4b99bf2608068205ee82a5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce70cdd41396b1c0311833ee35d98823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e60d4b317d385a35d67661d93566ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6f61ac5ee0f9645e4ddd00768e4d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ff274c1c97c92f94359e758c6f9b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783dcde552bb1c36888bc12298e39ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637ae9dccdbd1171143f50f03cef0af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee96abfc1c4951f60f7029407c24926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459a258a7346c3d9bdb927dd449f037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5051294911fab1df8664ea01ebb548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2684291b81e951e9efcb4fd96c6719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb61faff3af004b6fced7e63f8efc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a7a2a811a5e58f2e7a75ff620e2e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212b06af35e70a5d3a89710618c1ebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404d62f80912b23f94118b1b75009ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb16ce490079b3520ec2fb3d8525dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520b6a4a8c9e409da848f9bb3cf3d2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7cd771569b3f75b770111b067bb3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa94ad53414a66999b4f58f58b3cc8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ec4a2af46777523aa5d009b27237c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af926836918bda3991c0fcc206836c5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f36a1311ef4e2183331a9a17c2c5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43dc347e1dbf2c7ecf1a48cccacee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dd5bbcab8e9b553d981a87028ba8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d70f1bec3444a5436410c6aedf79ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b001301c9c6fa5cc10a1fb7fb7f73824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95688bf3510cf5a0c7c2ab137a95b2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dec94af4a18e80b99d988d8d2fe4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a920beb6343e9aa8e13f04aadc8c3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f09c43450250bce3b7d8dc8ec0941128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92378b3eccdcc61b31c542c156b4d1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c17df56ea8ab06085d453cbdbf5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243c8e8477b9d1d3eaef731238f02eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75b0557948cb6dbd544ce97d9eedc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08e04e40223ccf351119ba82692f0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf61edc63856a3b627e0d0f3ce215fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194659c07d980388c14abea5fb524ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabc963567c4e6661dd7876a691d54236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed50ca271204361f96ed5a8cb35c78737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f3dcaf1d30fd214ea7c28fd6f7f7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b703fce25f022bba32475bdb38fa3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3751d44aee63666ff016b01f670ccbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe84f1c6022b8716f83e59898632ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd4018a79e6193dea2e0f4b2743cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0825551aec1673af4a8cc3faf838c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab0d61029dc0659f50e9ce78a1956d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5376f5cee73207e69922f9fdd7787a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b32bae2d760f35a68d7cb8dd784ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6536b40e4083a4b7e3ca4d5680b8d9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9d79bfb51fbb98feb7371b2eceee548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e0619d2bda7816fb22891bdbd14049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b12d6c1eb8be9a68f1e5230c051f0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96468522fdc5d032d34c17df7c3d898a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7398dce275216487a179a445cf985a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe9d4d5916f8ca2e4c053cdf0b266153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffce5b81f5037331c4eba95ef40d69d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196a4b534feab82bda4c4e88968d37f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f947c7fb0fa3aae8c882e000c05bb2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ab6f75f92a126ae1b5385f0f8bae857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95683874335417045444cc60a184a82058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39553d3a81252f6d6272e97561fbd4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a23129b5fa07b9685a0cc8de68fb1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf60e999f94158c1afe88a1d752e9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746a228320c67e6997119bf6bd540b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5d9db40daf698d35adbe86ae678763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174f8dbae5596eba5d4a975b6f9a3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b5fa4f4f816bcf53503f794d7fc7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171da804170a421c7a4af10d00faade66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e32a98352a41770793d8cf03373ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc755e7103d877bcb98e51f988339f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371e9880abe9925c0bce9cb7bbc298c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5e8282a50505a0e0ea5e6597995c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce96bb7654510a01bad530cd54179071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dd73b2656f5040763c92956234a0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b6deaf7dcfbc503281279eb6e5b5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56874865a355d74a41e6ffb69b1233f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b800ecb02482e6f13bd72df60ae6c0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fc580345f4b197b4f0bf502f97b0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cd31f97295b33a2d883aa32cb272a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4086363764bfc8de64567963b685078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a45ad1a97bbbe0ca00adde08f68bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee4268b0eede70d4886f78d98eb86e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379df2c0635f3fc742612fba4f6d7bde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42988e91410a2f5910cd14c06f984d2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961e15f1cfbdf22016db86dd6e3d99d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea081e438fa0bf9739cfd613dbe01b9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530540054ace8b421bd9e71fc1a6f72285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02368db23d8a5e09653f90951ff24e0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69830b94bd432dceeda1a39f019b5dc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4ebd180f3e6b826ffcab742df4fcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843ac51d81674c02a627adb562c9f3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9aeebeefa4b0723d5cfc6f8bf941090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bfb1c37836cbf1d1bf2952be25f2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1212f3bf93c08100beddd7f293133f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6872ad1ece5e0b1220dec6d497d703193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8d7d9efd174760c3c1509fe441fae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e4f7b00eae15d7785fcbaa92c136195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01526914e0b5b71c5d2c7761678a9b0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac030a309634cceae6500ab323c85097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7900b12741b5d2d80c075d6dd089ecb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5039f970aabad849467d1ede6ce4ddd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122de337118917312d31f6b525a15018100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58fa65e9f1f5190b506676912e1ef2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274f63fd9836956a225b757f16030e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1333ee213402932901c75612ca47e6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b48e74d9bc20575390b65831db477104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3734dc41353c35639d3ee59714e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173902f34499ff0a10e28c42a3b199a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7144abff67de756808ec2d618e5dd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5e715e1318e256e2a8a7dba2474e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32e79c91dfc190376458307e72df7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c4c36561b88e277fb24b5c4d6a7ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2864fd30ebb16e9a1c5fc0e538a2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd03820ca396e2dd8231e02809acf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6fea036a7c6d2a440f8d8cfc66ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80cfd89cf03b0b2c88debd676d8333114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675df41a950b4b64d1b4d1e41606574115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c068bb7f7f40ef76ad76c6e7614a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f7bf4762802ccf60d0ae184c5b200117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377ee578512f57a15665a452b4181f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e7ad1a81fa77069ba4b8aa510cfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108cdc064f54270db3f46f18f5b3d97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101db633fe10ff897fd598902f2dde7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afca4806c23edba61db531a85bbba68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca5d1624416cbb6003b29d274f835b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a252e8a121d2633f0d6980f8d86131124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b184a93da29881dfa797b12501a157125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c6c08375eafa21bb0d8ea02848b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3776bef94acb7944c8ff7a4ce5821127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2535017dc6bc718dae01b7a70f4dbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4aba01cf7527d4a97854dd9e33ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151d593ff6de3f121a8db0d0422a527130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15a737bfc7608cc3a051384872159a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d9df87c3a23cb5c69723a0a04aa86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2900d16f5861e0027277b711e003c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034dbc2a78e21f87de61b4baa62400134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30c6e35d1f46a5de9511953cbcc4c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d4af5dbd401c3393a31cc7d60e30b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ed22edf1d22d7442257ac7703620137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3c9e55829338ae5e07375e8cb9ee3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea087e1419c8ea9a750afd852e4892139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0fa3760754d8dcf5dd08d0f0a1cb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f38f59c8d411e14b0cfed7906001f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735210fb01164ea1a92fc3728fe47e7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2693bf3be2fb258fb1e05808c8a5b3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed3beea5966e323cb4185ca578bd06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa28f508ade8bf7e9195f76390839c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f55a1185b3056cffd92df47ddcfef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a117c812120248cd15cf286d067672d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469275bdd4cddd42c520e3813790b66c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad303cc3d5dd49f676313971985030fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73362e4bdc0537d2a0a7975cd0fba300150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e16c2fb461cdb8c13de78fdef95e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b00ba32c5984ed7b4b964c923237152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f7793efda82ff4e8745ed40f2a413153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc52a02270cdef9c9e1ae1235b2c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af160e684399502a3991b14e752a8e6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9218fd702c7d96495ab2a8a7a95768e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc90e5526f36b7024bc9b7b12b44a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb278188d6138c2a23aa5e8240441fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7562f49c16eff9d3ae5860382c203159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245b8c26dcd2e543a55a4c430cdbdf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a54d4470942f72bfe6a165bf37567161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed9dae8c5ce62e91bec81c1372f0e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c750d97a6705e880fa588cf888393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4580a5789cb4af519f9d63e4314cc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87764fd805a61442983bbb863bfb897165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d57386568bd10e2aec86f997ebcc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20244cefa3da5292b049aef7b8d9796b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc4c04f7c470b65ed4d22bd0891578168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58beb96230d8808c27900baed7f9bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09851940750edc0857213e5cf74c9eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8ca59abc8384728d58737acaf5daa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8416aef221f78c5181365539cf211172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcdcd476fefbb1ea55efec19e25685173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b38bdcb34c1c4ad409c29a23d2e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6550d16dcfaa15db62444820897422175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81185625c4453bf040a35cefe1b055af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d4ae090cd70e07e6cf736d52fecd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eb62e43db95f3e8a14b05c6d768d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c3c2ad361b7126707bf0b92204818179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2ff812c5675d033e1e2c95e1d58c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c27ecb31ed811fe4e7b35b3592206181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443436f4bcf0bf1fd45c966703bc348182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a708f3fb47894d869ffd407154fe3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab44e7d451e85f58fddeb67793b6a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d59d689658298e287ed54cf8583d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab39b4c5335b91a1860b040406fc3d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d703e6753777c8b7857cc1c9c0ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6df8f38a01bf6d9fbbcfd70b976425188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149de26de72b0c369050bf93804ea69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72a0b2748b703dce53249a12625508190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c22d9d91d19e2fe5c0849d8e28c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c56a04466e32aecca16f85488a5d5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e147ec4cab4192a8e1cc6d22f11254a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca71afe1586e5fc8ef58a80e166804194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d142abc349d200ec650c815bf6fe8ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f830a062c9b585f89961a1cdc01c097196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4050d62b374bfd6b3a82552e7d14ad5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae90ac09faeaa1c9ee869b10790f17b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a6081e73cff0ae37ae5c1b58c9a47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b571248e74d041c598117986bd57fe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f97041616c396432504058316838d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2f1aaf8c2456e8d2a8311c6f68401202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fb13f6bd2b88ae63fb6533e4d7baa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94beb889f5f9a56df67f31eddf6cc23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e9317c75e894b6aae595b3deb2340205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa019987ad67d80eb4b4c7b159944206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241a070f9471140b6301c5d7dd3dd2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c462852e62c53c75446580631c53d5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b99ac58bbf7d957eeecff24a732d6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dd476c137b387e41406e1d3a00733210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fece611e9f0e1d36f2d616e1015a33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18de78ed7ab2d6384ba99229a3322b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d511474526d700796a34c7d716f7559213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82a7779aa9db06f2e7016afec37199214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63647f7f4338b68bfc32407961fd4d6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f767f5bc8676ba57c1b66772ba9b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f72b79dadde53afcf79cba19afcede217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0c2774091d27fc4f71a9dd262e616218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1cddc4d9db2b9774f735f7c792dc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f448d5ae5521926bd911e1defc7008d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cad7223b8733f6979f2cc2edca7c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1b7b5e38cab2c3873f0fc26636591222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d0379b5d3ab8b748c6d8670c918af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09333e1b52f7a75eae61497d2a83bc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3464de9e2c8c672b992dfceb60a553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae76ed7da3f49b6f0aa4e58c05687c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154b987615a18467d97f6965ea4942f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37196be44218e57d96780c4fe899942f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38c4cb4accff8d4c1fdb9f00ed669e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67beaa862c9bfd7ef6e7778444eacd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd2c66a3fc0ef52961a41c8a94f727231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc7c7f9a9579c632c015abe9f66a22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5caed3897895393a64602f3cbcc89e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6074d19c56fbea263474423a73dc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a19083adbc6a1d1b209d7a57c66e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb2d3928f62443cbaab6505b4b9675236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a932399b4b829e406b3771ab324af39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb485523f246f24ad1c229b4b375f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6be3714d0cdfdbed2110522c46d9ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb169ac580ac0a576ab2e21b9a79e36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd093232fd2e8d28fba26861b12216241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebc94bfa859373a7ff72d491ea71be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb9f3cbadb41a0c1695b12f50cfaf5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667e9dc4c4763d47edfeb9365fe934a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3bb2e7250cba40333fdcf76c85838245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096e62cf5fca8d06b820398687edbff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cff47104e6a039489fc1f1d503dd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38861ce9be0c18e7f146abf67a4d7975248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81758f2dc22bf345aafdbe46489b96ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03177baa807ed729e4b014a9678c119250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d60feafeb3dbf8e26ae5bf3cc308251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f725752ae222842aa90b5469216d78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633031c833d1d0d7c7956836769f6c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172028cb70772381b9a2b138af5bd21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5baf39f5fa1787f27dcf3d326dc143255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390916725368d7b100d1ca634cb5c06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f383cb6a0cddf13acf3b09822d8991257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df7784cfaba684a3b2069bb61b059d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28079f2e2cef7387cf1a2bdfcbd560cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2697197149096b0f1a1abb33cdfa28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a882de488dd658f490dfdb4aad6e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ddb291a9dc1d375e82831701ea259262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebebce57172d6a7f758b035b80235b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f16d69eb64b19e70717f92e713a7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b8908413d6347038383f05ffea463265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e94f1138f14a5345c5007b564fdf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff175d2178ee983db010e596434e94f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d861917a3f664e3fce65b16dcf340268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c9dbe1ca165b7637b00fdbead3896269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83699370540a9438e53627d318c0b70d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e7c82aa9362ad1f12941a5e8d5b87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c07d04779bb0737579133a45ee360c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af198ace0898391c9e30680ec5372fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da72740dfdcaf02963986398738951274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd11ce20cdab7de3b0bbed41615b6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a22f281ac270c633eeb09332b12346276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ea070663e981a12ce2b8ab2496a60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd95040bd943487eea2104f7e267d07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc8fdf02cd943f1c098afbd24af00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d79b027f13fe99fa0cc735e0e16ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eda4dbdd69a3ac9bb29ef09094158281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d71bd78cd5bd580baf34307c5b4a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2868269ee1ab741ce35ce5e20add00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ca0b12a59852548163ce250ac92e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40123581130cc062e2f63fa41e28328c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55462213c618172602b714b3d8a1f888286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b032d094bd278b1cccf1391cd072287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c4a055e11db80c6d409024fb78ee2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6571bab313a640361089d5e541e07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4637abeee28280bcd49724d50cfc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ea1809cf765b6acf22b7bc425958e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3d64524cb85ac9b708200e0ae2954292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2db0309649023621ea8ccdc4123a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377ad8759b6f3b28c3e7196e1e67d0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee130baad15b597556f2b01b5c5759295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7ef1d977613cc357b7963e31a487296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cb4f4bb410d8fdec99c63dec59f3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ae5a102d24e5a67e3801e17a6ad41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c36d234af057c525e546dc14603f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b286ebd67a1b6110e882c1c94ecc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70318bdefb3e5e68d3277165440639301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412746e0e7bc6fb0790d8986f99f9520302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a6b6c0d36e18fe9c157f8eba71915303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539da4444b6fed115ae2f4b049e6df90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a0b3d5e802539642e426de02e5c08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5840637eea1a18672807b8a6cfbcf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2026af8d1cd4b09c2db3d05d1b740307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b06936074ec76fe14f2cdcf6a7b57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f1ed3d7cd867fb6a305777472c931309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59cdcb1727bd46fa94682e180e0822310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad90e7f6c85721e3d9050cc0297932311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc627d53e24a6d852e970e5a8fba32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf0741b0a6d440f185cde6a94aabbe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca9a95a2726d9aa760e84fb47053d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7bffaa5634c9bfbaf43186222d663315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1906f536941fdeddc0ac2efc01dff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7acb7d96ba89eb75283669c4adde2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa015e3ecb2fba19d0298b33ec861f90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ad06b2be8df9231aa74b914ec9f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bc5cad01e0abb160f6060e1bed755320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101c91c212ba859a83ddd97bde34413321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db76aba10fad619160aa74de8cb4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a458828577b600e5f3c494ec64bef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cbe550e1ee2afad41594c51caab21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded4b06bcbb5a2c6611ddbc9c8c4dcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae11d6aa7fc37a1973ba0a3022f6f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79966def69e177f8c40eca3cc994a27e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbe732b41f1048ce956c3aa4fb8121328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a789e5f914d2954ca7f5db69e5c2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc7fec406771bff5bb9c225421af2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98655bfbc6c3d62ddccdc5e491ae2293331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd683b20fc7a2e05a40c0ec9cd76e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c5896f83aa7d9a8660a26a079d749333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10623d06d9646f04f9bab01aacfcea56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb038abd135b19bfad8a56fface057335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcec07cd097f1ffb70e30d30fd091c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e6723832f877d41d2578bd7c1bf7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc98234702830541ad43c499e7007f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cfc9fff86e4eb8c91ada0e93e71c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11699b02e605fb4bc93b6ff6784c50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e5463569a9f40ba8375e72d91aa29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d606cdee87f7b9175044eb054bc95bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f2aa4f18a01538463f3a642505ce0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3828e16b0d735b82106de7ca3d31e15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23f20e558b75189a31c2e6971ce5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d3f194f725f13efba565dca03b914346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44d6abd13ca60e5b4c06510586e1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3a231453ee8c6647225b920011cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9a229455f8bb30e4721bde6735153349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f0d5be9f05ef532b7da307cdbd818350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2cc7e77b17b3d77e88f0b88f7f38d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d601d53dc4907d6302a3982bb38a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a7f8d580b6390139f4450d8fc679353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62441bca53f193d7f0920b3ecf73b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58373aaab1f3c8aff8d21d979e5de7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c717b49a568b6719ddc4a0eb5356340356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebe9c26927f2892014eeebabb5f503357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cba40b53ae87676c6cef168c474cbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc6897b494042b9db67cb73a3b53d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b800aa438881014ccf082b8da7ebfe5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fcf8aae21e949eaa0a675a384965d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77c998bba3fcfa087bb49779acac37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89019781ad3d552a2299371cd24c9860363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172de214c64c2647d2cf07fedd3eb74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fdfecfb1abcd06ba3dfcb6a961c72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a64d4e1c79d99c4fb3a20947a4f0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba6f08018f219c620c69f8193f48e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082eec422167df48fb7da1b7482cd14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b9af6bd630d7133edb6fbe80195c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84339a5ae83a0b8c9e0489fd1a69393a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c00290230e4a42097e536259e88c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2247a1689c94c4439d2a1fd8bf563372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3106c5e13995fc73b77b67fba458123373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6209c2d16001d0982d8083f83baced374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb37d44fd4b25c77c065eaba5ee87f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb8f8543a65726421ee3dbcdeebbcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cc4de83a6fdcc357bcc7ffd1c0045377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886527be7aa5c05c73040a26ab748224378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503efdaa4eb03530de94e44a896f06dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aadf410ebcbdc8f34a177ef29331a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be6b8b15ef32eb284bd940651623a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e804184d22e42dbc533bf805130e101382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239aa0cb5e86de2b3de8b5f758a62ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c9af2ec3417e9810de1e86ed2224f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cccb622e6e65a4d2b3ae21c7b2baf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0970462c543cb1090a673fafc60502386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c3cadfb5fea026b7a41d6efb061c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336930e29b2e2a96cc2b55bee05afa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed05e01103a4a792e50a5b7e9f8ceb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe17092338448c23508d2a089f55258390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e29f265dc9347404ccd1360f8218a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea6805b82e649b869441fb37ef6e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b377bbd90cc03bcf9806b4314704fca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5507f86abbd367faa84c5ed81a6f665394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c5e5ed60f53332e6788aa9d9c4dbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1984e1f4d31e09e9f8c8d18d986205396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c1fc0b6d5160c672d2b9226b3230f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f14f6403ff55493fe543f0e2c39aa2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d759b60661569260b8ea5673025fa06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a92287a6fb4a9e66f865f52031398400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1952f173851193f0443c80235a7058f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc61e7bc7114bbbbca95bc12f1cce4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e81c6a1b285ef31eb6eaf56d0844b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb512ccfa0e94464160d129f45b115404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7402e3c04174e2ad15076c462448fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16679b57418ddd23a25801b1daf80a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75ff7cdcdc84aa11ee552dd2e9ecf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4879c33b3d25250082e7a95261be98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb31596041333c32c70570223b4de3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79822933f06db109f753aabe082cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52daf59730aa3a6d28000c969911785411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283615039d23f5959c4c8885aa68bc6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c644fd648d10f1cfbc9a6ea76f1eb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c588213ac651f85a42717b42c4d1cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8064f956af1c24e1c899a9bc7e284415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77441671163071b8c6cb491dad06463e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5503b58980e3f5958d42a7c911aaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd59b2b5168d6f2f98ed570ae80df51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff4459993d942f21a3c85e704858db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848153dd1ee788df57fb98c6d5539f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e99726550bdd64d4adca8c9986ac41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3d33bf6dd837ffbb86e4d86afca0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629dbc09e7d685a7f0f3799e463326423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d6098a20364cd81428cdd1a4f40a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19e0fca9f1c71742e0ceeddaa91a90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2442d966c9b3fb1b055ebb6c6c540426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872125bf3fbae472bbc015544acf9cbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183f20fbffe925cfa2fd5880eac7234428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb2ab1b09ca1de1c9b9e5567ac9c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f78fc18fcb1f4c5d37b14c77809b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c17e3ce83957c8dbf28871d25bf6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500d3a2d0f6d59a8dfee2b64f3d0b09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19371d0874f8c45fefeef497c7b598433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a51b922c93d010980534371f86174434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8356179c82b46627294d4be412c9f37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bed1a6bcc06e34d884adeda027ab92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b894cf94ca0875beef95920a6f3cf8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eba8ef25f11bd29b7d19e402761e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18283548354d60a4e268168d30d66a14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192c64500bcf6f4272d0c41abcd5069440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259cdcc12b96bfd81548a3b063b4e8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec3adfc474690ab56dde95f0417f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f74693a91ae21c66c276cdad0c2b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f0254b3298399c5b3238308b67edd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b539bd93410c74e5db46285081e6670445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c5e3ea0bf0cafd5de768316999b97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc1511ab75c1b6eeb1ea62ad5a9d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891becfc0671e0803fa00318a2267d90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa567ff18d44c20c66ac7feac7515449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f1e3f5eac7a919e1b1b1ebb79f23d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004e272578b84a52a550147ac6813c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eaba135594bb5049679a5a3a2d1cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc3b657b5c796ba61abf4347ef12ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd3caaaf04bc639147276ab77e97ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ecb9ed43041c3e75836b01ac42596455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711061f9f6dea737f8337db1960230b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116d3e4829ee6a5945e04f72c4cefde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe326b2cc05d524e5dc6e4c1142bf84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16551a6db9df19aaf68b95d9ecd837459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f85a5f46b632e3203e7b56d43d550460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76280787237f8967c5f35f456059ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcbd31267ad2aac1e8ff8cbeb0c378462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f17e7487c85a37153b8f38fd7fb5ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a14030b42aed3642883a45af57f84a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de346e6a1402357a3c7ca62554fa7042465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eba8b9904a7db24204bd6d24cbe37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213c72a85ff24bfcf78e50a62872e99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf5df26983b764a39ba81822aee80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586261e928518b28b19e504bdda0d69c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac88427e3de411a250e9f454c702c32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ecb3b83af4cb256514adf9aeeb07d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9adf0ab53b3b3ec87dff2bbe2cf6ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1119ed3ae7ca8d3d8ac7d2cd5717e58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e259956e2901025bc8581d257dee9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e517fa39de93ba8d97f9ab37ab35b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0931833bc7ef0d068822c22d18a25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f351a5ec8a587ec37c5d06adad656e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e4986b97dbfed2129f1563636a1b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa8b484f4fd37274ee6f8f0c3d5b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff637a9c164cc96b4816f44ae1bae7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767055e4df03c4978f469c4fa39873f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ff821a19103b1cd74f772ffcf006f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b0e88461d1a4da1073c3de6a4b293483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1eb591ca0ab61239745aeaaf99ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc5b6f7cce937547b5f7a5df59a390485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfab3e0949640cacc47aded0567da5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68610e42e2f8615c44c718119bc81e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773301016aa52a6a762e48ef49dbcc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02035ed230974d313b3a66e5d9965e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92cabdc1f7e6c8b7dc1fba3070bfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16872a5c2128a2c13fcd6390a49909ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8365941f26d241769233dc18008283492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107fd47483eb84337679680213754c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9803e995c856da310036d71d5683494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a064189dfe198937847a1ca4845304495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ca85d99bd6380ba5994f7033ee60b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb1d4864f17f79588855a2d5c52155497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb7554a9bf935e8a52bc8d8aeea8dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5ad37ab7cb6bde2de7c012b9982e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf502d73d153331e185d4ae9306ebb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9a1524fbbef403670cdb6e55eaf61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf8fd5c7156a80bd1d010c6664742f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0669e6ddf7a121ea4b5e95fe8ccda0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38165012b29037c0073060293c22fbc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5f2422620ddc393b91c91a0b9e39e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382076ffb822a9c651a04d7b8a84f83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b3bbe1f6c8a5122693faaa8ef751507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c202587683491812226bff23a242c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bead3bb37346d5e55de2cf85e6dc5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c31d388bcab05c7ca6961998339b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2189263b89b04055497c2ddfde2e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32db2dba3ab18aa82f96685f942955512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79151f4b7536d510659189ff7a8e099b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7ff64b236affef614e3577f5abf5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fd1f6c29cccf86ef8da95081e746a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab1afd5560e6034a8f0819b7744440516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc28e9e3b21b0804015a014eb96bc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a06264172981d3603ec7b79527412518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f1cccf31005cdd18284eeb0ba8e83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a2289194e8df3b608b4dedcc16767520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e41088bdb0dd483ffac3af930ab72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7e2242243c8326e5d9b21f378d2f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721619a2700f48636b5ba965bf85fde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b75a79117ad8f2acfa3c0a916c98e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512cac76f2c939e5d291bd057cfa925525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa4f1b57649f514ec20f29de7550f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef2375fcbcd5f85a3954ffd99bf49b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88369accc486f83d0e2f0ead130309f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b9456b84a017fefc3e025df8ab91b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d8998bee67ecee87507c39aff8b39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4bebdaa81eb7debb753211f5f8cf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1c2d34be24cbaebd66d3686eea388532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6840063aa818a6fbe76c5fdcd5f35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759c7f51c8f7d36b8002ab619d4a6a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e771c6a770ad9589f3cffdd3d9fd54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdfe8c0281f6be26f57adfbf573cb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ce1326c39d175cde7820882fcef79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40abe3656cbdacf0de0866da44c6f8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8c0c5d78cab208f29863f346f5778539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f83e00070936927f8ed6d89fcdeef8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffebbd463b859e11f7a2959b06a5e27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84f193d15edab41bf745577ca482a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ba17f2736460e898fe7b337605290543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e32b1c644b08cf263cc31039653963544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a0fe51b87c2709f84f32c507ff066545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbbba570242a820c30315c6e51be3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcfb608e40da21f7c879bbef2fbea0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be3ef3abfd0b233efae22638857f85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a65a98d124f4615b98c9b46ac445549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087fb4a7327495633ee21acb66df3ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd64d12bd6cdbf28aa4e51191c6974551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27251a5334b7248b0b3d176cc4093c40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dd347ef0731e2f438aa8c3ce5591d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766221760d1f8a8127b7cd59f83ce7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b9f10f2a4c1a661ec1998e5307b54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c26335a866b3c845a3fbd94168ffa5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a2ddc5474136546964804d277ca1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d485099b4072418d3c185d611b1b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda455dce18bb3ecd6386988678fa253559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a46eebfee4c537f828e3edbde83208560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029a641cd20b9d70df4d95982823d9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7f3f735415a0e8870780b3f64a899562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69f4d304d52ee0b266efe04cdf8c77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c2863382f9e42e2d8279eb7379b77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bb9bacbd47b81c074a1a32ba7db65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a4e3bf22a0d1f166193ca1da89248566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5534b9946810cd052860a66cfce95f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119949067c2509f7d1b73812279f246d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c178b2c8a9366cb3679b581142730569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b502d59c2b2476eae3ae2afe771a9dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72663930d0cc96a4c8a7361607fbde73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dbdfa47d982aab35b55d3b6655ef2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e6d20b66a36567ab3e49f97fb224573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aac0082e9984034417afbc99ba079574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd23f2d9499eedb5cdbb99c569f41c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c5b9bda987d5563773144799f0f8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70e4cdc614dfc922781ad6309ad6e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930db0cb9e0bc59030dda0d11d2854f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f46d1d4a7951a93f4cf9ff4aae04a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b283a8792e54762648b5f91c6f2b14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150de7b564090ac91f42efde97dfe2a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099ceef8d15ac0df7cb3f7fc2d364f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507b3707f005936eccca55441653c50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d44993602eb5d4a0913a289668da7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30961cb0ad55f7283587f2d3c559c381585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4d2998b014800d5cbba425de7b77e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cda1672c3a4b4a9ad570c302bd5e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68344d56ae0278efbcc25b05b180b183588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10837ca3c2336a6e806d063ec312ea35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ce3cdc24b3085e4b5dfcf8638875c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4faac1592bcc36742e60b16959f797591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169809e7c2e6d5e20a26078f5d1384e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5517af301eca035faf0d24fc1b8f11e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5e393052f176c9fcd8a25ac3da9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f8656c0a7691236f19e2eca31ab06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34ffb0802edcacb17d2f439691c1b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59713cfcb7de761a4c572e280dc1e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4f2ef486f24d1992784a1792ccfd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ed35d37e8a7f3708fcf96e6d4419c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8c57cabe0faa62c0054055145a3cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ffa46ed82e20545c8b01e8e77093f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04587e0e356a3b36eee2be535384d751602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f1335bb51abe2ebd8aa9f4f3ec8ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43480663ebd2893c9fdaf4a2240f9bd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d401fd203973a5bcf9085146649e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7cbf382e3ce1f854e86fc510fd6bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346164f4253e52cc7de196f4b0e7614607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f427ddbb74b92388c55b9b763817e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff0ae6971ac123f8ad1f44b8a5768e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55babd2102ea00431a1b5e9469e901b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745b37c1e16fb7ffb0bc4064795cd22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac5e8aa8114b1aa2137af6706b8744612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1b7eba8aeda8d5397cff5eac6f041613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb024eaad168c9a75d17084271a612e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbf20aea4f22113684d2996b3523d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f729b0b3554fa18a404ad878811bfc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e40e2fdf87220a3c68f85a04a50165617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dac5cea0b11ad6d8ab9f2e5137780618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f3eca5c58d38427297bc38ce34bb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddf7cbe23e250d53215d3ac5c6f9ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ffc14ae965237b69abc9c6507881621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecab2e248922acacc084ca8f2ed019622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5445f20c940f054b7f8607768115d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af3a47b2da28a109f37b7ae85d484d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88c98a7643d3f880acd138ac7d7aa5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83078e177706fd470d33d6b3cc2bfc4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef737680a9c1eeb56311dfa7085e126e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05cddb5c00306c1dbf792e00909160628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8840b4a9e34d25db5346f52aabef3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d769e800c1a3e1c58c119d1c6d3215630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d9bcd218a9bbfcdc53a553cd147f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeb61c0623cdc5b06d3b861b21713d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e6d52fe4497547fbeb33552aa553b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f07d8780202866f139a6d88a436b59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6200cffe2a5fe13f5e86ed2135c65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484997f87c3576c0abce5963c0ccb1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6e59e3defdf5169332d9ae2ae486637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028700a41fac2fd1b1715c7b99a6d1b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e178a279cbf1d4d06e91ffd416b7d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c2987fc079961f3612386d6644617640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd4f9a1f8315c11888ed87596730e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087d8220bb03cefe6dbc66ae1980ed3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66284fa7cfe9511f19bee89b7cede30b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b54cdc6f6515a18f3cebd0faacb381644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabb6cf3e06707e3e8709b8fc4a3a46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39925122353d72ed192cbb50ce6f84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1f84f8fcccc0b822a9b8d60bae793647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025df3538b11c2fdbcf854e573c03eef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010f52499049998d74413eff47395a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce64e5cc25a931b61653651d7196f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f40475778b97476b577aa10cb5f689651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3f69a0229f7e501a088b89cf209b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54e3ebd375b8e6286551244b37a4ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aced85b6ca405b500ef8754967a33a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe761232ccaee2fd43c707828effee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74b0c2a4d5ea5cfc3828feabb7fc64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96169755059feedf52f5c3797d5f6307657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300b393dc08ee6f21b7191f328f40f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b9cc8f1774d438ecb4fff6c1ae8c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca86e0e82b9ef4bf40cd04dcf7784e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4dcdf54858d8380c351cde8598571661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404e6108db370857547276a3cbc56eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55c66cbffccf1602417159486e648663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39309de78ea2bdd204bea06a71d8540664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a46102b5e960475baa6fffabdd708665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b67d6cee26ced35c23bc6e34a25fbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65346bc76d9f38475dd3982d6cc5ed6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638f5dd442c294ce84f486d5ac594aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa5f717fa329e018fd53b9131c8e97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b73a9033736fa8504185584c0effb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959740aa0d99568f241f5ca4c0d373671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df66356220f8a8581402806b32c00e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b7bda3fca60b342bffb0176012736673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904f8ca1035a7b084ebc8452065099c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302270388c5360ac0b900c2f764604ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfab9b2263100e041afe0c4d6626b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3cc48828295df44cb3f68267ceeb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6743448f97e746b6c7f01751eec1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeae696feef3b899bf3d2dde4dafabe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c387a82930ce92ec8a9477a7de6d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d74608e9733ad50e07002ad8b092681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eb7f373463371893ce58fb353f6f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fd46bd498e343f4b7fdefe5a52c6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec0de905262f579ead494373a0714b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93fc932bd8094a2e76623bc230d91d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94d829a95037e45e59d009dd2819ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256369f467b5144969b1d09188fa71a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c9cc46a698a07ffe9bb7a30ef8a21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d0fe1b7924034cf820ddb65934125689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a6911c2a9cc894fd8b9fecc48620b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21294a7399b272ba7fa1a7d3dbd60b64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e171b860d32e406c6f32e2d22e5a76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6624871c18c4ea6448818bc18420e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0992cff8c0ff9e931cd5ba6a706cc67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff3760d0dd62104f63d6f7a8f71e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827f5b9ad705b6e10e2455e79644b60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0ea772e240699261b0b3fffa563c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c759cdeb1ffac07411a0578ccd6fc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e492f2c9e89165530132fe7e9e09001699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc0fd56d89a834428203d8502b6616700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862e1abce4a69fbda61db19a21d098b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e2c1e01ed9ae85069c5ff4b512a1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62fe992315a2d0c0eb659b723cb1cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415985eb6e5a1ac209a5991e39dcf44a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d9b39bae08fc25db487c3f440b5d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2b74d89920cf08e02cb7fc3aea018706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d9e2e3b73508284a8b1cf13f397fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2eb11350387a09238c1ad3e855687708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad2793fb084529a2221ba4207c6674709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e93d7761dda7b486968ca867cd63c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9e925772451ac134d2270c5f487f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527077ed169a30f10bf2beb994363a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a04cd86be0034329cf26cefcb3e6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77340c7b53e3141dcf8f6b3f889e2b72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb1885cdb62b3c466daa577e7b767715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441761801935864add084a47ec0caa3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ccaeb28dbb0415ab5a88c2742fdb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44351735c88849cc861b18c8b424ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2075a04e590e0645b9ac71f7e2e77b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8317847f085c050e7c2b3bc3ba6c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993308eee81be6db0d810615788d580e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f5f4f27a09ae5ea0d5f677ce70d49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0ed19ddee03eb80afe9548b2ef2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb09e4243db105b79a9843c81ea75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc36ecfab63c2ba0950df0267ae99a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2f73ba894cca3a59ee62bac88ee69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b69f4e40eb4c3830e201a7a0bb8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed604e373a1a5e7e214e01b6dbb9f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbd63e1f9206b656d266e5a2725825729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2f233e05199bd01a30379c0cbe5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf336bd9c9e7f1ca665eb771de0dd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f2ac31d0408a9a4243b555324e063732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed982894a9d7feb398d334685ebf2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1071fac9b49f5af33e25be11fd37053734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cc6c01c6c0b8504da8c55f37b75d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e757838fa1a1818b31a162dfcf45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda9044ffa8b97d2cd215111e0b19bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c82ee405b73a135c6f2daada5363a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22506ea43bfd02d123c5230ed36be74e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c340eba705a8b193b321eb9ea2b59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a056bfa6870dca34e0763d54ac05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e0879b3efd2d28a834c511a76c8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369dc164de1756b90b73303c007e02c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372048d5d43f302362a698cc581087a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e80f04b79823de976fb7c643981f57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c54d20e8bd0c93c0b07e51db7fe5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f253c7864276e04f32a7c321a59b86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225b9a62b3fab23fd6c594cc6a25ae1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d5d4b33e30f84aeb5d9db3f95c392749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5720c97a46d317bf6ac122b3efa8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015e584426ae3f3afd39d0fd6f5f80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990505c23eb57a44a9b3ed7fe66aee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02d7f64a1917b6858eaa1e44badf6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abaa88a28cc04099e7f5ec679c09b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c9b6b19137247a50819926b3b1611755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad0f47ede5182edac08342724b0341756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ee633b1289116640b550cbd83c759757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e890a190a323c8f824d1103eae8be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c2b2658af2a4eb05b9915d2a1448a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623915762baf5f7585f0d0a9f46fcf0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f270e6c84d8c15e69b5342fd7681263761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919985b57524720d233619e2781d24ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ab214b603a3f354280ad0ad52bafa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586560838f8eca25562cdef79e7c6d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed1ba9b50c61cfce0f6190d5cd60af765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a80e937c116efd26964f7dda2186766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18bf2c1ad98aad1bcb1174dd5f99f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>