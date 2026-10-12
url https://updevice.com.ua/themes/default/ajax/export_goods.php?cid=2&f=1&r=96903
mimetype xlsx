--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c411cd9de280c20a03f2ad1bf334e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623682b2638cace38c01e0a2a5a826942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d9cfeef318d5e7c0c50e96af669913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17505febefb22799a6d3680d228044cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9d95e212a2bf5aa68685cf08ac7f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013621e3a6cc5a85ea7a06221ab501b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599971be47566ede9967db682195d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de555462fe29448d871bc2a342da6b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b66d66f6b1a465ea25dc7f7bce8c3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac4f0b74fc0beb88f71c73e9acb09410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d845bbdb4531d43afe6fc10c8b4f3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54933a117a0534eb34cd1f4e6eac5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ba47da77d0893ce7d49d7ea7d28fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ccb21c1e1044593f5947f4c6fa72b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1bcf3530379bb92c20931987e2ee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b3117ada7a94b82f247af2d64841816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01511f09e072ae26a45250d1cc078517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1928c7c99c6f16f63974c917cd22c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63abefacb4fe09a7927e0baf98eb95b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15958ee8e2f62b76b2d45a3d0ad35b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dae920d1848d1b02ddf7baaf827ba521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c50b472741fa72eaff18c56f2e080e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497be0c0ed15139425e4455a29b01c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257e6ae9c251953006cac7d90ef91e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c495debe523d47f7ee390e5f83cacdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ab1d353b02b57e339862527feb0c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e73c59a656dd3bdf28d3aff1f59dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2f6415803a1129b7bc6f7bfe41c2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ff167b9bd0cf476a3a51be5658ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492474a31c31bf9a68e06b8f3f5ef45f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94805cb2ba5a186c051134e685f3b8cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064e6429280de16f55a9e9829f786c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b229e5bcc07dce1f587446395979033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1bb2af898462f6fc7b021d4caa5f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99289c370d7cad00fa6ba3025f6389735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eb28b3be2759d1d477094955b2dcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2de01b788c846e90576c9ac909ce537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2fa2e35311c690fd4df6c6e49628838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a04382fb8c4182eecfffc49ee9e5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507a89e80d0d010bef272251431560040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68bd789e3ad36f8e45e137df2d951d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f36ce36fdc5f3d987d6d29518b9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a0cd2ff1307b48a88c9a9a3955db043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10423ea09475c862b39fb8a4422930f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19b2d173bc5b273102f20e681a1c4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02650bbc95c26a938d570a17ce475046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd458df756f8ea167998a8263a50cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6317122088b1d4613bc005b41e20348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b921e623022549e3573830c783808d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea9cb9b1437826a6414c12171a897850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5067034b88b66b4fc39fee613e272051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c885de9c950061cf484362937e58652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2f198fa7745b1a3d17aaedf2a38a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada4b81c42b97cf84f8dff1306757a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f1fed446161651ce967ec65ecbfbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22cb6ae0c5f34e476ccdbc4622f68a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794deeb7bbacb8a89a10a17a9fd8e97657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2da07b91dce77f717d10c33a35e36d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b43024f7004daf73d3dc15dab7772659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d12d36386132bb52e7ba40e15eb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ff1194603cc87a484670a15f7f87c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248c0d9468aac722f5e52edee56f5a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8285e89be030eb4be796d7fe7cb0bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aedffbae7cd59c49b8d636c46856ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de7368a59533f619b43c08c70dae0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43114a71a5a98aa602c40d75db72d56a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e27d4e1bb40e195ad114a05455564367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad01622da3d9e973f2e6510b907858668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adccccf69fee631ee3a7a58373a1b7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bac91a5b7f0c17ad5f6f116543e36a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de011e90cdcb53bc5542242e9450b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e88466a3c016821b2ba8b951a29ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a531201e8558470d5f4797b02f178373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d10a88a4e8150c540f8a4072a825d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efd0caa75f309d562efb09549cecee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee450b6e3ac1cd0cf37b7d7e3ded459d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a569d2ce9ba6dc4b0c102957d57577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289ef316b419b69a9d180e28def34c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce224c6b9b5f6e6f22b2636a840375f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc14c431869188ec9976c59fb7845180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63612828309ee21905994e671c07bd7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863f70dd07b31675d0021c1c530ae182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f0f22371d9886b42971c3ef6c8aac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f10c28407d0c3351f23292c4c311ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b667b279badf25f3a079c7d745f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1970e4972d7635dca5c4aa318295986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6b0c289113d5ffe9240a3dcef5f1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5544fe1804b9470bcf243ac7d35ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144632a724ac854b831b7ec97080234989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef7d989dbd97b5bd7e61a4092031e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2bff462e418ec99e61a37a2061f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016234e4f204e1101941dbee98b75e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63379e7dbb0d3a8fb686dbebfa53b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab24478e57719cc91857f9dd7aef894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315d8d9e8ac161b1897e2e561a0076595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573824bf3ddecea7f719c34fdc08c4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49010a58798edd25a6b6045f1548b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa278eb9b430d060387ba46e4db8d6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7fd82c4f2b5fa31fa064b85a0bc6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bbf9455fc1c85d0d8861108bd5e8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a960ba3106bb95b9a64a7bbe89d629e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96394126fe4b3b29e3e7f04fbca301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd153711df6c04d69bca8c4834b690103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c42605ebaed3c4426ef8106e618622104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f480adcc579735b057f62a6abe9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9c11966f6d2afaea6bdd91c771bf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ea442e77e6867caed8c892686a85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a200300425aff03d2752e7d9e521b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a731d5cc8c45b7ee42292d3f51d73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ab7ebc7b62e6e573990f4dd93cc68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855237721715650c34e52777c81e7fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df81efe30f0afba0411a3ef93e47175112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26d5bcdcb670144170f553446dbfdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dfef6a317781eb75669490eb7d99c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884e0f9c6fb809df652ea79646c5cdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ef155b8cffc3fdc6a9ca8f265b5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c0f83d5ad570c42077550f4799858117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8946afc15cf3959d3902913430cb5b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b2ec8d97b9787d9383a580bebeb5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb8dc01936c37df153559b2dc5b97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc9949fa752f8e78450ee5e2dece57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d188cb3698f7be35f3e0038102a0cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c2271fc6dff043580bf243c887b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d77ad4217cea7a00adcd3e9ef036124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aa3e13032066a1d4040bfe468da94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61237003ebbba00ab3d0cff4eec10a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fbea3acf6b4eb85b313e40521aa02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ac8f8057509b2750cccfd3cf9dbc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144b0418d363dd04ade6c94701e1782129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b3be882e8419a875e6cd17869d969130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172573ec8f8b26f833055833457f7ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d5e984ef45b76a3b14e600c109e89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843656f3d7632b91ff5aa997834929d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a50ec3c8038768dd583bbc6d4621e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b596705f073c487100ec8fcc2e36a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330f602cd656ac543162a3a7be2b9ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b01e49e57d623a2a717fb75e6f9c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70548f2ce6c77e54a3e8517a869f61b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51672f9bc051e59bc4dff8de48085c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5635c352724fd88ca2e16baae75713140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25b037ae10afdbb3d6a7009d4f6467141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41f2eda34557f4add4feb2316f7e3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532a302c191509e5a8a0b438780f3f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee722c4b4b69a40a9a1064bc77b6ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55473fdec9f7fc67f27045d334ac0a1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff0a4c0b2c62dc14be616a9aad719d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b886b1f18661bfb45e9e9510e2ea77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363603de1e0e887be3992cfa21d6816148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565166c66e8ddb0a2a20505e393716c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b3a15e42e53c9a25696afac533501150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113db37f1267a0761bba90e940a138a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee725e710218b8f87824db4217b73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe2c0eaf13ef070178faff927b0641153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e24383fec9f20fa88a9190ca53cb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2dd503e9ce36cfcc6642dd87f2620155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424bbdbc2a603d814f211fa143ba481156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d8b26e5af0d80229cb7b22587795a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d85ac48172dccb6fc4ca263b37e68e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ac321596a14eb024bc3ab7a8780f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a97a215d036ac087a094337b0f1e7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8219daf8e997fdb59e49d6b65d247b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e155e42b3cd89a754fe6055f8cfaf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d27fc737c0f1b39497b11d4308195163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad72413cfd04471af814a5a249ab73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadab708c73cfd62e295092fd3156847165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660db5438bc32392b377328c81a083e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8772b4a181eefe0276750dda0734d44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f27e72752f3356d2e12547aaaae278168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ee35d72be2e10ec3407cffac2d1a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8e0315281abf9190e1ffe22dabc00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c66c4a57713283b357fdd854a088e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ed46550adb387032331994f250625172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3e5c8a754d6a56cb772c5dd9ccf50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8b963c867cd9782056eb93b2731e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468007c3e131d99cd31fe07ae0041d7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ccb576198529c0f9adb1189cae341176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca1d1835b0383abeffccb1059b2aff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e00fb8fb85a9c11cda0e4601b5fb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636c79f1fe262981f6e19a6736e7979179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc7a787fd5dd8fba219692b6529228180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e781aea706c4b430b3872fa71058a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2583541f5bad81aa0c3a76695823fcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b52592c8910920af85d626296381f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c1a7207942fe4513a72d09364746184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293afe1a5651aa6e0adc53919b820231185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f153f11b84948df48d6533d97c1d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d76168ee6a43f2be18b5978eb996187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8852be6f6d52d3956372061ba2f4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971bdc34edab37e72be09a2459fd977189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a59799c4d8c5dc3afcfbae9851b47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44be36ad57d7e652c71295830e03526191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7a933ed241f39ba7e75099988d137192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf603c1f0a97560f5c11174539b93b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76abbdd9e92bc7c9d0013340583c29a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a372e349e330647fb715963b7ae8a68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a010e2a844acbc3376a91c8dac250196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249b2dd7d5496415c84f6160b0454ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff98408bdd8ca8c4809f8491e16e1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8901c5c76aac46b5f9f57e746a855f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58419fa5e2a93eb04fb6e5801eaebfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeec20d3a3bed7db5c924f63f84409201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7c923712a6c785945a6790522a33a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2fa678ea61b7f134e7e5f59900ca5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4044be6abc0ded88bc92ed1286a70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcfd7ba4032cf2c24375456c5ea666205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11630c06a56ffc8438454ae9c4819b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198b87107e0f0ac0d0422347e0d3458207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293bb57a9c42a7e85edf01885bc2236208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c548c81424aafa62144319146197209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e47c7017c35fddf2d3fc006db4913c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41d5f871daa2e40e70b9782299dc7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22f804f79695be3990d0b6b20a30b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f479df49219755c696d3154bc0d3805213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d52f6c296477c30e1af48a44fb9a10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7700a7a9bae3a27c02e4000c55356215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0260ea9f2c0224995577f74e708b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c92092d53f2ec9a753f69513d851f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f45768d2147fafae35bab74eda7477218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cd38d25e39cdd9129203415245160219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5385af9973fb678a48960a5e7fd372220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf7b37d0f5c1aa8d6cda4c214c0052221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072329db7bac2b755e6d84a1ca3dfdc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bed65e443d4df064c92f3dbddea6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cd843fce6ea9caaeb799c86ae3d17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63e699cc5a2df973ba378fa80c647b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb64c9601c93d4495558e23a6303e1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26670e664977278c1802f40f5c3012d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617503c40cbc4bc924060906c789398228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1d9e601e39460342da451b2516d57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532a314a706e4cffcd17b1916eff383230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9cf6648224f7ecb27d953bc0d152e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5e5c1d8382666eb5c89787a4340f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267154d2444bebf6c3955001612dfd62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7f15af5cca648e8ddbee1ab912a99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dea7672b91a58955dbba3407b4cbed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701a7304fe1efeecce52162bd7e3624236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21900dc73777f6e5d3a5fe876e4b05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6c6c37fc87d991d12b6830436be3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262b1aef823352141eb2c40054ceb39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af545ac79b844136516dd830c8f740240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ac36d3dbf7877b7389e90500306c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e741511eb50b97b8b0ffec38423e712242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c132178bc1e49b3d2e3a1109983f39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01768f1308c1ccbaa865e3d983b5de57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82109f912c725a7309f37200448fe642245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135da7888a22198b91214eb07f2ff073246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a17eff8d70c0db8e797553e18aae1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997960463ae65be034a2d471d2103bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c437d9ed597e32929df900ddcfe965249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f0e9e251a73f3be5163e33cc141b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94767a25d7760b4dde0eea20d2b3ff7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b8a52767d072b4492321b1ed7b711252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c4e9e72357d81dbdc92d5729d3499253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9170cf4c2d279b2800e1c581d16d2ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94668424ceaa218b7a9634dfb02de26e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb10cee81bd2bb824aad8fe2cd6029b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a835801922854882bc960167c9eb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c4cc82f6f50a716e5ea76e24d38f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8246d68543ffb061d3c8a7f7acdcab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d681dc42f176bff678166ab1456af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee1dbe91e5afcf4ef8a32b54e4a3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d49d5c748b0cf2a04ef75637665b3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ef866ec72e750e711a8a1367c4fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b03a7b6564026c2df0b8e65b1f72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbb4a6c3c10cf0857fe1818b17f039265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d8ea3fe452fb2668eac5950fae73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0eaecc34e07a97f8dfbe6abdc6487267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b20b605072cce9edeb85e481e9551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe1776c25f69792b5b8a1b88dd6496269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9603356be71c3b63465a895a30b4db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17732135c2e2475fd5d565334f608636271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d09832f99d5d203a68ccedf6f4aae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6e7b8eca4c674f499a4ace371f429273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0b168964251589cf70395e3296f67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ba6ead0c0ac7fed1a56d9d3c2b2e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5b9c60787cdaa7780fee6ef97b20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d10789229d9859c29f736eb5f0fcfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea88ece1c6b6a4dcf23500c3d9698b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3246566e27e2111dd4d2a51bc75f705279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef10d79a6788d2bd5d35f621b331e54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744a8cad95e7ba027b136740ca4a2ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faec8c583149a839d47bf4515526ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7595c50971ad876e5ff5529cd7066283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436d19439540c15f9f77cbb2e361d2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86acd284577b84fa3f71ce436c0394285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36137b28ba6cb1c75d3b8478c2b080286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c8b15bb341915def3902da469ea35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa70c118d0d75cb24c6011adc401a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef180553825aa36f817af0608456e91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3606452b86f557de237c8673b0881a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f57820967c13fd87ced21815ba70c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506619050b248e81a02ab992ab637504292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078180f58bccfbf9bd0d585fc75ad36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773a4ec022b2898360016cc4b340531294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c776e95fc7a96095f6dc58908dad4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bdfaeafc3a6e58a93f6244b8ddbf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58168fbe0de7621743fef2da1e77abf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08685057bd9255557d2c0dc4a94bc0f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec97f4e5a4ef7329ca71a9f47b4d8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361e26b0ad91f58524f206eb0dbf7ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b3621459503c51b2cd50b9060f68a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a641f82321a1aa255c615cb6bbed6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0c07fa813cae5e5c9b087d31b81fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb752d7d95758b283eec7fe4295475304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a239258b70c548991f810cb0aee4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafacd1eab84b4e530741678503c51e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049cd17821f8840a509d5d215fcec66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6b78e70f0ca407508702769d43c39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe75ca203e6d06d1d479b2efba366309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f23f4ae3533807712e100a05157373310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43e803add31dbe6ce72ef0b3ec7191311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa0b7f07fd0d81e5d7687c271bccf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8024e5e249542547a3f9a69d8312866313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9a344188d360b2be3c57f8b6f1186314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df5023b0b51e12b6064665998134b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f29c5d5e16800814ea3c6160e1fc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876809e17e1a08adb12c85576b940172317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badd8d5ca174a86a9879c6536317118318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e62eba6113d8d77b2780757cb1dd9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1414a1d3e80f44ffd739193f6d6018b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d556ecced55b22509c2550d9de926321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b13df34ac1b9c7fc6b748a752b081322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe43aa32f7360b7133207a74f06844323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74698bdd8dca6b747c22cb75186dced4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172a9ef91bef6778fe6b27411b91c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0eaf93329ee27c00c6489a3425182326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b3728bc486f4240affef137a004d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d81f217538c09a0313b58e7b887652328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581c7ff9c3bbda85ae974dfebc8eeb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb5fe3704e9d8e972da291bdc6171d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd3e084c467ed93476fb308f73ea1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbbd1fab9dd5517a8e082b4b53bdf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8f2098628d845d56fff78845a8b87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9831d1e704afdad7a8ce1bb813c8769334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d9177f3fd6c87cc01b08d3830adea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8d541987b8dda05a3b7128d926b2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600f5e2f1cf93c1f7e32ac1dcc401c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff300d4ecd51ac9f276a6ac11c034338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ce466dee68cca50bf1fc5013db69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed023316f6baa168e5c2e3afbdccb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d82308f9b4a6da44b52a441cc7472341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762a195905a37330bbaf82661689e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96786f0b4ba75d2b127bd38a6a44e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22adc5497bbdffc759fa58173dafc9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af565ea6b2f698d2d6d0930505cc99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e81ef238c499e59188c5ac875233d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb03ba0dda333a21d1de45456615f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4b8fbb499587274d7a1bcc99e835a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347180023da865f10af575db38eca1d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039955cd22698ac9c236a856bb075dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a98e7e82b886c4188e335b299f82fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f564fb5fc5b5503560f43cfca9637352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b59dd293627503c78416853a6865d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e665625f4fe333a688175a95c939c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b471ad1993648f4c9ca4f7d9b585a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4a63e1a867cd34d0a66eaba93905b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de8043f4ee1345711ebeca200828b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ad71ae6a05e87b313120c7a982014358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1283ebae77a8a7be9ffdb841dcee66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8607a32f481b4e67220e6f457fed5b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcb873e9101fd65f5eb28df88f19dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235415b156ff5833f32155c4a06aa36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3345b5d9a7bc12528062d4a5c6068e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb5f22cbd88a5af94d71805b9bcaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8cf048c1e6a6ab7b1ec69f31c63a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b819b7ff03640159e07938d7ecf56d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44fa9fa4ba870be11d22a74bd009ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1071ee075d8cd3f4bb1992db6c893368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba997c8c0b9016b285a500f32116b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de4ea04f55ac41bd3279b2d5d2936370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c70f407e3ad50e31fc93c5cac15bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ecab11bc7fad0ed8b7589566b67b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b88e1bdd6720ced4db6ac59a488c1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd072ef61f5cb566d8180013affee48c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491d97cdbc50a082b70b8aa18d171d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34af8e49b946308d7ceed3f3de6cbe5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fcdff3162c7b2b82a72e131dcdc73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254733951ce2b01d0c60a1ee22305b19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4fbe8e5522c9f8844b559cf24004f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee97ab68643e109cf58af88fa30f39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fa78443f05cc059698d3f49bbf74c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e38b06067b9b30dcfb3b89eb696dcc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63a60b845e4c460453b983463f3882383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865db6a22a639e437c8e765faf268df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081f52ffb5f806bfd02d2d1ea385744385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77b6bdbad74e86a45b6ffb662ae2f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e6ab457c7d054094767df9d5b539387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378706eb2f39b724d5ced75eef3c9ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b00b6f08c22aef0be483f5a2462be6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42347d91963c6e13ae045745263bd945390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d65fbd2d3cb007e0b9cc2376a01b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a930f9d768eecc14ce50bc80723fc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79c4b0bb8cd464649e7010fd0f481b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af531d0a4a536415c30402f3a2d767394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a4df30393456de09365e6185cdc45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f9608ffd4e66d1e96e6b10d6b7ac2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca182565de20cde3b5ecb152016792397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1b5967718fe1124c3aeb8e1cc7ddd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8433708ec138c1ecee8eb4aaac1be08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e40c60a450d3d1bd73c964b38a60f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dcdde8f0bfed07147e7bf14dc7cad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d88ba765b5611458eed1a98db3722402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8aabf6a0e1a6e06190b8bc03d820d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eff8703d154f6e47d6682fb553e13c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca011a4015cbec772467a94408689014405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769ae419d49107d47d81bc3c768e70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163cd924a2fe98638d0215b2cd44503407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96741ca620adf841114fc687b2ccd73e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e060211dfd65d9eebb7b1e945c737409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a6dea54772571b4083102af5a64b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873573633e593cc31cabdeceaaee6cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c5b8e1e369c81b6eebdb832d851f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfc031f5aacd1908c2c7ceff51542413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435fbbb7a0dd15a3f2f9804c7415f07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc10872ca78497a0743d5f8af4d1138415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193705c02daa4d8b7e2d05083db6ece416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b338b424f7c9b51722b985bf8df8be4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f613d36de2702155fa05f74ddc4f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fafaaf45d7cacad213bb9c8e8c331419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3022b3994b562f5b786b53fffb566420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37216dec9e063dfe664b063a382f530b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64286e828b3489d6d05d778bb92848a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fffcd87cab92ddaac705d706be83c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12806325a787c065029e7abf834fa78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59861377cb7f6a8e7dd56277e573c81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b673205b68685ce0eafb3fdb01d17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1a259ebe370713e4a3bb0863cfc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99ceb2bebcb77102e6524c6f6256d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc722b9c9db642fb98b1aeadc2abb602429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308ec23246e5df68c18710f666bb3cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd1bf21f3ecf5ecb99bac3f62dd6d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a79f267e068222c8b42de2ce86fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f93e374e695549a04fc306a4567e6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9e8603665df3e5470248e7e19cdab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a136853c886c9cdd46a52b3caadd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf84150a56b6b7e252a8d5a7daf76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d44e8a8aaf13e78369391b92c189c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db254c036b5d240bd60a4674400386ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5e03f51a354afdb598bc3d4d6742c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a8fa9a16fb3d16000826c7d08d8f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97fc27e85c5b02a9831269fe3aadde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc2ff725119cdc77ffd6fcbb1f95ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a5371d1cad42df6051b0159836aa7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8d61f06b1f72a85e7f9914c31ecf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3463902025104d543b6d5dee7370d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a7409f448652d097eefd35a23fa97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309a982c712f33bbf3f77e7ed56d696447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45b5177d2955e75f728a232a5c33fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878994c07b4e158d8898aedd89b3968449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9ab0202fb52011963c4cc564a2a59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d893f7bfe36626a3f60deb28a93a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ada3587795aea422d137f8efd888f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd238830585d993e7b80ee7b52870453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f014ad89dc2147bcfa8df7158467e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87da0cad8937feaa46758891fa7ae9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd953444e0a2035c1546fd5cbd45031456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506958ddf46c7ed7412f8d09bc05818457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a0e4f6963699c403f77e39cdb7d57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0e5a7c69acafef631aa5014941259459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf9299e532220af458d8d26b7e10ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56826b37989cdd7b0465085210590a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e367cdd9f44148e62b15e1e82b0902462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7edbf4f86b475d87d40c74fb9a143463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099569c87bf6427b58529c108d7d1e15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ece4fea9779258318cb09ee6c1c2c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9438d469943bbb59db3c3e376733c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c2de20169fc1114ab819d0daf77cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257d297044eabb45f8eca2669c722d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab1e93e15ca17047a76cbe0a9bf53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e33344c3d1aafc6079173a0ff03d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724168fbd8a5520dcf9201d50106513471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec20ab4d0a156a3f894f7bef70108b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718c778778e932ee944cfb7c0fed05a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b331bb42f12a3bc7fdd4894adcf024474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc74e3c99a6d0200b53af317925f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc061a31744ced5b36cf5131c1d75c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4ed0065766c5d7cdd32886440c0d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50736df23fcbdaf286ca457e60d9e5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d9425e5bc44daf2aa99f683b914f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662102151f2b6138d45d0d3596f33816480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c201a854e0f65f9d4d8c817201c2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e3a8fa76359021720df3abfd1d79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5480875c28f5d8f023dbe9d00ff7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc07b9c3494324ddc821cc0c9c1d7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06459bc6ff855015bf1f1055579360f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaad2f12c696d50eb24321461f7b75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3afd86a345b7c567adc8ea85f6148f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e991e299502695ca2711f279ab215488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a141ca4f2de1ebd42b1b0189bd51e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ba0f247d7c25a280b15edabc3a0ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767816a71e4820ee39755f4054e932f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3904ec1d0ec2ab2bf0ad49e0711d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007a032e60886d676fb2ba96cc526c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3abd6fed30a4b73447bde5ed6cb1fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab00c5082b372b3732724e8687d2af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78be884d8d55e9ab36d5c8a0575c6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688175e8ed546527902c6d675ffba8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98db226458b0021a14d4dd581179eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f4fcf682d896e71e5775312594a45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b28cdaf3d41cb1d0bb9e705bd5e51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722004d7e488567a7a9a032ea2152553501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a6c251f4263d7b64e92fb3de645b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a1b5fd56f4a8b684367f004c13fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b412fce8dcfbe2b1b0c1a8d11ccc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9fc0cd7d3b4189c1bdd20ee1de158505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971278889a7e6802a7c68a508c30029c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05835a149832396657ea28411fa23c2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f3bd61f6ba4d8f933c6312a321da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039bc4c0c45b3b582b14c88fb7847c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72145577bb538f0130ab1d009d4b253d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d204f7e307bf067dbf298816cc8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429876370bf67d24bc919ab0f454c6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bab809aebce494e7bd6a86f1237f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d26cdf39114b23f60c6a7c33eac609514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06de94e19c8604bc97577881aeb35c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583c7d3c07b1249da634946ddbb6d81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52ce1d63be33e565dbd1878e07f7f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1707859a30a8a93d1978ae87df878c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3148f3d19cb5ea5fd494395da6ebc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d3c46368b4f76d15289c33155bee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198d710a698561e02eb2b162a1bb487521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389f4610d89ef472eb49b929526b7e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933d55e033ac4cf9946cc06f4994faa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef4f8bd4280f6977faa5c9ac32baf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aa0c5a8c9dd92d995966df8006c43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde0cffcaa6ec1dd933c524d28b3006526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908ebc9a3448ec9548c8d963ed8bfb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742cd8d256a47eb259fded80c5f16f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331145044e03b40c1ef92231e1a8962529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063252b381851269beb4f00f1499ff83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b46720f19cbdc0260aa6d45ccabd9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ba40f97cde36736f68adc75418fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349439e82c19be5383fbcfdf7889926533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28209982538f1e65da3989008cd2939534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041feebfb50e186a7a4b84681d16095535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71703fe625b1d7bf0acbdee61e0138536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4138a47136feba2b1b38a35dc72b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4cc5bd978b56ccb9746a0c0c093a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04125d94b50b9aa04f95eed5b1077a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec477c484a88fa3e4947bda7882e56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959d88b5fcdf362d16379b56d5fb0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c19244f02307a916876629c722ec6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7580a38f6c28b0d235e9524d02ba991543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e9caea78639f570fa31bc6314d5f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f3daad18d0df9e6eb8eb8dfbd3711545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699ac6a5d995bf514e52b383bab1ed1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737caa1bc4d8f6b9a2c8151093ababc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa66374981fefd75fcbf14c64523b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9bc9e762c16d9e6cb2291415a4577549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2085f47d359e5bc9b6d4c23809ac248550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e2aeebd4fd483830335019144cfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc62f6f6a6e99e9b0253524d9a76ece552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfba83f63b54a434a08d301613ce14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bff6672bd9e7e522748067fb3f0f5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088ee8a5f7fb1a790b6c7786d4868f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f74c5927379beba0402c6634de2cfd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43f11411f38759e142d6fa601cdfbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0b7cc669fec74eb1c9a6271226d38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e905c0069821219a4c5abdf68240ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf2fd5d10f4af67381c59c0e9ac955560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31d267c411dbcf5ee263e6f72d0c0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4fc68e44041935ddeef5c0ef93181562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3c3c8904f1315f038fb47e9197ae7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef412dc98560c7934c2fcf0ace46ef4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bde39edb1ee278ec5051f8f3f4f1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b338e4e0dbd3ada9b724a8dec1e1c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b997f4c678f625a97ba7b313c680f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34204935b4bf9b8297908e8a9f2cc33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d6e383e935f242aa91c79499eedaf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e293bfb3d9938018b39ff69ec58c42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08603510c610a152f7428e035c18d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e5d1bb3e2a06a6e9c2f91e2ee70b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536bb059dd0c63d12f9a9a22f0112d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df446e7fc5deb7f4da6e3a0de7afef7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5e7622a29176e6698f939dc703999575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4fa2764e9c945a9b2525629adbb91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a5077ccab940151212b7bc97b3885577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4d9dee2cf13b5d3b2b363e2788a8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f32dbcfd5adfe4bfbf93f37d3168579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b24f3328b50d79e6135211e9d14642580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b620d2d8e2f32d2c5ffe0415c531e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0212a5eb69db89a25af03ab9caf94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce581155cad87d9a061fe93ec165f6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52695d2d769bd2ced554f0836d4d4963584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ceaebbe4cef3dabb51552aa877b6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c850daee245a4c6c1d0a5560669c4fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a295676aec4f70878a1a3be0fbf42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f6040fba9308f5288e3818d2d9d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc341437071986c2b7ab92f1b42c11d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc605924788a1fe2bee068446278069590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde37ce652d64363c502e66247e7af1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2a68813d754ba132bb31637865906592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1366bf4e3192d8a175bc7506536705593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de8b36b7f97e9c4bf9f3ad9398c34a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c20bd4987f3fe42956e0479ed3a6c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b1137a9713926bd3cec1b47c84fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0ca1618c54502bcca0eb3896adbcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe9948dc7ef9e7b57097093e67e95c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37954a634c48a20deeb266577c82f89c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192b66e86db10788752ff4d85fc7c84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7f0463bc0cd6c6f567a36092693a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7881b8c5eee27aaf5466b965bdcea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff22f8ea935eb5044853c62f36e1648603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d395915aabb913545fdb3de7c62b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e77bfeb52f23a31173ef0163ce99f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd863954847256e1dedb7718304d9aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b9ace26446cb754f39ec86e9a0d2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c9cc1690ed7eb6dddbcacb1bfca8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ced8827a0d8026ed91c2a1e231b60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad707ba4281258e7b0f1fb1529f7335a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3cd70d0550da851f2820cc5f8da89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa52426c17e8d2539b505479474437612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147d468eadfa1d24bed74704a23e795613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8a0a084a5435c42bcb338f64dec76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f272630128104e1935925edf5fc3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f045e751906d383ac44eb262bfc15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f2303993524493dc6088d79a2092617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51586f89219d3c66c25139d1b5c40ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85bf6bf7cf4f2bce36e257c54e5e0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3c11f1cc006009a2827f468c5147b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b5c01810d2d13ae4cae8b2c3ae635621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167abedddb3ec7fd199371908fe88404622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352ec1fe435c1697f3dad98310dccc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429464f194b63a787e5e5c0c35087e53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25330975da08eb255ccd6fd47aef426f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66d3bbe9ef1674895cad366261516e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bef50c1077912328b235df27cabb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c10ba61d3b95186afaed887ad52617628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec01e32bc119653a2efae35ce49c043629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25d2ca2e90d2450b9080d1aa3fa9ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e481c9f53ee48ed7fd97e07d34c0cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1977b678d01eb28ee0dd81b88035f85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470a422a3172650c0164c20252c08ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a28f3b852bbb46eb00560643016609634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7097641b052b209bcdd1d17dedfe8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4419a007470e597053a9e8b444234636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04d7280aaa99c946c1b0b3e12a0c75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb67f7deeba9ed21768b3bb9e3b4d2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb2cf8ce37ae6c9708bb835a8c2eba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2364aa0f94f345bb12fe57d12b428640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2864e476d5551880141ded29bf4993c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d9d320ca37b0c24279fef2d2ae008642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f37172c0eb9680e1c05f9a6fa97a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caff2a34aeaf2770aac27c3ab0072c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8f81a9c392b8e2cda15342b4f6328645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d9f455bb838a831b8a63fc369388c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cef95c7b5d142f254202eeefbb347b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10740e23aa5eb42562acffb8350427c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d4e3ecbd1ca95ff990190811dc8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d626fe17d4e52180e60ee1513527fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a9d8732ab991a3f5a07f30b1aafa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a1100c0532f0f1b61179cebaeeec3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22729de6b999919ef18a8b4d92893f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84d23a4a1d02fb9e047ce19063fdb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf9e45f567088cef9159f24dde588d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e37089575b6bfe70173486986c38c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5e13058ab8c9ed381edaded6bf309657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2634408f1e289ff5650b8bfc70c8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb2fe7a840bba8d3c5906bbe5d2e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7e4e559b9282e7920eea06fe9e03d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248383af52a3fd6f4436efc297fded8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ad43be58997f3597256c1cb89b976662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4d77a07fb6430e1cc821b02289abb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6efea1cd8d7fbffab2d1661d4569664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783a5a213f41b9da09b6ad210840a4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff666d247f08670431f72ab8064bda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de38a98f4e1c0aea108b68c53bbe42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c7a47b65d29b1a59c80d7f54ace61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f6f0607c227f9ce31e24d4fca942d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f85f4643ac11eba80dd7ca8d77b19b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474a2dbe88496ef24da19d14384b163671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ce370d360d8726060e47873a3850672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a6b662f6483d3f0b3074edb897b55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454780642d0bb1a4ebf6b0553d599198674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd8c9732b42fdbf570fbf226093b80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef81eed579dc54f5eaca9ce6bec99d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996aef74265a93c702048b31c607694677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d508fc760b2900de793eb2fa47a015b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7eeaa4bdb62f4eeefaa19cd583c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf37e9bd07e40a0678a155f1ad9cd5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92bcf6dfc8f4f22cedce44577b5dac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba53d4a41ad8099e1698a216ede71c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca866816cd6d834a571b27737192d48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd46bc78cbaf0865fee0a58fc6cc08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b558210b444a855f812ddd9810caa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550a3cc4cc51fd72b11048664e1bfbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192897bea9bca2ccb34c76d1fc68055687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a0df8773e69f228ec25a689996593688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492da3357628bc96aa4f0b030ad67d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fe478dd56d0cef90a71b3ba2bcd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b51349a137449c5f06f5247ad0528691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ed6fd4f27ded3878dd4c014808280692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089b0fd84e63ef8d6e96a8c98cbdf5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0750ac4af2d64ef60ef7ad6a43371694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f835d6816c3ce60c1b5a4a6199f2d43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd1b89b3891331b3ebaafd0379338696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b8d9ea815b4f55a7d5a1f586c680697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c3b201d88b90e4fd48eb0a8c1e605698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ad29b59eac1872402630832ee942699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edf1daeaf2396830300e6fb058f406700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d22e1946d09e32c1a164ea3f3571be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837fa1fee858393ed38de0ec6abe4eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1153fbfd0b2cd75258106572d8c9d59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19073b32ca10e258b55aa61851220e9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6bcb2124233669f90d980fc41e456705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da039a2c3daefadf6fa3bb16a3601b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c6a96edca840ae2e02267d96737c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdc9cde17760136ba901942211c8fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b56aeec20329f4405728036c2f7dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2b179d33b62b3088a3e2be0f8bc6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389230f07e05371137abfb7c0fa95b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb40cbf49ddbb0b59ebd80a56f1de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a0e05b8034850f2f37396c7fce8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b87c01e59389809cf0a2fc74cf5b2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10239ed3f00f975aeb28d5294acefbc1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61729e9c41e9cfd302f7f024887313c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb18807ffb3b057340bc6da846e806717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bd980ac16ad3670a6fd457ebd9c47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b49ccadd4f576d3ba712919b43da12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9826e8ce8f7b412f79de9091b7e451720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751de6ab9e01f8f07e14ae3c4293f586721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942a3f045cf6c65bf587c7306d9a5da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c730727b06b7f4930b14a8199b14a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f64f93935b73dd0ad1742302437da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b453c804e7129fa0704321db2b4f74a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f51bdd21af013f7baaf0bf5c3e7e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba94ce6e56551621546e07b2d80efd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ea4d633f4c0c6eb5713c657a6bea9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2fedd1f07c20b25cf1911717acdcd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9816ca9804d5092e9d9d3b6662b489730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0125bac3cff7807823a01298a9db9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b0a567627031aab84e2e60f432f57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea72cfdd99dffe82874053bbb91c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f14c1feb1917e42c9ce5631eb6cb67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d92ce8ee60c173b5fe04fcba8db36d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4689e2bee0b6bd3ef1c685d2d5473736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d324dcf75d81f6fe0fb69ee41dc437737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16046f9b3bc96047c2072552b21b084e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd4f3b4ca6c39608bf913e599fcd9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a84bfc5cb2d17f7450403bd810447740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60aedcc04d27bb4f638554435e7a4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa9c1f8f80da8115546610f7eede7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d6e71c3daa21bdfec5fd9f974008743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c39bd3bb69e6d35b20bcbd64adece9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee738f52c93afb59445de69a1c2728745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0543918455b86dcf22ceeb99f6ccae6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484cd2bc88a17710e16fd4c0f60304d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed7380ffe71c2f3c80ae689ca38bc1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e0dfe52ef65c2567ec747fa29c9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5bf60641b4a2a58c3a01bc3b25cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b92b7adbefc7a66bbac2d455bd9cca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cf2bbe6c60e0dce575265d04ea5ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572bc9774c4c02229f6cc81b5d8eaeb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69a6f5a74b6ec7127c51447ed2c364754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce562e7b88aef92cf0147037271083c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f2e6c30ce572b16930d9bc7737477756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b634303739264c2bae3b169be9c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6c9cd0f3da9fad6ca1c7aeda4334b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c115fdd4b2fa28b7df7649aed3d3dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220651f3332b5963e8af2bb680da378760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3466a34bed9b49d6ba17a7150dfe37b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2bff04ff037d30e4e4b220cd1388d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad40a93de641843f1ae892e0e65b4e9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd078055bc3e1c7e8e68bf0ddfb66bde764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e339fe15a0b6c54a43a53f8c02b2eb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f66a5e7b098345ef4b4562f94b348766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841df59f11e122f05aad7adb4f3f194767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03488f61ad55982aa9e8b15b0c6a62a2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621eaf19b821786c538489b1b45b724769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444105498dc35f66b7c15bca63bd8c5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc683d4d2fef429fc57822f3ddf4a5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb70be9328925bc5b93bf2aa959c5da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf42b43ae7f7ebb92e8d8f61a9de118773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e71df0ae78f8029a2961acbfe2e781774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c4c9143b0ec93844ae2346552af97775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17ab08e886985375efd8fcd9bcdb81776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0c072bf6ad185dbeff2ba19e5bcae777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dabc11b175518db1bc522ffafe931778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae028483b50b725e8cacf4a15443694779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70053b5506b4ec900ba868f452b7661c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e86e6684bb7beb273f01a9507d950781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c26c4520ad5949baa9ee4227850184782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1758b3386a994ba01ed6548df5fe3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b4fd62122ba08b2a27fe880f69be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a976de323477e4c1f184007a2136fa2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83011c51d24fcedef0a8ab294da141e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fde773a081857c88535edfa568ab01787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f29515705ca103df91568941e9400c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e7fd5bbec4fde71f09cf8cb3fa78d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff4fef53e91c21bc8980ea8d428ec4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cba1b9653e012993ecf256b3599c5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212777c2d74537eb1d30eb944aeac364792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7b7f0696e7a7e19f3102adb5916d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5321b937d972a0458553747bec3b76794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1b168eef75a5aa88a78f049b3ba59795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853ce0fefb2f0a069bee4e817b4396a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a9a515815681370a1f9002a82e44797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a509c922c0872278d79a979c74065a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20749adb2e36c95fbc7815f9232e46fd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a31d5be7ef9f7fd75187d71d197f9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca3d656268fd2851526db2c564e921801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd15e5bd87a305d2671072f92f563d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78771c31c1b4c7a065cbc32e436dfa1a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4cd21fb88f3b958f3a637e1ba0468804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d5e4820bd416fa659ebc9c334927805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c35f250939bad68100b13e8138a6d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba7c29ea82e2b20408645252809aab807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbf5f930e883c7e917a2d8f2e8f385808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921340ba1c85d117806ff222589091f0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbdb62fc57c4123d546e6944b308fd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747bda93dad076757be8643b78c9a00811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a9696049ba29d689a9258cfbe9b5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b4a738ce6f660bcd37baaf578c124813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a0e070619382c6a6c418fa69157d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773924f95bdc28bacc6d8780246c709815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb73ed580c70538e6fa21859750f84816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24712cad6739bd969b6d24c7853cd5ad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af7afac5a8c7fac203dcd4750aba3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c1c072b686c05161a9e91446ed0b9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404fb5ed8028746cd2f4fc759a47bfe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceba8a51f2da1f528e067302e2a8e1821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27710ff4c73b7f6bad1cfaedb6491bb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77e735231b38c9a0b240a7a39959e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369dfab3b329dc4f12aebfd12f280f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d528e6aab34405db970bf858d7e9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e7076a62e3ef879e2f8922c522de35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43253a5bf23f615cd4e459726277a2d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732441abcf59518f68131e1fe9db0e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc366b98da7277945c6b15377973f788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a99ddc625012819de845e3e860939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa1f44f4aacfefecc863ce4f3e3f8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d2ad91417ca61219ab17e32b10ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586327f5e8b2c3fc425ce4e9c72d134912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b43758717c38ace5db6253ffea5c3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b415787fa7a5550d7c9a34c99ccf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9caf0360a0406b22101d383f5df91e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51411f4bf9f9fab48aa824e09ecabb0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a34e6f30e823ba8108fb89800dc16e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c94c0f2dbd90da62e014cd2b74b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad0cb4a7b558c8ab18c286e60a38319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d3ff06d1c06911e0a2c1f44f3de3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603ecbe44198c6c33b450c9feb5b00921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0568275f5c0bbebe53097f403b448b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162cdea131068449d04fb83e1422c0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4b7a16b6a15d018f1be0d82fda6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa0fcc33fa72e33dfbc10a416f26d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b607f399c8b2108cdd06466cf72ee1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921754e9472d8118b5bfd4956d7a5fa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8be0492ce21c23fef15b0ccae8c8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc77ded482d6c1cec7885c4de5a78c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97975d3d8569d5783cf9df4060738bd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f4b4484dd968c30e0429ee1cfa11831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0972e86eaa88153c4e3accc16c5e2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a01a55607f062856e47be0fd62f61933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb4499557e53dcfe3dabc694c7748534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a1ba6d496c1bc668bb90422c02f8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed38c0f3e67d52d02ad74a90ec08c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706f5cfc9e401828840a60f0a916ab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5bb0822423e04ac46a126b292da9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0dea7aa319e916136b4eaa50688c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677819832bc7e59d6bce0c69cffcadc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05e29e9f025c6a3652c1ca64ae0ae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320c7ccc61d480d8a3a8c61156ec38342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535f3ca583899d2a3f602f2076171bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55f10f0fcd9add45a7986f27dba5d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47482ed188a42c33578c98514bbbfe4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa889def179b15b8bc37c4a79e287546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edbd5b6d7cc3da19bcadd17f7b94ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b51451bc4d41f334bc10612477e0aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c0769ce35d0e82c84fc6618479ec949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c091cf4ba0621efbe60fb95308d0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb83a5decd993e192ecc613383e85051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ed4180348dbd339e758224ffdc07e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8a6102bca7397b74e8ec60d3f0ef953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32cefcde4105fbecc70577cb119dd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1269d14fefa6443c1ff9a58bf9bd0ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970f8c5017fff408210ea4a473ddd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870664c6a82f764074335a783550ba0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4f1676d40cf8559706849f17e97d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981277264f851b80f9ccdef8fda7b5ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876cdd9c230f13a4694ecb5bba4a67760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab261ab1fba75fbcb32db5a209bd32e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba8129bebd6ae6c26f088518a51b8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994e5e188ba59e6f64c450bbec8511863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9ec2aadfcfbd519ec16375bd9c74064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3311555542aa7fa58fcf0b5fdd053465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ac025a11dbba1ef18226dbe0c381c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0d4eca3aef0201bbc9c2160c93dfe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960776c13cf6ebbbdaaf65ebe641686c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d47444b590146296bdf77b886cc5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa1f229bce14d66478db34f584dc2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12d65827e8b111a2245c92300c567271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b56d89460967686a7bce4a5faddbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8fecc24278e6396d3f6cd4ff3e86c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba6fcabc63a67e46a3bf5651ec11f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4976ff89b0fbffd9df90441ceb04d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9065ea25955ff5c10c4136c7beb046776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf51db30e5c76c125a9fd79f1ccddc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab211451bde3c86b4088355e250064f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b0d495b42b74280fa31ed06cd411e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e21e221d17290a1efa015af0b17f4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639c93ece1f8a80bcea234f2b6562e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd890befdc4ea17caebcf55f132616af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32d22773853f07ee9f44c942f659683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b625252abcb4c6908d2de7a8186ee784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfee8e14d08935e5a2792c73b562d7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc435e5712183fe97f2d2733090cd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d123667b660219490d0bcbe7a106b9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644107caf88005ba517470d47bc6eca388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c6f7b4d6686faed77f98b13929a6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445577de8658d6d08665ab63ac84c9a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cd2be63ab6c5a72a67e25bbc3283c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6770a23eca4f18ed840d7f579a174792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c658b6ebcff5367bbf98322e9b152893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88504aa22d0c74f338f3db98f28b83194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25daa48300173ff1c761995f2d5bc0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7c03a973b7fc9262e39219333579996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c8b69dc21e9743da17320924057db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05137e081cbf3dc1c83955b2c892e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc971b1fac6a31b910a3a997e1a1e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c669df7daf7e5785247a60af13dc40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c9e2c965129e3f169532fa07556d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe43d9548384fdec1e852c5f662b34d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839e4bf5d22216b1161700ea148365103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec5abdf95c7e1358b86b5423c080de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfcbb7b4109364f9d2c5e7753c81c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb219e5d30076eb47e3a8e163046f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8641d3d7b640e938f10ec27df2d71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c602574a6491c4c85bc7f01f74a37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f4aa8d04094068c8d76a287277195109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485d2d4592bb6d6fbd42049d5153bb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991cf06c8170f4c7b26fc379849aceb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59f994c288d0543243908713543c6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f169ba1acfcbf9513ee579b46885c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202861d10f4edb779975ac7d4f3b5c27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac21465bbfe49678d933d4aabdf9b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e679cf06c6d02dd1496c831f62168116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693465514cb572ee7ecdf78324fbb03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923378d6da5ff6479f0019dcfcc2b3f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e3d7a4977afa3e93cbd89c803f3dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bd65bd18d2eeaf1d054d30e4549a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb604c4b71cd14960c9df14a1340f95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac746e30d4e0e00d221cf5e23e4010e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849793becdc3a4a2e9038844fbbc1a8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da1edd8ed1f4ee5bfaf8adb838706f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143700e1420215d8f645607c12138d92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785040423a5752f6a3585c47697336b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0400f9d9b2fbd95eca832dd68006537127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a632df56ee30a29f607586913ee7575128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149da7712603408d9ce6c704a0098022129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84730d76708acee35637c8a2c1bfcee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f68068932c616a83dd2a026dff91c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2f48959ea7527f414add99dac8c00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27794d7c57908eefb4e787c09911025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d38ab7ffbafa329ea9fdfbd47fcce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3a4158d0b4e908f6eb8e67ba60468135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd7bc5c94dd3e1413926692da806bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6266c72e331d21be6d3e671cc403d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6ba78c66ee2cae322fa04379984ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c60d21450f2731f099a94c6e1a2e7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9d8de0b7b7fa3fcac5d545b96e4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf65ba154e6aaf216ae5ac01be32b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a70bfe6d89e3ab2a991b5fb294e984142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ddcf0a7fd0a9e13baf84913b6f515143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f831fe7c4ee39cf587cb74539ca07e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43b48b8a3ee91969a44f0d5538e5ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e66c6050b03527dfa4fd460baa229e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e260af6b67df7587d38a4a87aa9c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4186d581bdead06bb3c88539fb47e4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff57c2f14c08ba30b6684da9c38f50e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf1eafbbad5a94a4eabc3a1786b17e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7945d9494bac0f47d1c899fa88b03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292b73329413d2e09905843f2be574e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e5c942226a5c4351f043b556dad0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1377c42a6d6599df2dcc77c2eddc39c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2673e2eb53821114333cff66f9fe6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c24f062dcf019c419f41800406097156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09477fd35acc2d08589ba098a4a3f455157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d0e70249456e73685d7599bac28cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5daba17c7b9381618d94754c7f519159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3410619b388a9c2cfd598f7b5ac4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764ea2bfaec35fc84fff50d1c4799f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7901438e42ae26ea9645dd406e72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e44999de07e81a9c9c007b750920f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fd97e5ca8517b95374e7e41928728164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44047cf6fec00f5fb1f3076fd41d9a03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540edd5c61d40a947f17cfafb9501580166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a283a00becae7f14a6fa83f2e96eea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658317a180d892e0118370b5491268168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845dc0d294d70d1056ff0eb7048e17d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf007df33b1af21e38583628cd98f18e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be3bfe40bab91e47f688c68a1dc5ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d08c680b27da26de0c1fb279558405172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b739b3a55bc8e1a4de0e2b7f396a4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ba1a7ae64e894300ee7c5231a0dc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c58724613211a65d04be2e0dcaeae7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86abb0a8376c2d61728bf3fc016bc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed17b8c45dafc6dcbac8ade8d295113177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858783f85738ac80720fd8e8f20b12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758727fb53d11d6e973c848cc2b49e73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75489070b861976b709bd8854d6924b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff2bde2610242d9e21b20953e6a048181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88350fc91879e919032004f059fe12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948046226a67b712ea075d3ed379c36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d088b885f301bee00fc6e2714d7305a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322e4a510ce568b6d6cf1e6b091b73d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d83a8579fe94cc4a76fe4734ca1a01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96694e83a85fccae99277533886587187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c51e05de48fb8eb3a9443cb0984d8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e4491a351bc841354ddf4623abe15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94958bc3a5ca99423723bcc879a8ab5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b412457b61b493421dd8fc0f5122a64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c74d284a52b14cd29ab4afdb87861192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaebce7519a5e05d5ba489cdbfc8075193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c751d36679f5ef7b808d93cee8688194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0677aff7d46b0accbe5557979f53f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c0d29ddd406bb8c540c117cc2ea08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab7a651c0b7ea45d53432f894dd1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d2f1f0eee8af15a78a12e427d0c75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499846543ac160e6e9e634c29554f3a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c5fbb27d857ad981c92362221194e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f89bdbd3376080a04b211325c2a67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c90077eb98737fb7c5d8be1bfdfff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9024908daa9e21bf41ea67018b5fc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e5988d92d2a77582cc16a29097ec5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d1b0895db966115d1568e4f2ed9be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2327fd326a3476162700bc3624ff52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd3dc067372579012f61c6a358cf3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8752cbeed720ae32f1f600d610af0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cf401ab67b753c52ebb6364c3a7d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49079a7e2ac2b35299596213b04778210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47c4237b7ef47b635509653e6903b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dd178f007ff03728a9677cb444e63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc559179cd1c88eb7c201f1b937ca8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83a035c5f5264a8760c83a39534745214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eb7d316701d7e4cd720e94c6f41c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a2b2128fc8932de4d0f0330317fe1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd267d363bed02bad3366fcbbc23dd4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ddf0117ea9e2d64fc2e7f8af14e50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d278a2502dd98596c18a5bd678f09f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63e00c95cd2dea0a7e15dd52b5716220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692b97bd8528917ff8d2596ef82cdca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfae6d356ec7cb6053ddf9dcc41540222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7cb5382ed876d2838c08b8793ae8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8118860ef40a3fc0a529be5d173b01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7d23ede3a6cc81c4a4d680d650d75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bfb5c048e66f7fb88d7939423a96a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d92aa50273922a66648d75cb45edc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630161c1320bcab26ba41caa454ca22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36516d7fe06dd152e4d7ff165dea6024229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4d150ec9b1de007867dcbebc828d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a931e5cc1dfa453217e7b173ef004231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec535c2f7217b4f0edca2dee82abe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9227b2e0d6e323dabb39b14c04cccff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618195295fe61019b380cdeeb12bb365234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeca73660de7a9bfb3e57260333440235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282bc1efbd0a5e6a2d5eb34ccffe257236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70323fe734e8101b00f9771db029da4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab46fcb82f1e26fb2b940645b153302238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ad3b21a3852c2a9b90107d1e096d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdad7aa15b582359dea37e17ff60da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b6988924952dead6c45162ac917a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc586d03775a9a3cfeb4adbd6ad170242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549737cd49bd865a019637a99bd14d36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb7f04f806586e74871e376aab9ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6785b31fb451ed77535d704ab016245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9213ca842f26c01c1c6bd58fcf15dd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8431e0a8b8c2a584d1f693fc026ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7837d7f597726a04b24eb781fd9fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783fe68a6b249fc68fadcf97ac2183249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc1202c08444248fc6d2a45a5c0095250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85629269257a1cc8eb72767b0197fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486315e8680cdb140be5066f9f9df99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de6cc62128408c08d2fc75eadcda0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d480e7629f3c9c60a6059f373dfed0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b739a70d126623799a08df479bfdb56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d44bf0b2b4d11f0301c7275e4d8d31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41089537fd3db148192646a99aa2d1a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929775b7cdec50a402b5a87292762b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e359c8acf17fd1cc8a272240a1ef3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d644e66ddaa07ee9897862c0e520c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d101b8d019f4eec516a0f013fa2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee858dca4ff4f2703c8f3d396efa295262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c736bded8dd401de586e8cf2d23b693263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f55bead535a35625460b92cc5fc4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656063fe78437ceb968bc9161b2ea05f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e4b89be859153cfa5a0894c5062d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a389f4c97ad8a24cc4a0d94df97cdb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ab88fcd48dc23c15854a1e97c1588268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c685c1004d457d98f79a97243cc8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e731ab4f628f41249ab3c729d8520270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ae4af8d3fbbc7fa9672423124edd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d12ce31419623cfc8ec211ad0e33ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc6ce6ba4c1aaa1aa0ff037218b240273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ed2a423849c0569be545831c1f9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c62ac23a2029fad80b1010d37250a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74bbe5ffb4256571ba0dc321c2e2fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d9b2dffeedc698ba96e8d8418b0e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cb832f17067723789c75e493053d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc460f703f3b3c3608636a66cae570279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672db059de981b9bdb4be1ced50b559280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097db3f740073ecc94110d2d0db9d2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113645ff2c76b0c3da9478fe319ba76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e025da056cb1a1ef33325a8d06bb71c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832763e88f60c6385b0f357c253cff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b1b7fa134a41493267a9596fa3bf7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673307136a2bb1db020024f20ccebf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304ce566c64b4ae8015b281d032cba5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfafc6012b59f7a5a05500edb49c344288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc681ddf38dcfdc1c0f661ea3be7fcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee2ab5f2ae7819af6bed7ff8f8bf8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d12de58df0e414388d44b43dfaf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f71ebad6dd7c4171e794e0acb41ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b54a1e07b98951bbb10fed405930a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533cdbe0af4d1786c3e396c172a5dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8462cac0c6b39636d96e5aac5c23e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7e571a7626b0c503762c0e8f200c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2bb9eb9ddc26da4474a7d3965574a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a71f9bccc30c0b87c101fcb59d6d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bcaae9db36853917bfca3ff88a69d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe370506e2079523bd9ee606a6fcea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb6a06dbfaad973781cb0bfead239e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0178bec78c8e2e651f09797254ab60d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c1a9ed2689c4bc0cc0d22fb5d3d46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ff7b3b18a84ed14783b6014554de1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96538df9b9887ba512f845150e885301305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e8a0d639182dfa1a810e78cc468a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1a6cfa8e35825e22b67da972c60fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b2643a5cee12d7cdf567b5d524398308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e702a184a2a52e159b393d69de0d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e984f93bb6e5cbe5400af1211754310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bdf4a6e3f2b260e6e28e691465d79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e707ea271ab641558a46f0abff348d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c69228c2f81dcade49c142ca06a34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176218e94c910f542a527158034dbfdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb304c0d262a34aae2c9e3d8986a1d26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8529825f3fbf9bc281f06b0479da86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b3b2e6ce84325b23a7c50641831f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650db16c67884b1c1b37c18bd276a36b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffd88ecc824c8fc0a6f7f12eeadc46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b80a21d679dd8c907553f15e6d46e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528155b53791006adffd8950515f6be4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a88ca5a629a4e907179c8d2f1ebbb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce2aa81890ef2164e78ca0f272b400323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b0b3b574347297ccc42ba2e1a0063324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aba6a9bdeaa072770bfeb1091ae38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56564c5f8deddbedf589c0d92d213c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a337449104a466579456d9148964a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228b5f5c368e78fdc4a7e98ba714142328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76acadc1f0141bdca8f809d1e5a8043329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0200b8393f2b6686c2b2d5d66229330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8b10391c747d6c8bb1612e9f5a364331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ad262d1af3d86c203d6282b3d347332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26c0d5be1683d0f7b70959ca66876c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef852fe40eb06f8077bc0b49e87a71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6050d2b8591eb4c4fa9a63fdc8eefe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b8bffeac2cb82adaad716abac1b2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddf315fb8856e8fa46763780fed95a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873728b8ee2e298c937b04ad6685fb46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779920acc8b3fbf7e9ba2e0375a427a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d426b0fc46dc1608f5153ce4ce6386340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba106e5945e47bda263eaebc950ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aebb3995699ffbb8fbe8362a76c274342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a086b3ca0a56d4201db92b8f97f40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40fdd2e3263a432e5e785cc349c77d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ea9ab72812cafa7085c639073fb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba5d7314781b874bdb4cb4208ad6cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f526f90cc97e27c2ff8d9f384b2eb28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555e4c3cea01eb7fd8709b5082cfae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804123bda10fddcd915232430ff6c9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe80398368bc9b051970e465198676b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d5c7a2cde910e0414001439075b54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb8c4dbf7ce267b275ca9ce23afadb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f390bacbc3bcc80e2f34b4fb363e64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fdbf8524f2dda3ab8f7ceca431934354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb428a0f2c6b53388b6191431e0cc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6df75175d54f45cf40e278e9d8b6e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b151b8bff45727ff8fb9a43c9d8313357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8a4ffb455ebad7f31f6e35f09ad2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823a00247b4996007e662daa0aab7cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e489d1e9df9230c8bb6e060f74d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64278b739a0bc7e874ca3cafafeff562361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711296415d5bb1eb7ac49855cddc93b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cf7e42de56fa95b0db94308513df4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff136c09c1f9e5fd9573bffd572c0347364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d794b4ca7f378af8714cd07729099365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c849f6748ea62e7d9182f01d11ab38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1680ad3a90dbc36bd5effa1e24b22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f5385ad416204e5427f3a75e08cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdfd55ab794a143d11e128ab56e325369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb57a952223c612d385157b6e1470370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895419ef7f3723a47e92500862b8824371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcfc984f8ffe2ff4b20030ca3128c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049f6f4443ee8cfc2dd06ac9e2f37fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c196f2f1a7a5e669560226ede26ec2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48e3812f967ddde8317765ffc21f8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f691efa4d5dd024609a91a2c3d5217376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f3d2373949b364c456e8e926b5ca8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b63e177b89185ce4ebef225d78d67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8905042c299e49a7242b23efc93cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2163b166cc5d17d27ac9d91861fde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbd3330fc2a1444e4767e836313ff3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90364c747ef672263e73df7a615de83e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5226995f9e3ecadcfaa164e728f65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b29a823d18da899eddf9b664dc892384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc02ee4bf7a4a855c78226b940e5331385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27a74248f82d15caf373593b073782386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01337d832d24eee34148a1637c290fb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c698f28e88aff244416aea4966c6eaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653366cc374e829765dc0c0993c1c60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142fef267227f4f86b38c7d91800f93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866c3e24f5c0befc8d58e0edf2bdb12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bbbb470e8b62414c21ae3974340d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9950631661e89eb8c6dc802a40d096393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a389e659b57fb302ec4b3c870fdc8f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f7746a7ebc857729914a6a2eca02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a918f346d2b0ac94bcca300736bd1f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3347419f368795eae4016e3f70e12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868365129a6db0e1746fdcb7311c2dfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d975f2bf6a8d8ab4d2e05fcbcbdb9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3fb0a4d3111b11b6ef74adc509c8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf749036759263d7cfeb062ee578d289401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238c244b8d5ea28e529e2f2eb8aeeee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca98dc5362aedfb3a47d67afb744442403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf4aa9578edf7ce3bbcb34e31e2bf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706679032265d3fb18e46b145032bed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb620a9c40a30a5c9d7644a643ecc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc75b5e3cb4e4218b2efda730168454407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47161c4a2feadbe03878ad53a486719a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032389ea63f3251d1f18229ac55a568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a848237713e50467d514e10f4a477410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a972b76fedafeea91d810faa538ef5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a3b6e8c6946bc6b15bfa5d9237e94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564533dd3ae67efd101bcff47c35558413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd606847bac9b7f6c52aa97e9ee1567d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f754b2c76d913b5841ce432abd4bfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda990fc4f1d90819d2e5f04a897964416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98245a76d87f84d346f91ce6100c0737417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd8f7bfeaffa59ca0e96ff1d09e2d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599a3eb115e782c41e6e3c392f93d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97362996e0ffe9fbd0f07943578581c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc36de5fa1bc53c4d699ddb0a6c55e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553b2a9106a76ebd0c6afe8b9159596422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eb40090558585dd5b9f45e3d78e75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d267850f4738f0b3d0494fa4762433424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69103d36b488a13cbf017dcb62578b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a724e7f0018713127954b8a6a0571426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d62f9493ce77a111c4cae57a65de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a10cfd9af261dd6668cba0b7dceb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8cab7394f51aa874a660e57e54cfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea3d1be136c4e747724900c17cc804430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42143c50e460d1f7d06cee873559a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932217642397cd99c4b56fa54888ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c935a8994c2728fe4be35bf1187ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936fc501a82422bfdefe2903451f191434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5220f9f1750e81f42e6e6c21e4ed48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ef94ba53689a44adbb1877f857b94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fb86a809e3d6bfcc8ef50b48004a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed862d9fba79dd45fcdf16a54e4c16f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c62e92e079f9dce9d20d080818fef3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95858c8933ef60268ddc1421f7d8952440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9095e1ba1cd6b63de2c6ba6303f7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac34f7fc0fd4ed193a64187871deff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7360127ae7b385b3e789861a0574443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402419f0f34f79b07ce266e03014dc45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cd2d9a5a08a205aef87a3d4bb84d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41ce561521bc68f16d4f8e116c5d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103deed139d5c8e88a59ba7a80192d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2298b3f9e3556c8d151fb0d6941f30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969582462fa8491fb99a150c6d3fdb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0523b495cbcb8a9e0a2f5a5e4087f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbaff52e71faaf6b5050e446a1f875451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0160ef6435af40ebbe5fec7679892a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605938d9909eb886e41c4394833048bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0041e9d21209cd7c233281c459f56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcf7683bcf393a480bf2dd93317a0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c60cf0cbe42aedb0396ed45252162456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8c252d208100bdcde878330f87cff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bfa5ca1313b4214c439281bdbdf76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d7844ee4343f1429da5f4edbc1ff8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7807f6c42a905d79bbaa59a2fc8de2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb427c9faa8248c985d5ae35124f954b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3cce4e11c83622371e061cc35d253462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0df9e4d6d1648aaa1e51be458aabd9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b7bec8f5238611eb24d76e1a6e946464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb8a86460cb49054ebf51fcb9e9580465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb9f287888d991cf85ad8034f10ce9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b65d3d7e6f2aeacc80f4686cfdb7c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ae85188edcb1d8cbf927c6733c360468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbd14e83859c9f4f61169f69081202469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c17d2f447bd9a6e94f54450e12af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02892662d3bd58e4017b3cd6e0ecef38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dee920a88e61353c1ea394708c1106472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fc49b8f345d96aaa29f18e6865d8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df9cf8c846c099a3dc4d31c782b768474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6de86d4e41a4ecf9a027cfa36ac96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5547554604f5bad0d3f4c4e57f998d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecdb13292570eb1c5b5d6f237a381d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785596f19dec3c83a561184ab9f0539478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a06235640e008760a694d6399f072479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b12e308dd4e0ee03657f66ed4267a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f06a3da0d8413f9cd760ff9763089a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae936e4640b68ea2e2b322cbcc4d803482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfa93dcc52fff1842687319526489a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb738dfad9d16756b53ddfcd54128920484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24596937900e33a1a85c0be1be7f4e0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ef7182d05fcaf18c98ab16b310fe0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697931a00f39eabd42d241793b2b487b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8550b91f88a387415eb2c908aeb8cd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecc1e98e66f6e2b359dcc4af337da0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0c2e11d2e1544c03548c4c468d1fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c23a6f9404e59e8a02f9d60c04476491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc8242f41066389f18910b7ae6fcea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9932ccff5da84f646dc4e42b8361042493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c31cfdcd07911954413fa611b0e4bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaa28fc71b68e1b4d1d382b8a311a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33c60823c3fa4eb67da7e5d84f243a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91ae26608071c6cf44930cfe2e88b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac8c37eec98df83d15e50c15f73f26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d938ae4b5f413f606833973ebcaf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45b73f3d0bdbe6ce64f6e0f866eec2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c6e946077c181cbc432d320bd750b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157621d925038eb41c70617977c5ab5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e6aa3f266d999d82158a6e6a0277b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344e9550e92de5250e8e13c78f931d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6baf499effce96a5949f660f3324c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e705529f283643605fb3b8951b62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff0de6d4cf8835c3028d1c6be3b2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecd4348bf079ce46af14ff1392a130508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b845cd3efdf2d84b4e2b42f7c867f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd3de61d00b889a9515c56a5c013fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae35e9012854d788563ee3be6dab2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db078c461924611938666aa1bbb48801512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda65c022bf0ed4cccf981da40ddc89a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0016150c25ac2465a1d36da1124aba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bfaaf477e28fab0fbc7530a4da700515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b598b1dbbf5bdae8c8e0c1a7cbc7de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f80ebd39a914f046093a53c7bcb8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cbed4f3cd032c76364644243b49e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31c2a44cdccdfd6dc48d23ee10f2e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f4a626abf56088769d8a43a79bc5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f184b549701fe8c9728413617e593521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a71434c5e5546f3849ba4283701f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec16a56924867a5a902ca0925e4c41b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852c5ab5480134aa605b85144d0c119524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72581997f35dd5dd13613ea6ba9bd4f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1a425a319169b74fc6da09a1f08e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354101f46b54f7c76a2b7a03a69c459527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274f13e634ff9cbfdea9a5e38075033528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c31c5dbcd1e1cb2cab7f5e3c006576529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9699347b610c6d18fca715daa0459530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff9f96a776fd22dd3ac659bc1f73ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd2167f7c4577a1aa6eac6fdd5b84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc27621a8207cfaad246e8c720b9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0096c840a574fafb82094344585057534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701a359da966b36ea00519d98bf1ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf57baafccd3ae7a1226b20a0851c47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290044033d262d666d9efbc8bc94a52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9435f9d6b58480f50651131683d3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e50a530efd96214107a9010a7caa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc44c137a5426a32abb1f2268f0f5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0146cd039955e5da45dcf6fadef55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cffbf279103f8c91103b388d91812542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05926435d345c3ef3c6305eb69254e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3366ad78d7c6534b822733f7445e68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b7db2c46124adce2cd82219ef2849545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77f695f6b76ef37a261fc5b494c1de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da0d7d0a2eeedf4786819a69602dbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f9af31a2fb411c81dec6d2740ca7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242e6f0dd014a0577444fa5bba8e490549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eebdf51b1f3bee59e452b317ff81aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce84df355d08adea620993a9d682e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d537cac2353168279ae0cbd13440552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdccb0ba87572148fc09d33af08a7ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b239011ede9d8d599da7a06d746e8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576f81a4e21fb3f794cb9f8da2da491555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f465d7a175ee9ff53316771f70fae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4be56ff5cf2758cb270541e112a695557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e808dcc54ccfbd991d01d51f51f081558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a512d73fc182d9aedfb0452384414559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523c0bb7441073cb413700d86b69764560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcfcc4802eec225d5118ecbde2375c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bc7a8623130bb1cade2c735291ecd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9392938abd3d4f89e6a2bf0312eebe9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764e88ce0c398b0cc34909639c1ff87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f9d5d250f7e76c14636e9e8397c12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bbe96fe3b0488a9346b586d8e8628566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264dbc41d1119783cae6cec10fa469f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae926669100c2df5e3f6cdbca58a4a06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81b1cd0f82b132872e79f6b679be72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671469d3e8eed6e97ed440cb9c29b5bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cf877d5b72d9d89d68ac21f7e007a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34783790ed156c5932e1b9c6237f70f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d4cf9a9d48e70bedf03e75e8d7ed7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab0d8290b60e3a07ef3b297c087beb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e488eb1910defb2f146dda8781b13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf58c9f38ff5d91f9ddc858467bc34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9327e6a038b050d111db37d95c690577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a061b4aef4c4807680356ee7d7d5aba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a91a3ddbfcc734ec10db0d21347917579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64107b78a6a2b4dd78a70619b196dde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a497201f666e4a923579cd2e1a21d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317dbafa89e9db9e3227c73a1ad0c39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b8501f92108e892efa11d2c8f64b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0043bd897db4feae428f81536bb6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435ef4104a9960ab3e22c099153befd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd997d3c6244496ec753c11e8954d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a5a1ee125aad0dcf8731994fe6bfe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cb3ec0c1ac5190c3eb6d527dccf75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6435f295b32b3a1ad2f509ab114db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80573a7ea375f65a8e0db0f163bc809590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716a466998df06747218f2e52951bac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d69d78dcaedb63646a0c4140050e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce063574d224edb0189c4d31124caf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a91ac9dae06e110af69a6ef8228f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16adf427b276f75f97c3ca22a9d626595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eeea859ec01ded45378e2a3725f32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30544af94b8dcca0681a09b37de2b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d31fc3f778d3e736f656074bd6f07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96420ebdf2b619924d7876eb7b547189599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5da8a823f3e98f7e9982f280307092600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6196cb82251c3f251865be3c7538013601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae88ce6bfbcc27f1c6efc7e7e9c446602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475fb3f23f290d5a71a631107f0423b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e623bea403be9e8153d5a86d9e30dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0398589e6839206ea0ad2e58c37eede605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dc1a7b062369a0151916ed4796196606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8abdeb6e2552bee642aa10e385603607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64635ef19c2d5703392680727ef3a1bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0487b27ea5a39799f0830afdc0b10cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c6a4782d2dde872e323a5d124473610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f82e456d0aed88a1aa391f9620b5fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda22e10e8146bab77da1182a815957612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d905d2d4626f900e467339ff73f35ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf7cab1d9259182fe674ab91feb940614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007061bd17cb1b0b2f2034db5d9a19ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c6e2524046cb24e4657f9e85b3936616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05278e3c8636a15c2d8b41361d220295617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44877dd3416fe5d3a50b7a39d39627ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f67dfa0570e561a3f9df6563e47b96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56680dff135e65260a0c72d1b7591a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104e95516eebf378a16660d662d9edd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ad5cdc959b1bb3459638ac539ff6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d441d1b8152bf1d60057df6fb83f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047816e06d4a53c8931f07f4565ca5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d5604e9fd552c3073614beed81d97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd194465592570eeb0f3a3bb41bf219626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afa9c8eb169a348ed0050fc6679911627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e949cb4fb5ce64d75ddea2f3edf83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49500e4f2ac487ca1f48c03ec10371b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfde7f5285fe153fb41e93a8039fcec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa762fe8bc073549e75cca736b82fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df75631e2ed79d47f84db4dc69fe6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e51ec0720d9b50c527036f930375633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ac095d9d0e405e8c1c28210b5040634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962b9c05d06269403d9b1db22c3441e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e36cc01d109e9d1f159e57eb71b5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49a1c25e7c360e61caade6609207e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1767f0b773e0eaa591b8f5362064b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d89b0b5052fa1ab14a60753085eda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98992f54bfbe6d58aeff4ae70d9590bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023db94997f4e9c585050bbb30211e0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c38c9a2b47c90a0d3a41a70ff426642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187c7436de89dedf2aed907475e2ecb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac959e6dec8f27ed4945c2fee11be3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693d067b31538eb0d3907169da80e72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397893713bf230f649348daf55198b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ad99d9c68168624b4e7cedfb3920647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56208b3f3e764e2cf68b9138f004c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e10da6a02b2aade420e7d67bb88b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f857acf4b92c1d2dda020b3779ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e2901e5114a9c3b33b7c83e7229d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f07186261c1c5ee5e5fc71c437585652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5376fcb1f46a2a5756ca6809c9f8f54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ecdaef2f05a1608a1a573e1885e54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f8ab42449d8117f6ce301c61b9b06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff4de963fde002a62d21f436a8e629656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d4968d4d522f64d589c2fa57940fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff57127c88d3d60d11828216ff20c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c2b9c2f280bf15fc5629cf452fb96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce9e8b3cc5f52e69a3b2e5e99e53d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e4e26fb48a52d3930a3c96c4c87de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962082623d1d11f374ae80bf45593d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a80e8eb03058ddc84af16da8a2481a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddda09a7a09ead0b3971abdfac96ed1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d24e42ed476d81c1908bc816ce8373665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a3189aa7b0dd8adbdf135ea868c96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af423fef0577f8fccdacbce3d30dac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e65c9f3701b4cf8a11faf69a0e72d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff02eb94d19b0e3681b1dd591fc37ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5a1ac70945f9cfb85e6708526fea7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c40069d253babd1b210d06d37a707f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033220a7d87c59002946ec1175bd056672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009bee69b806edfaadfcd1a58a84a47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d932518f7af09024debc5a9ede0aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1220e0ded3b5d7c253f43dd2e1e33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6322c79663988e44fa746ccb9e201f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632342fa9f7721f57218328bbdbfc00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4d4a5d4e306b1dcd99bebaa173f33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec078ae4d58df4b489de9dc0498ec379679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c34b1b46929f0c33eb2f58b66f9b81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b964ceff646dcd25bde7cf077a8266681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f86be8ca18c64bcff93b4497f3866682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995bb4ae0c483e8a958d47545029d17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520078816e09aae1768dc31f275ef2c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95f6a35dff214030eb56c79710abc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8f593f18f7b876722e11bbdd09d86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578154c306b48102a8abaf5955e8002687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd57ac1ae267bfb0b30802aeba0c98e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c038f7c5e5f3bc11bbd9933319b2bc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf841724c2b170e583ed0541d011870690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ece8c1535009a11d5d340d55da0cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f00d90b306648775091859edb7015692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c922ebd0313c0f25d502c94dbc192693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763024632512db39d40ad1891718693694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adae4a70f51cfa1b0d5149459525de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1729933bfac4c9ce8315a90ca304c0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f276a8068892221f02c3a173f4db414697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d153e8f143eca9daf6e59840a7e45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f534f5ffc84dc62f3ec987324538c3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef896a7213c352de82dbd08efacd56e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d296f1e6858404afe7abece8e5dc4c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf13b3b556f43065bb4cacdbbff63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f95c818b28d3cc9511db26f264c7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d162f492215a424fe5e6653f34708a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7396e7c9ac35ab0ed97e163168937e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99615a142140fc6e2aa1612594983551706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d01cdbbd8984d3c5681b8df884077a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523cbe69072ce9c1b3bcc2af66fba1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baabb1ccf936a25ec076a9182e4307d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f6a99fcada54078963053a7b66f6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5edfa4d619b236cf35513ae76f99b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71d580f2dc300e378327caa99618ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac720e34a0cf05ffc711042e20cea4b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b69bb34958f54e9aa627d501c23d84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7568e7577d171c0a19d3466be893715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cc74d8e1e703bde6cad5b98270272716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd51d45332bf097b00f25192c9a14f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3ff285c27f7276bb1a4285bdf57e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3512723eb4a6ffaf1df0612e3d95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196bc486dfd723acc17f5ac6ab2f693720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46390eb132af6deed875290493fd1357721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c87271542c7e0dc75a11b9a46c3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be01686ef1e604003601ed75247f8b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c29830cf8823e4cfe3e1f3a9d3631b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7817f6a7cdefc4f89b49bb271ade90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284845776619643a8ff3aeea886266726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec4297281117c67b2f56770fd036e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c019d660f19bb7596886d79bfef71e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9e85897157d4439314adbbd0185de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784425fe12056720926f2686443abc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc236d6479a1fd244359dff7f2cadd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640dc6e65364dc1de3aada78c24416b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955af1aa5a64a9afb9bb0c0b607596733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdd7e2173d580ca172eb5f1fdfe3a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b075702938b658a9277d591708678e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29956e977061226e8cbacc388c68c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f62a8b7df79de0058167a0a0a7aa6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8807ad6a2974675ca24ee9756aabf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21889cb35411981e0589506ab7e47704739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d762b47636461550757470fa3fb9e0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dfacf78323be243d4d085c1334611741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7f65177c6ccf8b6da99a0b78338d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2ea7626e1c40f4de29f8546af848743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea170110b5aeaefdb4e9c6fac889dcbd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8d0b5f865d08725d488df0d4b24c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675b2c683c48d857fa3e131e5de288746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a68bd93af3772a3226b93e7079bd8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78fa11f9b163258b7dca349f9d0710748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11431637de84b79ca8650046a2b4d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ce0e0adddb3d6f44daf5a996a860c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d8469a239aeb3d7b0c8120a5a42c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bfad81cce2f2ecfd7f93c80dedda3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596b3db5ccb02b2e9d8c5f949c79620753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b35e90000174c812d4a71c962960a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5859bbdb5b5b3897b72b412a7639b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f002978b51a0865b376190a8ff714c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daac510ad3bc9c45dc07ada2cdc82c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fc72d98d3bf6b55dca03855e5fd9b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3bfb899f1ef983a37c3d8480c0961759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6f621e6b59e20e7c149f859c7dd90760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996566e244ccc4a2b6ae1316e9e73d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a36f98bc23ab3d3f15be1eac2743762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53ff9ff898efd8bd5c268b6b661466763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e832eff4da3aa5ca8828971ad025e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35acff56408ff5020dd05391c73345765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef01a3333e7f1d3ac4be8945156da74766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9e2918277b082000cdbb132bf54a8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>