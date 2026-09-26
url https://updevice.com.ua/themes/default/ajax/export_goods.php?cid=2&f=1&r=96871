--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb99625b933b553b5a6a1af566cf49d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5c654b12dca88c59b4deba1d987f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136a75d8531e464ce26e2afbf0b74ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f32f8b82915afee29a95f304623c664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b0d2649e4e6d008ef8d849910a1685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f004c66d7d4c4ec97b90193cf764c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1dff1336ca97a2f65eecc6117a8057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ddcd04f03f8a326c18f9660f982a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3cbbb10772e08ac177a1f7782a7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beeb9a2704557d4d73e534120527cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75fc6ec9ba0039db6a42e15b01195d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e47aeefb9ce92c217b8cb256b5f6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9141fbd976824c9353461e41f590b1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064d1bfda5db3002905ed0b228fa80d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53313d7b4881146741fbd593820d1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b299da9e82a7a0ec493444c775bf35616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddefcb001c466d548a2e2d89d8dbf8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d705a7d9c6247f371c90a63a4e9c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455078340135cd253028311496b84f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6146c4773200d31f684d3db7445b14f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595939d3e53e3b9811bc857b678dc58321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9d25f2e3f4c6718de2c4d517709dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776c487500d8e0811b82663fed557e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ddf3ee446a8eb0f82b880df8878124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eabca260b270f1ab8293f06d40d81b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51235ab7d1ae74772f8bfbd40c324826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d84531866e54aa697c8ff2e0826b6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f29f38019c50291c2de6be5ace9e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614baee42861f675a644f8111f892a6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cc41d92ad0c712efdd091289232e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84b53592d4d69c351ec5a50e7928a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb5e05591ab75329c165583f9619c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc2b5e37bf0b2bec844a8b851c3deb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344526a46c3663e31843e35dfe67d80934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c904b9d58ee824b56b5ce99d0f4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609a03c364557a079fddf154023df2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5416d266c1928fa63d1c6c4a3f8ccf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e37f89ad78ed9766d72baaf12796838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51881171db2aa4039756ff1b7e62d17939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b4bb6b54b94bfa543bc0c70021bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4a4a47be11b8c4dfe1224e5b8652a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced7f88a20fa76532a3e6042f50631842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088835e104795fa8b04f8d89801536943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f34ef99d3bb728364e0a6badf8209b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895fc030231d4d8d99bb80a4c1aa34545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e838001f8ef08305c59be88cd88b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c7b378e422d0ef84cd88034df2e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e36f6209e5898d94e8eaab70cfd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87a4a3f4168f25134df965164fe9ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89dd95ec2e0a3003075ceabf0b7f6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00113141455706d9bdc70be87606830b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11293037759a94515ecb6e40d4541652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1ff7ff12d6a0ee8385592403603c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede1acd5adf3a87333020f40592213d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45181fc96df969751e4bca9314efa74f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac03191fe4688dfdcb5c6af5dd1da756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd8feee52a50138232ef060271e3d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6548d1292e7d4207531856aa638a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32f5f9947b6662fc13ca13a3e209db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f0873cb11e08bbc045736ec56322160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca964538b99b49fd0b636a14e477f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d9f3293dd173ccae0def65f6824462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b8bdff742f15374d5921d198c8d6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67868164bbf878b25b7a4418325cf07f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985675bec290a0f0c45abaf26722af965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45d17a8fc8ff3e8fac25ae0c8c00ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280af4313489581d097097665f7d2e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6ca9a4eda6df0b3525cb96e5bb6b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd08611ec02191cc163454e11e34769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629a08a7e0886c37ca0b9fce16baaea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74210503bfba0d50ec9181efb880a2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449448bb430dcefc87eb29986b93c4bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a19034f1e705cb0238bae29b81832273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49591fbef3d5bc12b34be196d576f3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a883168212dcdfb8d2ec14a985fe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40233d8e089f9f5c8dd8ed112c96a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533339d3faac4ce9306e60836a4b873577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288de13fbfc72c02e187e5e530371f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d02c59f08117a1c1c06afe8e654c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73610d67c3af49848a7bd06b17717ff580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764d89d4fc9db516a2fd95843dadcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e72c5f9c5e9ce031964384811dc44582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ef1d8b7161e25e00a174f4781c18b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b3ae898946847c2094c711401fc9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6193e47f636b79230af5535b3887985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b535a1357a0c8a719da5fd4146aa0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cdf230facba53fa61417af6e953a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec108b95dd340b4723b03a36f680c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f6b8993173e4b12a660598d6ef9c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bbe1f471d6c0058a1284df7f5b80f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4b4d2d970ee61a4b4ff9d9f43e39b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02539082373859cee465a23e700287292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703ec277e0455e4f2bf764d1a521f7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398995c2d87113fc34c0a8d1cddcdbad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc4271039de6454b27aafc117552f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9d61cbbb9d6fdfd3d280bac7e02a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3c87546eb6ece9ccba6704c0e30ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7edf3e2c9580ffaa1031a5712e30698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b646a597c46cf8baba0e63ae03768699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef302352b2f9055bb2b852e6a906ed2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ccc0934eab762600669ceb552cf90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548adab507790b99a9f9a6430e69833102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578e78989ea967ab9d602246ca42cb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57b8e15454490b359cbc516b655ae4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e142f60f834f056156dfa3885bf9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7898aa1d4c18f13f82b9f021dc468b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13450b4afd13713017b3cd66a0b4515a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d628739f2da0bcef31f2f7b76701108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69504530c246a4ff543702132355b47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39941ab1cb9106d5ff8c0394c685d513110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919b657e6656b6988b6fa6dcdffe871111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22274804182fa285736a86b8def95b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e157d12a543938d337962dfbb8da1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b703b58095db20b6b5e3fe34b339053114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de51bb475996358e1d1585e80e0017115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5ad62e636fa550577349b039578c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd34bf8f5cdff61406c3342f952e6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190411b6c1cf838e699c267a4638618118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3af2c50b38430d29726b3897b1b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67663d958a33a740cce11d4310e750c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6228546db60d20f3320318fd2a87aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91705b89fa630736ebbd60d5e55a91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c87efed2b002bd9829dd0b15dc07a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef0373bf860efe8f501d5863a64d01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdedac9d38571c6dacfa699065f728f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbe22faf428459138fbd05f678fb76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505ca2743543fec6566aa504ea5061f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b495044453e884538c6322caefb52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7118272439241244212efccef4e4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b034b0044387dba9b3c320472d8e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1958b4b7b69793b29bded00cb023ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeef7461f147f21f5cb037e49c63545132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef85888190d6e2359a0de4da86b473133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115851c752c659e7b6aa2b270873458134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dbac1fd5ee613e01b7d8062bcce80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17bd0f098c062741d4a4bb7c37405136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9c6c18561a385818b39a84ab04600137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbf2f8f8bfb56a292e98964e551f79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb53557bb350d6c5535159304d6cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f03549e159e210a44d1b44d9ff6d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89feafff5aa0141ed49151e00e6c7de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659601f3a7b85a18248c1ed4c54336de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24127370043908aac12db81f65b755143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdc82263452ee6907f7f0834c663cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa887eae6740804ee77be2244a00d59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f711e7d68afcb4d661908d369c34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b3129f147f08b1c9ae91cea65b1c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070109df3727cc407eae662caaadf46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88b55242c576881612f412cee9e7bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb6dbef54313b6e942e7e15dbba2bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bb6aec2e0463e70323bc8105f28c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09802f5dbac0c1ba96c0d3c64443f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409046752705174cb909bf012c065b6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660545e5a1b67634f92c909d26954a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a38cb6fc45e77a34ba32645b3f939155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14b38ade44d2b055120db61948c24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976aba4320b41f3ebf7ac08ea6fe08e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562fac10f95517ae691ea5d9388e64d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83708c713abeeb01c65f3d4440ccfef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06326d0bebeabcad32cc1196a25e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb10f8dd0413ff60ce72fb1a70d1a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec35bb50c03e8ae194d328975b1ad02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670a86db68c2f292fef8e76fc10b7b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76887be0ff325805124b75ac49caa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24022f3a6f1fb328a7aee1656583cc8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a2a29935a1a157c9ad01da23b898166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e629a1ba354534299e79f0d0865ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb371b2c08e2a55ec0738fb4f3949c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a06e788dbadc232c5dd82106ddc7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d02e92cd6c7902819ccce6184216bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe37e275638f9017e1b59f42a1537bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5f23ca3e30b5b7311e36b617749e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41437137ca75d399fc1033c100655fd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd9d6f92478c8ef5e0c45b569961a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcdbe9c8d4d559d6444cbc0cf1e724175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10ce024385798fee8c31a5915ed0c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de91f82836ee8eeb29b9dd89d052a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3ff87e4a991a9d31de6cb6b975807178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f2bbdf898dae5a6ca6aeb8ff6fec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffd11c97bab5b1c4e1b2c704548378180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba3c8014ab6a70342be1f576672dbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117a64e6ce7f2db7aa88e539ae25a74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514aa15f21bb554db97a24e55db28b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb5e75c2b3973989ef2d30c7aa1af1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8be35330b974e5d115491a747f0d15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434be35b3cd608aa1a406fff35ab911186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f43259e4d36bf047152bdf2647a22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b21a6df08f69721b154c2e30861b40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0e76028a290586b873f0919e90c5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b5d8474d02bb26993ef0e341a7ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b997617e62cf0f470488dda6e474cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa42a2516c429b5d221f07106feec9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f4e8f9d6ab552c3087d481a012a64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ec2e57becb23e04b630b3dc385c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081be6a334cdc194f01d5af5fa32e11c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5533c34de0dfba6482df612fac9d84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b66fee4aaf6ca9f2cab53df487c556197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f286199e9e6e98b19df426d35a8f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881983beb38b5045931069fda2100a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190e98fb53293abd1ac3f25a378fdd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81b0e02a24b1400602697e1dad5b27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7688f8946aed56827b6931c95a2eba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df72d9f3266efda1b67a05ace15fc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b69447b4b3b6d84fb3360c108d644204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf25bcf2a3d52b91ca1b670a2d61c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4a05b0e4b1c27eb439990897ade47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc75ffe94d568e7eb482477e72cf7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd68fb5b811c3b6013a9e11b4f5348b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61b46c8475a8d7f205b64c0cab506209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc5e3fb2ae9bbff56c8766bf83582210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8691d4a809dc2b90ff9e19598e56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36fec5938f4b7b2c30f83fec13ad64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276392d64d04121793ecb87cc6a0bc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f409bc248aed87b009a38cc2fe21a64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba741de7e3d5d7ae10f2be1daca1a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf700d0e9920cba1332af6c5faf126216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edfb15abf10f37b46505570264efe8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e98232ecc48e53a09953ab7e4e2c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29466f81cd1942a73be8297244654c83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8e47d89ee787fe15e04e83667b845220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22848a8f662776a485d75271112f89a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f8c89ef188b69c341f27558084844222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad0d804c7a521cafd1a4799b82911a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c307cef8bcee82bfbbf9e8d8311341224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe6e27b73d7661104d1ffcb3119ec7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a76f8c4ef98fad20598d7b433831a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594ec324b99592fbaf965d18be94f44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f601e45fadb3db3fd69d1d3a894fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c3c8ad26f1ea43319f8ed225ad69d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d726ad3886bee47a636e8d73f729e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b6e54b25794dda1d5ae31fe117d27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf88cc486dfa24bf17b2560cd13f2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df625c30a006d896a27d10ac5aed3ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840219ef36811e90a13d563b1d1b1227234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae23948ae261d6de279d94e894a44a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da686a3f8ccd32d1941d1a1f68153236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec128bde066a1d0345ec47640ed10ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bd9efcd21b49993249cdea8b023c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dfc348d76e6f200dcf5cb4ae3bbe1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f9732aced2a569121c20ce959ca12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1aa140c87ec111509466af1243dd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3437c6e2c27d15a17387ae4cc83f034242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795746725a3253d4979270bd2cd654b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e851f58abff8883c7f697fefc546e69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd0ddbc6b2ff5bb47ec8460f7a0567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2bb9429f61cce373afe13a7b5a96b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5dbacd3bbe5d1a66e627131aaa36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4ea1a6f0d512f1de5554e10f2e5d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79377e0c4bd6950fc756783285757f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb52a2047936c959623aac215e2c0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda93dd673937d793c8d11025877088251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1b83a61d5b64d9a45abb96fcafb71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d608c83ec390d27a989e31df2ce3251253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ecc54acbaaf929247ebdfdc399b7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55a08a7ecd834f8d4d6a3fef95a3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512655a94eb232c247c8c8b7534d474256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88241b417f1fd534675454fba4ca7a52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d3ca5d5bc158fdfd97ef914d6be6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35fc3ef0837cdf7eea6128ed07abf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620ef97e5bc5b634120f0d618de595260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf244908005ce591444217946c0e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116ae589fa8b148f3393ab957e7cfe0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab4826c20374d97c6aa7ad40feb5d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ff079dff5279b983bad080d8075e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fd47360b1cd0b7d8c65545894791b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d9f43a12cb5399c773fe5d528ace5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae38b25b196957e32752d668646f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805dcd7aeb2ce235bf885c994c0e408268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42bb6086ba2bd2db32635e34088f77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b192e50328bc332b640ceaa043538270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e56f714e8ea9512ef317c73d1624a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ff51d9611803fd06a2a4160744861272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5e519e0d4aece22e1726c75607036273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a240113e2934dbf63ddfc1faf6d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a39614625ef6c86e4ad8bf5583529275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be209a9602c4df06f2cec1d6727a90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d880b7ca4fe5feb9a2ee4bf6527f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7bdb7d15520e0c602c4ed092c9655278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1cb8f45c899711b892a61c23eb669279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc556ebed2d59f88ff9375576f69a5fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3589fada2298f6086251b26b34afe9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a5fff028c7e81fedbcb462995ce79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e63d4564c85c81113ef4affb0d978283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409fa77a48dfbd3289c88a5a13ec6dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b67c7791014016023fa4386f47960285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaa24356c1adf3d90c235c1fc749ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663f72527dc5068198f7614c265d97c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce1cbc8cb6387e3d559ab3becd64c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58821231c26f5766a457f35eaa2290289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0a8305a515b3ea7b52026c3b3063e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd82e4db8fe4e2b1dfb21dc220f483291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b8882a8471ee4cf9b3ea2d85e346292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89157ce9c08d5c0a9ed3997d6491c8ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba58e0271e61c1050c61cc06688f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bef336b62e8ba6a82f31f2f06e419295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a01144169eb1d4f6fad53948e80d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b8b720f13853426affa78a133e6c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92dc71553d7e2f2f6d18aa449782ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017a27b5ceb1c4ac3896203f07f5da2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d92ca319b4c24c13d963755a5ada0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ac33907db004a5a7ace79e29122db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7f8312605e7ddcc281c8df7c33740302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ab3f68180da9bcbc38e9596b499ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de06a4fedb5f46c04485dc8aafe4e5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a205ec6d8264c9ee2e7ca0613cfc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952382cf3f9ea8e90242ce09c66af16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68235ee3b5b1e0701fb7f7c81722d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002334584b3636b8bb208a8d7b2c4648308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746501277b55b09dce8d290561483c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3545ea0fd89745fe725e2740b1ea061310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75138fbd08d85d3cbeba7d746763904d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd673a40335e7a97c9c3bc02783ba51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88005bff9b3144c974b3078ceae36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c95a80041e6d0d89dee1cb84f291e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ae42838559663fe6c24206fee76b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211df7b1f6df4a0870e9f41ce1215fcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832c5a1f5809e9ac19775873b02c680317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf584fe1907a5e61708210678a9976318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb8df4275e0c666e33fb9d7dfacb63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff51302574ad2bc53a4cf21bbe75d69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f9a81d067d9f5f2334cc4d7a9b33e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ce3f3fc237a0f1cada7e25977d8bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70592b27976b7bf6de97af1ab980593323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d3e5fe13e2546769aa7fe1b087fb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e3c08dbe6943a4f429a00bf22cb47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d23debdfd1928900c5518e33e8019c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565add30bdd6c7990f7351d4a11819cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f485569e31a66208a3512ccb10b7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d2e2e2e142b459924a842b876f837329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aaf85256b5a87e1a6dff0faf9cd5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b6a69cb33b44ebf4707a52b8a1de5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336c60eb033cf92fa67b5a1e44ff2ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36413588f8ac42cfc6430eb7e375d1c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca3327374dd52ecda5749d07bb84ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c38a0f1ae867a5a2217392a23c26c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae48a243c90da52bbbc382b7b1e095336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfb88288129559faa9ba777a35ce01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68b91bad57a7f6ac680cb9f64e5198338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84bf890f84fac1c6bacf4d61cf8dc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec0cd836cefe444c9bd300868b8aa0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65cedd5425d34294c940db932578c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da3e80af2d60c30837feb3099cd43c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7a474a84cfac4f9d3304bc831abf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c106c114d469a1dfb8056b5d94a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5326f95000f7e48e7b57072a3048e25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f10f5fecf88f19a93ba0921a28bd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d4591ef8d95b016c64bedab7b5e30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674cf5f27e1dc3bad24ca65913e4ff7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc2c5ba1a1e94a930acaca2070b0cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82e3bb0eae49b3cff467fd44753959350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c00ed22768a9d4f4adf01ec465dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec16fc7219a08e3a33fa0a1ddaef57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c727f8543f07d6e11de4df8ff8b39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55824e7ff1dbd2707b7e8b7b7415cc27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290d3015f98b84e7b17cda1f52e7bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d875a3eb038e0aef13fcbe3f761bb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2842329c9c0688f8d99507bcd41d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b48f39cc4fbb58495bf4e67a5bf281358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe62ec8af79b96dec4e48aa0aab5c18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61a37dae1aadd31cfe8ed042533b70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6bb0301ce94d5ea7a91552b303611361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26ad688d8da740c73817f6b65342e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775384364f11575d88674fdff109648363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8b192006533297f93fbd0b0152a63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a83fba2ed84284e03fa47f51a837d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b806f5457e6d3d2876849df2e52f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb82e90f2dd17b876b61d5aea54f6d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e411bee767f5f34be341ab3e5defb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e4bd51081f5894117ef7713b8482f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e3402bfbfb46567a135a73d215866370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48057353a6d337ac681718dd197a0ca5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bea54200381600ffd07aad7994b6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c388995cd139d93b8d10f136f17bb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31aae18b52287076810706e7b515f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f9cb3207e4fe91da1934e9ae1b484375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6410e842eb9ed458b58267142e08fbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13535629cfcf9dfd368ae33609bca333377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9332971832e15aa967663c0b7fdf7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72337d690f7742e02718ac6822c866d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a04121283a27be9fa4ba3ca3e7090380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475590ed8a973737231d41b829532eac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6776c2e31dd382446843591ee9d93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea4d16b88778b1a5b5f8b1ad16ae2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4f102674576916df719bd240122bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318da5a09440ed074f115912a3e50c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cb8065f122bd85c3afe67798e257e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabf89e16dd8c35eb1679ffefc7520387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4e57921a27f707d642648cfa9045388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d3468f4cbb790d70dd27aea7e0a2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f029ff2fa3f9afb409b917654d3c29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b31b6fd1a93d9ce30525a68afe3918391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcc0c1c086939668b36e6200c21516392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34da7ef3d23381ff1e8a5262e242841393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ec3a6431e49b53d999ecf379e77e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dbaf74eef09187ddeeda0931e657a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecca50a35e2da7ca4862b90a3208d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901dea596a57a4a7e15c876cdaa695f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798f09f245e4c2d90a7ac96bff9ffcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2ca4ecfcab7d79573e52267045bd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcd2372c574797e080b8618904e673400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473284ae281af229fd9d87762eba6ad3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cf39ea04f4f19cad18507f7a4cd48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75bb939404b28567e6b8dfe06e33dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf06e2107f2c44c40d21b365542be6a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791132f5516792aab57b8df3d5787c2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434316e6ec7b5bbcfec01115cfbc425406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332aeefa7f6ce9238bea5beee68aec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002812fc333a231991c758d9313dc562408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a644d3f4bfe754abbcded4893a5d12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ea1095358bfa22875f92225134f25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426005788ba6d0abf3bcbc95eaa94f22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d1a0b570405746413e207437846c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937e7889359f2a2713681bb9af2e3a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e662a1a3e6b19ea541f0c088b9739d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b768d5fec8433fec8d343537b5080415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afb69f92461a6b0b4dc2049fc1b057416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc972e240b5f79b1c799b15eb16bed4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b49754e5ac7fadd2f32f53f371f95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19068d7baa9229d2cc5afc4900276491419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edafde86b22bae192ba44cbef08a9a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0dea3685f46ade51e53bfdb080e3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d653ae361cdf932a55f687b97e33bc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2114ee8272cd3b3e94851acd59e5ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4b17ea9d945077be270b7425754c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3251803e6a3a5a2d1a222f68a1ce19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1697607ff291121f9bb832bc0962015426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6d536ca5d297c67589b4fba2ecc4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1bb84b27c396ee3ca8f01ec373786428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71473bf2106e3f898ca1db5f5822fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8af0babdad6c6206fd8a2ecf23c96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067777f80657dcf0cb80431959d9e5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01459447930dd06f7c82469d84083c1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d537b2dc60a7ec79403ce4f3dd71e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797817f8b77b38b9f3a631d0058650434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866ef9ea555be651914acf70f2f11ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8821f136fab6d335b1b674d410cb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a998b77b23b3f6dad12da33215efc03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8d217b0685321aa799bcbda42ab40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921028caae9cdc39b1261323845ba35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aae16f7ec3b6f1506ce7cc00fcf96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fcf47e6f39fe03c97635e33d0063f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47462df39f3a04b1cc5b8fc589dd54a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e2a9a586b8ab816f35c8c9fcf691443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00083a568025a5df9a46de8a5e9266b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17e6ed6fb84ef0e7359c4e695d2e1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0327f3edb08c594e6fee597f8bf44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970252209888ab576a7a5ee1f825c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcb0d134ae48a61e700376bf3ba743448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bae9e942adfeff4ff4e2c3015cc21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f541bb314431aa9d1476f5aa74eb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48873857ff27e214280ae7b168b20737451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6595434e5abbcc3e2f2e536295d875b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffda0666e4207aa7a20535330469e19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdf5f6a44caec4ac12a84a689ac29e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b0f46fb01230611809a504468ae4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296d0265a397de29fb985aa18c5da7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf54b34a6d77336471fb91011eeb943457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f934a44d5b635bc425b5da9cf7330a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371848d24e96952e3241ca52e088de58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961381737af529ac608481dda66df904460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce067654a3ef3fd19cb0f547d66390461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f6a7fe0d1c43203af5571eae6ff07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f232e47f2ef0882f6ba037d76e005463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dff37de51730f16c4241c178e5054464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79a710a4f5a84ce3367e9d7d84b7e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743443d651dcab0b65b1e20e574c55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2acdc54b0ee8e336e410a5d39ea49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2ceac894995f97d07f3899949258f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3015e3e02370271c287f425ed5122469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7973bc206dba153c424c822ad0a00a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb062ee9214a380e147a11ba70f3b75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8ffdc1b32579f8f9ebf81d8a5784c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9dfc6ba455a2f54903971ee2831c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41405bb2b039a18aeffca09db08b827e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52215eab6bcba462e25530f6cb9f83aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d855b7ae26ef9e0f8086bf134a78d8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7f2e2dbc025b86659ad44d7b10eed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328cf6fdb412260e10bf11d1f22517c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ebe3b3396f0965ca9f7a4100dca15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d39bf2f33d4ced461f45887ffa1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcb28962777f4c4e343d2897ec6191481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5673325fb17e195ce0f730c53d245482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c5fea508525b8ade10ebc64f491a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138d3c800c7a9f919af5a63fe0907b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba7388d76e843a3123fb24015162f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e88884dfd0719fc03df50f75a2a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc2e43c71040b36ee35f3025246447487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d25ed0ee78d618815bf2a98839601488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18711b45c8ee74c1292dd2b920bfbc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5817af107d7efc4572622af81a7262490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4af9a1b17c78f5812ebe8731948fea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb7c11e33f1888316c596be94545dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb4c3d156d056b5646cf1c9dc39fc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e065eb4c02fa513fe0894a5cc4e21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b416cf25e94fdd49a58c1003e112470495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97d7044ea49ce831ca10821c4d91ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37318ed7aef64b7fb6803964b6484d50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f5d6ee19417ccaa41d91506142a24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44464ae36130b2483c32d1901ad643fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f5fc7ac93b2c28a3713ee7e80c341500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb053508844a2a6f295790f983f4642501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874407c418ae860fa90dbbdea29a6e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001b224da62d0146d774a17cc8df110503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab47d1c453fd5f4fd5e32caf83feeb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a885ef3334b64d6f5046c0a4ee59d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01794cfc91d03c894331887ea252968506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78291e619fd9dc5bf3c04e50ae276a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a0cc0d3d277acf66d6803dd19210b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366141367f2d6adce3c57170e2276aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33473402b4bca1fc757ff01f02d43802510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7750134b7d8ef33e1f632c9f74c42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4525b8ba55930d135c18298e137b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77a2adc32419705e732f6b95fe0290513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2209b32dedb30feca8af20e36eb199514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f4b69848019e69772d3e3e82086b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df4366b43b58ad02fb9e30fc66689516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e5c38a09fa2b0e607e749bc847883517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b02b63a9c02cf33561c6ac904717518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b5b68e58fc157a0c10a6db9746d32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f101b23897b8065f6f4a2ebf42fef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de807fd4eb0691dcfa22f29582cb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38602785212ab8368f40fca7396fdf30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aae03020471c3b004cf1c5263254d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96ca1a4e68b16df2da81448da24570524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0787fa209066cc1008230b3e647aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ea63aeac0281a0f01bb422c86d56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d6cbc42aeec8b66280e0700c4ed1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da2ad0fd6548c1caa345abe02138e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9af59f94c1389a793dd297e2d9626529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482ae893d8f88210c3d471b269525eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222a8bb837c5d871a17d1135fe2e67c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63a3a17ab7c3614d1bbec2c8ee3278532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad08645194ed6b9da0fcfcd27cd2277533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb7302f3f0689ac72962a1ca0bf25b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc2b20f4449ae5b483e0bd93cc4984535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3e11203e239ae034a6f9de9efbc2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfea99fbd4f2ad81d7dbded18b75086537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57170ed97c80d39a5ec6002002f9d81d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a544a2c3cdc7f1184396fd335c809539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03a4c79247708b6b71d35bae30a199540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7c3b86e451efbe42ac3fe6c71792a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e493d7f59ab7794a82a7a873470cda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef65db78c3e436e239d8cde149af12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962cc0690ef210c0ae470673292100d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21c433f5f96698b5592dce25bb0f4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b31244f9697a18a97b6b0429691b23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced166f5a01109e0f21fa9e468eb776547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b21bd37bed55498ecff570f9cfae3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f7fc6a187b8e28c5138b4c6ed85a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e326df1bbd89836a5dfc133f1a4049a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416af0bbdf23e6cf26dad0a703d2f46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40762cb222d7211f0567bd5b7c9a405552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145a8e9645206130519ff551219e28b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acf2dcb77716c50e99d60639eb7c17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13593c3dfa6d5bd7d01ec6146540ac43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8da0cc3c6c8e094ec02be6d5f2439556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968868247599ba8ed2732edcd6e513fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc347947b9bcda7d4a9512dc9be2e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118f19bc2a45d2b3bc13dcfded6780c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc64329db55d03894a2ab5febe1267560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39946bd40df89de7773b423412f605561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80788503f01e4c6df061790806f97a08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7cd63443e2262726d517d802b74de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc01ad5f85418a878f254da2287b17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c84ababde8fa8f4fdbf40e86442a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28224c3eaf31adfdbbe4effa62803d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d293122a59b06e79c77f566fd439df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36241dd455a357157e233b36c4cdef66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568e4cb16f7b4e1dc474a449bbed529569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4c3951b60b1a2f4af779dab8cc8bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd469dc57c7461931ddb7355862f095571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04207549223c89ed389a42d57430f669572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac293f8623d18577be31b75f492588573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c263340c3cb2cf5b172f3ead7723b47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1cf5594d34cb6d4b31d025c96b70b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c728f246efa69ad77e61589f44eb9a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3249d130a3c88a926b80a6aea59de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765731de56cb5948a4adc7112ce6083e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd203e2362c9d7d3d223edbaf928d648579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61218fde0c5882dae18daf54dcae9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2aba52f2ff28cff8d6438bbd6c493581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057e65c8c8752378e615257ae30d339582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1d07b349fb526dc3b9233bedf0aa4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f4d4b555d60328cd6e421577264c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4756538d9dd81a5486b367b3ae68a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af36afc18c81ea1749f8f09ecada3cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880d73754f94067ebcb32a799ccfd32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38505ce2b82487ce6900e44790072a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881277a60e37c192f4f00e5034f8706d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8b4736a586a2b6e8c9aadc81d454f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32322882d42d9153f7ade03f408f2c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9743eb845b64cf668400849993bf7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4954eb397eb16cb0a80e6899f1692593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51e18d1fd2d698794a606464a520d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9a1b5fdd465d238fbe1768453a5a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba322b46df21011827d198b43b0b8eb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7311f872550bb3a0e1eee1dc14ccd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57387f1937f05bd55180e0c398778db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227552290edfb5e141c5c31284a2a55e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e0d7d1e38478d4a36119634f51ac9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee75cdbfc32340c7c6a13a91292e9c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05874f9e1491d3feba42709e11787a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4a5d1ea2aefc403d84ccec767d8a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1809c13344ea833f182251b4753bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc662f20a74ae8846e8649aa553bc60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da439ec3f51e18d070ae8263c88785606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114e577cb9de7b4a51197aafedb240f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbeaff80016756d69f5b0af1abc783608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf2a24f5a9c150146aa1ca8ac6d273609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37fdcd6cb6e58afdd4bab762acb039610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea1569358a823d467947b148a450c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584271b11e140cfc4b3709f1fd90c244612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0db1951f8b8358dad132ebccbcfcb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a4812129c717d7acb2b31b53c3263614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6ef5c5ebba85aaf19585742176671615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c89a0afcb88fabca989f19981da24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616e4ff8aa7fd0920537293af0dfb65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c453a8d449de16afae04a3894cb2744618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a885e04b7b73db74a60bf12968ba3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc93d8f80d48a8b8801e755dc48eaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2575904a50e7a66556a70e700c4c9bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d9de2675c9b63941bffee23620894622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d5fece10e792a25edc25c445c0d8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58b7b47c3c84eb994224c72b0ebcb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaf86c6bd0466526afe2e4531be368625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c5dc263c67f8daf05289230528165626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6865fd63e2d0d6c4e636212b44aaf4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b0c56fb12d439b5e8aaf97f00cf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0890c58a1a1d160dc62f8e9a6352c5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d6609196af839895131ab5f14cc65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5394400d60b32a1a282f106fe8138631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3003e4b973db878af3b78d3b4931ab0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880725e524a63ee23f3f22f994d83a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b55437956784095aceca287bcb3af5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089080b78a0a1baac24284e8dbaa148635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb42b8b37fc75f0c9f5ceedb0a9b2f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af3a58e2f1804f7c43b2fe98e909cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c833fdb41502ac8ce16b268b5acf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6188dbbdd48b0ad1a3a48f5a9b6fae5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b75d05cd0f5c4dda92e76c86e3b429640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78447f6175705185fa3f5d8c9b230641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2d3a44e8c00bf3913751645d4c643642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec623e60d57afad1d8ff962115147f6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee36b8b11ddd61167037210b6b50c3f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e2c84011bc3f99d6be4c1f3a6b62a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed14745c19ade3a8afe95036a54349646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8fb386771460c6eed1d4f9106b3f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d28ee73a2146c30d14125d1bc22a77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cda1e82ed0d92ef75736304070011649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0434aae3b1365c1337dac4417ca058b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a97f349085fd6f3b08684ffb3e7d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e797576ace2b9cd6426e2fc51a98dcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f86db0d3002d2c84787265ce38d62b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3fc26ee2a5ad4661b001754de7c45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223369c2d2105caa36b4cf106216a813655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38eae67208cf847f6b85f5f38eeb5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefd06dff38a4d4159a6b9805fc6d4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb5c4d1458832f6ad61b2e65714261658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ef0a9cdcbea45e006ff0e9050c5c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d52b49e8a7d3bf7fecf0ff08c7a90d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237915a1082068eb119ae3f5a3a3b08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812bb4895b1e7ce243a4784de344c7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65bbd9c779fe294d51a61c4026a49c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554961a3107bc4e566b847dced93434b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e315c67ecf62d4c6d2b41a3e04a387665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba4634474ac53e2a63d142247c154b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce3f31f2cec721f10bf55a0774dd19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590463322afdef2b3786854220ae5817668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e54476c4e814d0e86a044b0620770669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c4dcd61a5f83c4b1eeddf40436d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11d551da2c2d0614c73a1ce131371671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8695f99b798aede050c64d8982d26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a74be3c32ab41a8eb69c17268cde05673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a950d8069145b5a93ab76a0fd254e79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9976d1426d1e662b7745f8cdc03c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0faa50fa151da988bbfc27f8b887a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba501a612377049af53c652d11d7db0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202300330e8d1613bc06c03d2bb921b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ab0436e11cb507ed4113ed63ab501679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217b62e4dfe6812db306b17148f2298680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cee9a204f80bd1886216435fefa5ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6186a94e8833246c50f1246f79a2737682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30547218519224f1003286bb8ec063ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0adbe1ab1b0dc4595f952a6646eef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcccb45c18edac0702f2f4717dd30c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17212f6ed45b87b6a67ff6f24eedda7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daba2722b21b5ccb5d4aa310632a4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a650d4ed8f5ced36d682fac9fd2aed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15881227c00fa4101690b3a32fa29c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cab827ae1fe365cc72e607bcbd8f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c388d776da0719f77cb41703f209f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd129eb4af9f2c9f6afc97fae41457692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bbe563b2fafac349db068a54b0cd0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21a94bf877fad9d406eedd1a23fc39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbc717be64e7922956b94e49de33cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c378c2d52536d0bf61035ba4cea79a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834f5f134c8caebc1db1713b34f1159697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a397568c28dac78276ae61f1e3283a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0f06a05f28180d2c2ee3ca1ce844699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6724ff455b582943c121e7893692b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35455da514f471daaeb4bf47caf22e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c613c77cf5dab8378587c6cd5cf38b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3dfbba80a6419ecca7eca9b54dcfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44496e1ccd275be8518eb84fc5d112b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ec0dbd01e0842557de3241d28da5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9807bb657a5ac28375cec0ea7d29639706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba53d29dd2818757fd8ecfe33a775707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae275c549d8fbf13bd791f9062ba01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79824bb9b78c944c64eb6126d13c62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e9444dd72c39a58955417449ba93f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b806015f5b5fe0a2a03615cf13f116711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a24bccd880822820d0af2b42d235d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d85a60e805c2e3b1dc799604d3b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2603b3e37e7c500d1dcca2fb726f5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea867b38f5469f652c5487feaf94e213715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c937eda7b266d80db0a219e4dc741b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff873621ac3aaf6b7f0fda5c856896e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879366aada2985afab6e48387cf7c75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d5ff8acef471f2e6a7de3ff59e021719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa129c152149b0b21e273ffbb7fa335720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dab11ee3f27f7cc098236b14567592721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a930f14860fb847da6d59dcbf34dda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b50233194cd6099d99f3c952df8489723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd51f4b6e91b95cf3a5261d6042637724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831fff9d6117a8b07527c1689d8ef9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96722e2f59aad6b3ce035ff553cf862726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa34eca017626e992c3060098e2bbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e3bbe75bd59f8432eca91dacd80f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877da07ca968fdfb0697104c0a579c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20edb1fbc28c5ea2ad52125991dc4d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501b8b96dc0a40b28f31e9a60fecc25731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4638a5ecb0ecd37b2bb7426e8e71d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa811e04e7a8e52e42894d164580d33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc8597f6fe8c9c2372381e4fd09bf4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ab6fcccb451f52779892a3f2095b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542e05a59cfcb945e70885c35497bfe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26d488c9ee454f2739d8da9c974c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5a76069046fbd5fe39f9e257f659f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b23725236ef64fe2d20650a6a3bb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ab50325eb5f2458bfefc0fea4030b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234635f56622fb625eeb94a3ca19e9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5686f6b5c49dfb644f79326ee02c3b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec0e27c261751c3391d1115adc11ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c249197b893636faed6a3880413856744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04a86778f49e28f66909e8c35af369745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09855584e3561453d39a9829c1f235746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece366028e3f388ea6681f6cea22d25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2438e67c544101d5635523abeec80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3b55a3c9d13d0c319dc7de0f4d1bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69590f25109312166deb97dc26ca4f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304308255ba30078d1e5d0c3ca84fa2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87744b4a96e401d85b3501a9653d58f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f8b3027635e1268893ab493b05ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73409917913468820ab2fe16381bc5f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2aa0445b5873974afff75ce2b2821755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068000922d885ebaf24ccb38f780af36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d29902b9727ed29a9e03e41ec53f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f70a6aba6a8597417f7ed37ef1195758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc977ced6f4a4c85b08aa2d1c749f44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233631738562c863f48ba39501b22e9d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269247a2951d9e53c8b17507ddef9c6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea1e6832ae9c035f15611015f2d1b7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81c5d762fa54503d320dcc23579f93763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd659750c36604a7d18f69004dff53d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc027a585c6d57e2e515d694aa2522b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c834a5517ae1bfdde936bcdb8d967766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193764966df2ab4f9805ce0d1d2713a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0f920187b50ab87b1e9bdf154b3c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa6d78351303bbc67fe39add849676769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83347a10f585e15df047aa3f224d5e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b8e79e253e31f1c4d04aa121c80a1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2929198829d71e0f774e4b94637e6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8930cdfc3ebe1f386ed7a40a3326ed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496b18ffefe40d8a96b8e19b62ec9e0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f5729c3da0af8588adef0581b37a6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888724c787f9b067693b6911322e6a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068abbbfe56e38334d1fbac2e117557777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f40b4df893ebda14fb0d5ed7cb139778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f2e96dd79c981aa79b7b2afc9ae35779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eba9ad3eab8dac5f2e7131fa24e102780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce26aa5eab36c4239e0fde9d534366c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35934902ba8b2afd37769e0ecff7c6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09ae39381e153a38d86c6bb18f6d8783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e27e86ce5cf19915b0c877d1acef2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf37f0d39256f350e86852d3f533b922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688ffc48cab4ec6cb5589522c4b6e163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacc0922da58adf2441b6bf08f7ff144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221413f206f8018244e92a711f324245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e98830890488085e46901457b024726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323697cf2c2e864a3e13d06d656721d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1aea34f1467fd661c6e30584292fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743687a1499a8901821654fb4cd34249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e20db6459de7202ca674bf22ceac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df618165198f95a9c4526727c59552e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348b721cc94fba4d0ecf5bdcca8063512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45b62f633af58e7351f1852d456b5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b957e2410b71db387feef0eff34c7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4b39e57ff1ef4bb7184dd88da0e1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf9c3baeb2ee9042aff0f83e05fdc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83009d45c443111f7df45bdbaae16f7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c899f6dc5a0e99b08470310a0ff1f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb3108567dd0934af3a1fd19fdd2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579e1ddaa89fe7fc240576886229b5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e3d7a5a2a4ba508f515313feb08a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dd36ef38b1a958f2dc4e0d78e681922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2011c27b663af6d743793d10ccce223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93691f5d72f1fc056665ab8d3b506ad624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96bbf23375ff4bdc5f13bc07d5304e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10e6604f674127a9674a1affb6ad0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e9bc7a5bb3b00318bd8ff983e720927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653676e266f278c70dc5f96c3ad1bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125874c469c0209741dfccb4952dd35f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af37444169b6cc89ede5a11fc0a799730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0079e0ff3325b337ba0cabde279b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4010eaee323a84d630aecfcec9c60532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed32aa7bc0743d21bd73f82bd4ea0d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5ff57b9f43de3805192a423a8b02b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e0e12337d114a77ecc6557c8d97a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92c7557caeec6183ad463da0fbee6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e19a4ba0b35990d634de663b849f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3deb2c32ea2a9e045eaa33f0308f0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c68fb4bfbbbcf5192d0b581f180bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1294aaa8739de4bba2b2f4e2a496f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5a3dc8b00f83607eb175372153be741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a54ea03d2118fae8634db15e74fd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777423cbb5288c2468f021f9fbd58fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6912ff3dc81122d0ca22c1ac1ddc31e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5585f74f5a5e8e00a9a970807b1a6c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac746ac0753939994307c398b4b0c0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94a52c94c10b2c0491de505557969b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616b5907c2c90e792643e722333914d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c6d2aaa0b92b0c58513f922572eb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0c3c70d2c9bd4ceb288c4e32cbdda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd0383a3398857664761c1d96b370651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea0a9a35425e34001283e59483ac7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99da14524a5bc346647b187c43c0fe153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c7fee48c68ddbfa76093f96abfbe554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a5eab72cfd792adfacaa4dcbe5e9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51713b662e613bce27a27e04b178b0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c4c38d19778305eb3845ba72b612e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b8ef4b295f1aac438775d97fd8bed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2184a16c0ab77875b4c08f0fe4ced159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0baf79968bab886bde1fe7dbffc34460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc7dd37d9893208a12e59f5755ae261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6ea41de37a85862c401213095229462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2db68cd3de596d0b1b10ea2528b22d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a26caf826758e7276784486d07ee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d7287a686d218306bb24d9e5b6c0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fef7d590efdb21184eee060ba86b5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b30859a5e04ce489ae3a441588a59767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c81e2c474f91ec8e7b0e575af1f06468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f28e59c22957eb33f9b599e2d2668169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8f5625a1e30a7c32258154367a27870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649b0fdd75f8257477ecc215c8d5be671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dc961fe45af21fa4f92dd909a59bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79019e110e863db0c56e012831ce3d6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d231ac4f20225b00675c61975dd887c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24adab4d4b92c680e2e4c9d16df51775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416903777975f3345ad6abce903c5fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb167690965908326a47ec5b4ae19e4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff53aee2035241de5b41845ca4d86b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8cc566d48f473dc56af1b5991932779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c183e4141d14cd600b8716fccc2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569900b170fe2d88b6beb0adc3e984f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f1fc92ac4991b7cd806ee4c693dea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3792e8002b4918bcfa5fdaeb57564c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a403a8b9fe6913fbda4844211d0ea084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981c0931c72e368c516a45039f08a4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ce4cec086a74934696ed71b00968886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76728ad0debd565f54d48f9eac00287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280882040a6014076d46133b8e61cb4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984732267b46591f27afe57cac01aa1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb227f9b118aad401d849f2df21579090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26f208f2d10b5e1155f3468e8d7f0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f661f7863e13e678240737417655992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cf8e56700468dc927db8f610c60a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81552fadf8fb4e0b84129fe524857df094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b04b054bf98b3fedcd0a46649e837495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc7cd8caba2b094ffe2a8609e919de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c246501a1d6bdf2faeb3839f059297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11324a8da4913a6b17c1415ebc4a1ac298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7c0df60a3240851e285e1af757dcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1601ea180e0fc6d301c96d7352fc124100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e67f7f069485aedfa3ee00d52f852101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0243187c4ee7781c2ed19571582fe0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54630dac8d40a1fe4ae1da493b6a0a7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5203538774037b5bd06e64313da0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f50f47ed5b4b8b8da1fc3493e0568105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dcdf723770559d3bedd94030ccb7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae9b28bf69a738b951f657a30742c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb95d2c5828ec5e17bec34a195835b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe872f934dc5e4ca024442a15af951109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160863ae108cb354901c8ddd521a02e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d6f7bd911c7c7618d99b2dc17a282111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048cd4664a8e30cb34dc0c219c68a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd2f638e5636b5330cf6ef4a2afa7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fee2500234f0bd32faf610e22bc80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47647faaa4d8fb2f7458b463df0bc415115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e2cbab183c9587dd8bff366ead29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fb0c3e84aeb1e873b99b62850a7a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd9017a937e7e5fd44b6ba08ad137c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873eb66af60bfa509f218211544ff8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93728295ae828a0828f57193eac48c77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b1cfc05ff05912d2c43fd95b1f655121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24805b8de80913e67016d370e5e560122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fcc6f934f0e0a14e2a1e3fc330335123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dae55783be308ccd44a3548c6679b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50dabc31a69f80a7a67ee1950551f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97180588fcacc86709aa13f6b60bee9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dc54f4f6e32be4be892171fe9ab72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7a9e39d204bb19bbfc05b674dcb72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5d8ba96f93b9b6db7efe66f3441b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ae546e45d9b644e12f94d8ea3e2d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714415ce222850c553a635266b7b8ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb48ec30c8d8463cf93f874c47dcb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf6ba13e46e1c70613dd5d65e403aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1228749a77bbbc1437887c5bc52db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeae0ae674839c7928fdd8ce98ec745135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b6117f8d45eb5bddb96980f6d25cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac379b0eee423242e165cbc99f4ab4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25229475fa9835ca3bf6d053a805c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f473ec867abda0c2156a05021054c4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08813b0b2dbd48b62c4f0d9f5c7798a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbf005dd7e3b58bea104fed1ee9ef7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0041049010df67b101ecac5c7cbe89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e126309368faa7dcede7ef67b2170e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9792bde6eb559dc08176da8ef91cf72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781117dcbc7462a6f56cf1d7e7503306145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fbd185aab65dda3676b6a2c740281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d999b86a07cceca994623c1bd441147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0899b9dc7f9ce9e42a88eaa34c6f5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d4d3251c6a0cfa3fa122bf1a54281149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2946299c92e3e7243285ebe5ba99be6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801e022ab8452235fce44ad2009769e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908bba4509a0d9beeabe5cc17690735152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef114cb70666d4e04a01de2c6607d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00187675e1e8e4de5fa4de061362a4fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4afb14dc2e64c0cb4ef6520710d69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae7cbc6cfe97f497151ec3ebdb83a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3f66ad4fd2f9ec50d075587200f00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f54d67cc75ae6091c78c92faa9d386158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8999415e4a65ddcdd9ecc6f2b2254a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd4b0fd08cec0e7554c7dec46ca818160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9d503972214f0db86c88b06c7356161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9bb53f0a104340e0a8ab53f290e04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37647670c4e2b7835677fb46ff041e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf6f8649ddc9def41749983bba4466164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749d6718df530dfebc77a2b66272de7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbc1247b224e7287de59d53dd93a6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16f484689153db23f6719a6f59ac62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a16144901ef68f65dea74ccfb8315168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda331d03c67a914edc54d64f35f9d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c3715c3c1c6075ef3a9add44fa97c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7a423f281077b8d5046c193f6f168171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9caec071162e8a11dee1c2aa0f550172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78183983c3a73a5eaa6d4bc35a251b80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4b037b836ee2b268d4685593d8340174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7172b5d3b93e30759eff020f0cba600175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bd4296886f5ab60a4105a13db842e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f0bbf79094b5bf3cf6a7bd1254d42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80947a7d35ce1b7776e79a583474618a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06acb2d9460da242764d8834f34ecff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54468ab54ef8ace08c630991b1a5bec8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3880506388e6c317e228fd9036ace181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50300937c180bf704ff4955afe4232d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbafbc27e602556cebd67d692fb92f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d882bf688da0ac2b76741946433fbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eda3402486b7197eecbdfd35a2e2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80735de30e69e1a5fab7c488b53ae18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd1c3f115ae3cbf383f1e6a63c3a0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef64681f22c326399fca3cdf916cfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7589c341270d2262886ee2c20acc20d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29ea7823740c84911c84a038de1267190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280ec26e80980226f37116a7158797b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24604b1731295e9b7e9689c434929371192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232489897f7ed253dffd17a8552e8353193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22028d35108253f93d607ef5fae82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb464d75ea6f60f82c739044d273a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae0cbc5890bb0d97d177e5c3799fcd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdface9655064ea17e3bdea49c07f530197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bcee05fa012f0fd540a907ad45c90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5067c249d85625ba9ffd1a3ca1941199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8cc9df24a4d0b7c0948de60b9f214200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66616440dff61f11b49b7c5b383175d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b4576a6b07be87dd4cceb629fa119202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c8cec031c9fc76fff2c1f7d71c17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23f7f2cf06d8768bed75d4302703aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32065b1edc784e455521d64b2d04babf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df0f7f99a629493f95957063ad013206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b740433bbccee19ce3c220c5350615207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1b373248953e2e04febd153a61ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e20abfdf9f771774beb9d1458a16ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1e4bd4f2dbf75d2879f32cac0139e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56237390a3f1a58001b79efbd8068e58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36e62f7e17cb947db86b6346c18ad8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d17d5aba075b686def0480b1afe804213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c795f28d19292ea2e591ce9ab74e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4bc62bd54db06ebfcfa005e15f1a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737a272048e411202820b21d67adf08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db7fd74b80ce8c49ffd0dfaf390c37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5093fdea8100af3f0ff34a6fa28285218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769b7ee248d656d9f7442573d44ea62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fbbb6d9ef492213857f5a408d17c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0542c64bfdb04891a6cd0dee09a9de1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7dae75effb2b0f90dbe9386fefcd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e016ee6ccd427ab22d1d510b645980b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881e0ea8e2920c9368f327a57cec482224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438701f6c135066f59dcb7de1150d18d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959ec78d655c4deca5df62fc2fce172226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9a7888b2ce64c1733c6bff606826227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d501ca19963f7c811cb391baee8cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756e5edb9b9854abd4d3e63aa219f49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0147689f9ebbca1e131db30ecc66fac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03384524546bbe89ae3e8bd6b179d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85589e729efddf49ce6f5df9259b1fc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb6151e988f3e499f0a21fe8127c53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e511b8d079329b12911478f0bc152f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62cd3c554148d71542633fc1d253a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd570c8413c29f8c1ed3bedb2ab06a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873461e0c2b01fb8e3cac65fb7e4b399237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee66c912710df150e7a23a4cf22ad3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb573f130f13bdd173b73cf923f6178239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb802171d45961c0d552f6459717fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd92240e22eb791c12fa3d4e3a07ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dfb591e79fb19a0e78a92de8d9c0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b821bc0afe5865a9703a56d9a15cf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8cb388e0fde3a2d57e4bd326f317a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf9fad20ba42bef2bc3aebbbb0c0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6fb6157e06ba1ff4bf3b9f0119d91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07946f5a4edbd8a6e7829a927df37de5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea6100d5f9db35e522cc930b249feb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d715c299156019d3fead25c68bf270249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99278425d7589892a9cb9c988e8c7df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace45339dc7c669b1f97599b3b48356a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0b15330aad7ed6bf16555ebd3cc03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d654da4b90c3603c885a0977856e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0376be3f7540ab7d4dc263d0fda9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9189c6e87260c4f07dc3533a14f7d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbf1d381fb4b82ffeb1732f2340f91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c1630e4e9a10010ac06a70d48777257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee717c5b7437ebba89041afac3082258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde9e3b7dd37c3bbc9b4149d5c314d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce93123fbbd9d704573e39fa106d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa7342dc6d1d8b8b0173c4feef2d81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9411d52034da806bad367550ad402262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955f20653927b9aa54eedac2822b1b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c7f0be59dede88f249e3e7ed1c666264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd79f8de7f7b2a609f73491019be63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b6802f69a226cafe6276b28ec278f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dbd90c250ea3638b67bec42edafe2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae4020c39b80e5f6eb18215ab14482268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ee6f0240ef5dc842a8bfbd0d571c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a9de306600cf63342fb8a16837da3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f489db245ddfd73e7cb699453af7d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73559a7f22805756c603fb382832502f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d39d3f06da4d35ced4a992b59122b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be04fe6ce322849988bbb2f57ded4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ed69a75385facf99a7d250489032c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f9832bab7e503f8572f3412ae79dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7023ed400779324ec8183eddd744e7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a65c6ec4d6ebde872900348bd3ee1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fce8efbc5619b7b1336ff7fe6153a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a50c92720f554cdb6ceb3bf5b7da7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387accc91270f714823d453cc90ec698281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c2a082c304cf7bc3d20db3d2d357282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acff9344a743a085c87a838d9bedc55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0308e20fb90500de29ee3dd49a5fc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d29adb0cbdfe772f148451dfeea53e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32014e46596113f79b57c054ff560b32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8008f52365e2b33bb377a0cfae2f4b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd36f66b95526a00890f6ffab0a26dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47291fb6a50f8149b2739e1157be2aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc935a918275f1ad9d0fa6ae7b2d6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61921bb612dddcc53a9dfe512474b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4119af5a40fa94bd526e75ec4355831292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e55f54ef0d016a3a3aa71d2fad563293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9fe171b2dc30321a701d39fac2391294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e231255f1015e054f6cdb379de54c33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edf3a2f3c1ec919c65f4c2a53f050e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f0a65f317c4e39dc0fc875d965a1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaebd977e784074acd56fa23fb22c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8b15d7c1c84bbab0208b02575c236299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84677972ea5bd443c6c48b475f4ea3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040af52d020c1250b8f9d98089e094db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70920736d3d6e04c5d6434c8083e7bbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec2ce2b489c2b0e5c6c887bda9962c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952c661dd4e5b4e2fb2a2bfc13d6947304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e190a9609f9917d01654eb8f6d034305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7711f485345b97b1c482f823e7c79f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875127b31b909eb023c213923e92909307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf0aee67ad4d33090532f37240c7a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a002404a5c23e5972a14e8f62243481309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec484c3cb08cf3dea58e2ddc95376e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb2f44571c8b758c69994d79c287c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ea90da43b3d7bb997683eb9621a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22238a50ddbd20656aa5caf1ade82f63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37abe0fdcfc3507b8eca894a5678ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd3214074d852366cb00714df3d906315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1fa267c06a1f841d469b72b4eec80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd80588957ec51eda7ecb5b429d4ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08419fa04cb768b783abf76caee6a27e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b336700b33a77fbcdf6c632695d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb9d16e380ecb50d175f82c7ef25e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f779e897dc9c69cf3e3d9cb6920260321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0641d1db4e17b39228f7f0b86b5b66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e23d1eea730a9a31357e77cd226ef3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7d77951ff0f030d6657ae2dbf157d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997eaf73584c8354b794039d4de385f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792ca24fd3080f9a65f929c71c32f82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8731ab3217fb33f7d7b6547e72bed4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f741561fe10c02e5051263f98358328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f4836a2b7dba827b444e80a9df13f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b7d67fb6679a5ea3df4cb857cfc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302432b6a4b4ec779d5b87482b43b9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33177f27f6622d5c1a37ecd0383826a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddca5fa3cf391c222a93b752fe6695333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24d5d66c67f9bb0599a1cd1a7d02fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd20f8887d6311c854feb2b71b21fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e33259ea55433f8eaf3dea55db31a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77a35c68ee706e7109e5ca22d78d69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e7bd49c97f6de915f077a3a9e809f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef311874b7bd0e25396153c3337a8fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847848f859a1c6e824b0bcd2d1ad8d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ed03fff8468a7f9f0a1c33ffcf33c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa116f466c62b17471da289c5e0e83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ed16bf5f74c47753238d4b2d2cfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce652f973c0fb09c26afd0bae3ace41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd60f584477693021e4c495aafdaf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd1d5550e18eff46d37cdf12174a47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec8c024ee4700c93f8e114686e491347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d0006cee1011f9cc8b4ae0e9e618348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a275537a87415f4ea0b6f6288a476c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704704626d1f89294f8fdb1ebe39672350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab90c6ef08649ae4c833602413e7e5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ccff5360aacb95a71bbe42e587270352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15c9db0a38cd4088787b7203b5e241353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a7dcc293715282b5d0a619f3a186354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a772d756b784e1e5ade932daa227fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb176ecca3c865ed77e7a4b2dfced356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46072551794772aa3bf1336165224ae7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8d588f5c0a1481606c90a05041703358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f1cb0f462163c1115586a0caf7ca4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4203b033cfb8102342b0b118e7fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702510113601d2be6ec1d30a642d2462361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70bb317f2030129192b26eac09cbfc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec656550bb015417039de923b292648363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d3d25ce9aa083167112c33b6879bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa7ef0a864650ce14aa3c3a69248b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0b996f793abef10ab6d5a19f33c7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ae3f4826d6e7d78dae9c5d9cf1a56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdffc952784fe44e9fce52935345b38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caac006a7e81ec477966c824c9b07c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a4cfd108926778a5fd1166156bf2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522c97132f8e9f28506891f1a15645b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a29da90516d411947182cc5bc202a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5a0b23d9b0e95ae55a7085b256b8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b23c5393bdb51604082cb539a9ff5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb2a5ca6c236d8edb823f5fd7caf8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bad407193b3fc28fceadb2002d0b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a119debda443a08851c708504bb07b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a5c55f5238feb1a546df3d98ba084378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6a2dd4f98716513daa0fd4c8fac9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14e95aa9bd1cfd68a2c4aefc193d0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcedec1703f8909f8137016c15f6e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb192f2d4da5ce0b8b12bf21eb32d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2e0ffa3493d194fb01290973eff1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1f8f1436f4e0ca9ec3f82d038468384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f408d10e2070a7cb5c536740dda7b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8576c19610e5bc86fb9e63d41019386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71cbd579f6db317a9f9e9b4e522161387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9d2755028ca296eacaeed985b1b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11d3ba0d0c240262fc957d529e6893389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18096096958a888682863eab15330f02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad55676843911074a7f295d902a609391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf4346e1c7a4a82d40308b5e6a79ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc714e33c0e14d2bf95482c044a820b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc863c1ea7946fd7e5f281336d492a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a95823d116bd9f131b3f6816d863ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b2589f65ca50929e42e11b2bfb750396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c2f39cd004b955f573d0d23f0d874397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0336715f4a8762ffb30796a65c6834d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c57b3981f747e9f538455953dfa248399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c93cbf729120fa07bf38ac71e0377d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ad42b27980aa959290ac661e791df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463aeea33dbfd2a3db4b96de796b319402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece9db74faa7f11ac50b348831efb6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f978b23109bd4e2c1d6f2803fd133404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184e2a99dbf758f64b0c19be6d98548405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab758cd3a1454a5ae95be8de24aa51b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef5fb3684e863e25759dcb1c7c0d7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5070a3f60c81ab8f3c53f559aecec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d6ba62348ea57aa236d2fb7c0bb62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24c3d44e30e8e855503954f86e774f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d984ac5be169cce91335adc999c606411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4947c6f75392b37211e933a2ac528e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898beafcd8b8ce5d6aac4d150744178b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066565557fbf98d639ab12c852b824e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0c483ae6b2652a56f8e36b489c644415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd324b34afe7344d5c311722fa0f091416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6e3064c5a13045005f6a006b87dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59fb9a3328a9d05ec5dc1de2e86512418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee51e0ce73969d46be6bb2bb2643680419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291d59f8168bda1374f26a8d13cb8b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c4c683cedb81f97ad3d80c35095b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c7d71b47f37e80c9b2d0951552ecd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84272a0a809470f7e197124fbfd7470f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94db9cf554a4fa245b0305dbc69b01d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959274a6fa70edcf6eacc21a07b543b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ee61110688d64e72d723e406708ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d9dbbd5aaefed067e03304483d773427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd1804e1818c3558d1eb7a1216855c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d4b2c22b7959b31084787f7629dcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd7d0753da9ab7c302185bb666205430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff95b86b4fd325cc3c878e01d6449b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744c44bba0815efe4330593ef788969432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3863cdc36480514e34a4df0b641fc26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f62381d292e3783175fb027e46d83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451bb9703b83168ec8ee684f4e24ba3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176122de07ec3f61b00024497209f9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22557eecb1b509e575a61fb2bc5e74c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97333b079c6c3d8a724d2ab334ec6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274fc6605930037d1972f699af8d78a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab070fc471cd90213b169351f5a4754a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b410db4d37b42447d68d3eabc3d65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171006c9e7932ea7c2c56564903561a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e31cb1c5e23c6dabcd8783d828932443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eece2c4b27b49829fa67bd8303b8afd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269e2045586543b925cf86410aeac4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cbbd26e5158c0691806e10045507e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a569aedd6a3c2752c8c12ad13aeee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562c495d0f7e1412c90e902caeb5547448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8c7bfe99aa66f7d34a06979dd475449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645955dee62f9c1df341ea111b6e6459450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f561729691f4b12baeb184f8bde18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6a4cf9a473e4e3caf049001842de8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aeaf6271976fa5b6edf3be07fcd28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab83a44e352af8159cbfcce529dda95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d656babd4fe455a6bb3b756ac1812d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6fa1923e48f34a43025cdf892b306456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fe07a2ca5ae006a7e73f6d59317e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35233c22c273169436826faeee8fcb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b1a02fc6a8ee359f710464326355459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cabc9b9168413ae48c15ebecb1a18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f5bbe864f02ba2aef5f8d225037a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad98eaedb52af3c8ede641186e3b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aad3b98a049bfcc232ce39ad06325a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5868d2bafcbdadb519a2f840bb8ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf000d34b7ea88abc2a93ad14a679f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc2c06282da18e7f10a7d8bce4907466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a22e24350238b7cc8c3240b0eb08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2cb9d6f34b7737cde6f3df0f51ce8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7a4d0fbdc20d6ad75bff2f3f807dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d41617a8462728f4347cf1de96ba7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb20ade5e4d2a6bdcf89e728ad86de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c9ea9bc553bb496c87dfeef9af1f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afab0f3b96d3b338516bcfd82136d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e073c948583144e674f14124294c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c48f72b6557a05f382621e66477134475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3042beec3ec66fdd6d54a71840feccb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fb65aae346abcd208a1bb4c7efb27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b462dec37eccdc19ed04a0931eebbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd165dda4f8a4f7c45519c67b4081f84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44c0f517388ab49fccbe01daa5806e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b34579aeb8de431163f014adbe5e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf49fb208ccf4b4842433d1f24b91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ba96c567fef4ed4f6af62fbd05542483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f336f3d295dd2983e028d5db337d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412aee8299926926d6f7b765ea20d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f6d8e7e8b4642ae06d95e65acddb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84433b3c6b328e4612bb0f4b31822f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f058b561cfeddaa711b1d56005fd79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dd76fb996198135a25ab2025c186a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523b8fd4bb2a34c6bc836346dced316490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0e7af22db6839d3cb6bf9310cc7b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234b65bcf5f71321326f0881d8c515492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dd23fd473f1ac1a7427240225549b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fa6bd078fcffeba779ae1aa94ba6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d88ae32d7179f1addc4d841ad511cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff262a3a02a6c1a8185d93980a4586e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa2f20da8dfe7d8eaf0396c71183b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b912dff133a37c5dae3aac48474f59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d1b17651db5f00ab5da0f93b96a60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b33ad8cbd42b2c7a39359795038b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3509c5a319e175b44e1e090b1bce3ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a025ccec7d35c15c1c661027ce5bfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efb27c932ed1e703156828cb899462503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ed2dd784fdb4e3c637ab2cba5e84c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb786fc87e10238fede93b57434c269505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaf2ed7f1e1dba7ae1fcf02181561f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c28be0aaaf7408a21ec54b684a83f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177075615485c552006ba66d3dad5ae6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef868f5e512f807f0220e639da3538509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c81e79bad46bf8608a04a7aa6f3cca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2242a8aef3c311fa8ad2fb61ed7d8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098177f116152db05ec12f9d4e52c7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd63cfe6abb2eda4f9fbc48cc8a51b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b272d8150884fd82827fe52d19b2439514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629925e5e8b7d77bf8d6f205ddffc5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac99aac633f8d36c91baf05373515b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7defafb6cbbde7934ed66e2d4316d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338323f094559979b6d191f40cbd7a17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242674d9871f80dce4f29fcc4e136b0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4350807c96f8e083b35a6839b7913f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbeedf7e6432354f6e245d212de7db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda08ce6b7b460ae8daa3bd235ee1966522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b2a685115dc0b01fc4e51ec244ca1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a696cc831630bbeaf038b11fef40fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64f2235268a55dc2f44d2b0256aa81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd5dd09969546c6008a4be89dffcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5403805dda9394e13da17cd631b22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62f2c6d75a8597f79b42288afd7584528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8cde03d2ccfa1dcfb2386bdfa220e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63a05474c57d1714d4a4f6a3a16f72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360cc3c2066024284e8bb5a95ecd926531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c9753d133e3d5d3f5b5b6e324d132532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e45f323dc56dfb1f0c79fcfac6d42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d6bece117675e86a4a74f7b58dad8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a34a838a2b6c31b8f87401840ab34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f15e3fa45d23b274abfe03db366f09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ad75a20999a9a704b7aed9932dfdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c254bf4fc4a8f954b171c269de82e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6021dc49c4a38f854946c4231bcebb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0022d0b9c98354e7888eb2e92fe944f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594c438e5229c2d6c8b2a7054660560541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7f18602b53366be806b7ae7a03685542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85884512bbf67709e306494a95c23c82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1ba2670b1fcc1eff132de7d8c2a8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcebc55c21e333c8aee17f0247883a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf8701d492ecfe4a6031d5b8e1d312546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18235ab97839230130bdaad2b6719e2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c791d3db6b9e2be05a9e269ddc883a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ac39ac3abb4533f791119a95811fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b370bdd699cdf964fe7c6e90b5658550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f00064dbd1b8fab2be52b25973f9ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc4c59abe4b9f6c897c4db7a1ac735552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26351ae71389bcaf73202dd8785118d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa523e7d8f533bf607ea0ad39597d0fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b04d17124c680c0a60ea53062cb90b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9685e3d22ee5e6567358a45844cff49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d65fccaf49225a54239ed06cdd5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b4bca1198ec28c91a1a4f1d3a77e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107310f29d9115089be6a14a46e3166f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fcdc81c0a00fdf4be7f04f67465dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600ef792869417b1cf29bca87ab51b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892e095d3635d9060efd909d9f0a95e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecab4c2da835511cfe78d29f7d7e90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2cb41e5e230ed84e9bd55bf137d0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5420e3c8b658031b9f99fb1c07a9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaea847039d5d941d219ab89474b38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3534b997920bb45d4fd4f23ab0be4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522f7ba23701e4294192035c2355629568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007002fbba1f102d68ea2d32e86bfe9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f8d0fdbbe68a05e9e29e3f05f7362570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf696808c17d51e15c4b93bac02aa8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc091c2942f8af06fc15274c6dc5238572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8307e37b4d57e08e28295bb67ca3021573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c408a3d7c91b8ca4da98f8b6a90f88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9784694894dfe8a39322f12fea385575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cd6ef7b9e40abc9c06b06091b621f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f62bccf3d1f4aa1631a6d955eeffa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6de39fa34ed1d61de9956e6b7799cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c226fa4067d4928e5aac830f0b9570579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06864918c2a4293b51ade060ddae46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b3b6af7c7420033666a25b350f7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2caa5b64f587039bf38efb170d76e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca786c61b8ccefd5d1c3e798a2a07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3766ef249d68f6447174741420eac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921f381bc2292944c82f17cdc364429585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd522edae5908417ec68785587f983586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060202e1e37769a2e52cf6c29790c251587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ac00a8217112145576e1201deb037588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46648670d74546360e580f0a64c1b18c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb1cc418bcb7b853e98fe168b955f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951f8b817be3b6748234cf91ca69bbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c798ad156100eb1c487ec8dbe64c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd9d49cce0d41edf155f8d708474e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d03ddbbbecf3acc56f321b610c5e36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca2ded4a0c7fb35f68e365b157ddf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ad8650e5d1fc255b12ba5ecce85b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d5a486561ab468e42bbb253c5de68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5dc40f975004470c82dd68d655480598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060243ac48069a2fead8e00b3856644599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2fc30e039fe37914fcc79b234035b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9354b471cac25ffa4349b188bc9cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061be7fe5b25dcccb6c8ad569d467588602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9453483569a2c0a1c49a16a377641603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473452436c37e46421dd2793f878e28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cf756a491015b5677237f2bcb8a6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9bac4d3c38de2cc9b319f9cd077f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdf01a3374218fc61e6254b9ed76b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45931795e24c02440b5cf8f421e7669608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c749174a99c8d8e6de10236ba3acdae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088eaa6e6c39a849cd8f1e36b225ca0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d7099e2856d51a2910795cebb6ec5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34186eaa4149449334fe7a1f8a6ecf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752e80534d304cf26492a679efb3e07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc64736a9edadc38a6b82a0029c7a7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5fd46eefa9f35f1c357ac228d4be9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a523883111b1738542f956965c94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4448155edc79008f61fb7781e645911617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70610ea7faf03532c29367528fa510d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20c385f648e859f712390dd6fc0606619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e51f24c9e143cf0f9a0b4dedfbe2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9576928d3b64c1c4f0deba36aa71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa0c82ba7b8efebede7e544d4f0fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939992822bd57f54c777a5078f7d871d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd60283fc714bab2c08e92f5950741624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763c45952dae56bcd68096c9dbf3013625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d43cba1d7bdb7de73e943b81aee45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debffcd2f9b86ab87a378560e3509534627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374c4c520f3baa0754b9500c52c7551628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6f303726b38a4b50ad68c718f589b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ec5c0c849001a6142d076efb2de96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f9899ba7e854b7ec320fcf1b9f92d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a9a387ffb7896c638cc0fc3d0d5a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d7e53c9f9ada953106251d9464a80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f41daeb54e2370401660707efbbe0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ea0724ce797f6d4f13424f1950301635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af59a3a663e8fd3b5efb5adbcd412be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd477c2243dad86aeb5de4e081a97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3178a8c9a31fb6883d2e3e405110f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dd352f536ddc9656c5ecb805b3833639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52e932deb629343db2da653ec4236d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba0756fdccaa8460b421d55f6795ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482029110e8a0981227c8cb79edf595642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5196d193575cd226b49329ab0c3867643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a80089384f8496e08a8c33e1881640644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64038b012b67d0717ce24b11582061d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ff209c35a4511cb0e6232aa22a0e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcf259d9e2e47e186087199903998e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b0030c3fdc379b96865a94cd8d91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125c05b26df018a33f2fbaadd942362649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69f4e304f72810fad73e45706eb534650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92163b1de3ca8382e5f62db5d68c7dd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773e7328aef7f5fc45805a9f5c20a25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a10d0b3d58caa313f9547bff61183653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45766fcf96fe45c9f5d78d151ad3f80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de728e0ec7df433ae7c0034fa2e0f74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9556d7ef715936a96ad2f6029a2b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b521678eae37ad222987577291b5aa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d56c25bfbc7dd967315460c7df47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616893f9284d37e3502cf0cc1a4ff3cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c21a666fd1615b40d633d145f86e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f129907faead174519c9e12bbda8d15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a93e6b2338467f92912150594714662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bbe89de02e17d9ee4e1523e6232a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012942114d7da62887f47897ced7426b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b1910ea1ae05db058d5125546a213665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a5137fa948e757b4ff8c47b581083666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dc0dea5c1a0887eaa8f7fb53acbe1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c27c4e1fff22abde1e4e0cb6939c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aafd228cc79dfae77f8e5c414ebdf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978c2e5be82279d19cbed881d834105670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9b3c653fa14002613319dfc0ea0be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119e8d863e048774a104ee7a1cd7156672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa6b53cded960fb6e9c2164efacdc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc02b757d497d7cccc17411fbd5f0b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304f8f27add4ed9b1f4849fcf805f4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81051bc3366a5057d7141d0cc951a21f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe071fb90df9696cc8de42c2ca6500677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cea1cd479967ec9fa8a88a9d54cc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bd0e5b39b77e31e24044905160ad4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23120f0f11444289635d500ab129c4f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47679ccedd86c50e334ce6c20a4f7045681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646eedff9ed0aab295d849df708516a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30708864a4982862156c969102d1d082683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7120eae4317fc41db7796718cb447db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e120029fd4aeae8b224b64e17073685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2a7ab3157b08ba7295572e7f0b8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6182ab030000b8b8b605010bc69eca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcead2aa5fd4abae46b1a2a6a73ad32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f688217962d8a8532cf7da48ae2a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f025311422ae65cdca18f8e3458d7b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087687bde23bc405b0fccbb94bba814691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83dce378d3fdaa934c528934f91c62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500ab949f75c3771df3af656ad61903693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665d9b09d42eff5b7433b0fb0f5f805694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29738433c931f63751a0b7b123b3b94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e790455a350aabf46e66666b18e29f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437fa810c6f91d03a3b7511a553129a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ce99832a7dcb9dfb6d267e322bb45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998783482d583ca0b783bb3da4a728b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262dd6998fcc8b245abfa0972bbfbb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a135e1428db61ac2a712f70cdadf18b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bccc4486f5bd1fb6d9b60007bc949702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55a0e7085b154622d062305df84c96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122fbdf7a7beac7dae0f4827b682168704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6000b798111fa1abeaebfaa5927355705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea6e748cf3f6493217f5ee1acf867706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cbb85933248dc313c1aa7a97863ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7bb8fdadb07b3033572f9a480a43f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6460e0f90a7dc720f3310da037d392a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65be011f69122484b65265662f08bb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1401fb8fb3c428fe0d1d17fa21578711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079645406695683332b0b71754fb43b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7b65cbf2ba2cc9f8b5dba8533fada713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7fff130896c6ce149933e4f90182f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b860f06290c5582826a3aecaab2b4a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f5f23175eaff214a36f47695dcbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760063cb2e637f23ac35dea2b3850d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97071f904e7dd04457201593ff522ccb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed95f32fbbbd99681cf784a4ce4486b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c72d240245be43aa12e4abb0306e49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb7847ab5292fa941ddd5faea97841721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe75894977862938931ad915d91c0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fafcd00bdd58f36d7b5b54de84d0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28d86afd878ac229948d18ae0733d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f37138cd8cc05f3b259c44699652b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e57290845e825a67d574959a59f2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e35fb6e520a27fa75bd84f02c749727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25a0cc9599e441d69e09f397c8abda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81a4c924f9ac226d66e020701bedef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ced31ae378405cb3d0198bb2bb4d54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e99a151c3a3b0a3372ab444237f09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948ff419b86ee09688cdd5985e03b97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ad0f7b318abb730238de70e8576ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192af4f667b7171d7a9485e0282835e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46651108ffa636ce50eeaf4a801f8d95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba4a21db8ec2e413b70bc97c9d990c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b175168e8ddbe02f0710927905452a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb3deb8d54d1ffb952b343fd8e3a20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1603d16d8ae5977c3e0eae6b925e50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae8c881a9a416e6f34fef0423d96ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098b70d83938a5d14eba4d9abeecfb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef26e3b6558c1c8584bc12876947e78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a2831d3e58f4a9cb8022880f6498f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaece8081576c8ba28600456555231744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15273aa8aa37276dc6861f08500c47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0da16efc218b183f53d74113e8696746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2b7bb1c4519b081a489273d4eb21e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219c1b2c2f685067ebfe29c07c0a572748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe326f99dd0399a49e7f0bee9eef41fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e722f29850e820b1376f3443441f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17982657552af2f3a368bf927fe9af90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a9688bba024e8aed1de6bba6ca0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b097aa5e5797705df0bcb9b9cf7604753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3157e318b35bfc2136dade64fdaa013754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f8a72ef1c75155836a7fdb67b4e26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551e8da10047f7c4b26e79bffbbe68e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54972479114a1f8660c8d357df9364757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b76c99745912ad5e2bd9e75e52772758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fe82d438ea11690accc343b2fe406759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13ca20f8fe0d161ec92bc06b6cbbb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d982b063a65ca7013f7cd432cf78c98761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af973424b14932cc0820e465551bc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b9112ffbbaf4ab60e89479625f90763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5761df9949c712f2539333d9e8714c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2275f308981d4bd7a0f3b46b0e9084765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bcd8606eeccbaf2b11689033ed4b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dfc20cf5b49daa4a2ee2f36b7247c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97c851f3e182bae9aa75ef6fa3874d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66456a74e24a210556ce5ba87d042e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45d78a8613d7343fe28f73431de1f3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b43d36a0f95e507d60d92ee6d1d4b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccebfe2acd45ea40616ecaf30d9998772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b11b3eec3e85d3b64de75b926a10a1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c387648ac21ad2f14d028be03f47c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481869cac90cca2d30f31f6be668c8ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02555499de84a34f95002cd9a0beb9df776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7399a6ca97f3c355ed14488d5069cd4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358960e6f306c986cafb7652e679270b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dae426f6ce56585d3b25735add8e31779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08063ae9e9c7677fd8d239f6615cc1a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad68d0cad74a19229fd57e77ac0278d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74c7902c499e396abb683f33009606782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c909b8742222e5f0af46aa97b7c8b3783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>