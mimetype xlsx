--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31767ab323b0824b24f357a5ba3484d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2511997279216c44d3394f5ef2425d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88eef54316026654c6114ccb3745773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61b81c2adb3f9d5c2e37e9439f5d014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eeb2ec9d60b0e96048b7ff5eb4e135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ea66778672604a96a987c72bef5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bcad9eb201640c01b67a3464916fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ff0d579b7ee96cfd4ac70b540c8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ff2483cf752fae2551654a02bc2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cb3c8e5a8f13a5efe124c5897043710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa67248ee117dd0fe9372fad8a5c9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125e954026f07168813073aa8512b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc684c17d2fa1be69d0c04a2116533313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d77b479753c3fb18ad0aaa90c8655414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24b08c55d95619646c27c3166984f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030b0fc02b5ffdb9ccad9c53bcbedbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e78b504297f51afaff12997fe908917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722343db9f3f47fe62fe36256cb1eb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a229f289216d08d9bd40f717bb4fd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b25b2cbaa5a97f2c5450eda58df75220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641622c4a0c7c0770ddc40cde434dd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fa105dda9ed137fe1492a4ca140e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4d96f334c8b1fe6cb1293991768dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7200f2141f66756e5b9153a7df10724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d4d4fd1a40d7581476e9b40f6339925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8875038aee42cffa991b5803314c6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759085745166056fa16f6a8cefeeadb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c723d16f8cfc89472eda0af5d1d24c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1d7cf5d762af7720f789e833b832529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a665b4e2025b48bba7feba3d8c8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c1826bafd4e766a216a2c22b8b4bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16965c4bd9b7d5cbc962b2e932c1c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e08699dd61c7a8289f309d96ff35d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9265d10ca2644dcf80d359d1bd54334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd28af2f1d11c94e889ab203a724e4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ba49cba4a6a20ca159bda12be019536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcfbc06bdc03d7e9be28ab787fe9fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84cb0b3e3c37ffb5f5d51a39d7c75638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8f6f6a840dc71e520d071bd8ac63639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a382bf4009a083cb75b4d9bac05405840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358406c7775384cf7c7b83d34ffba4bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313790d4d9ac5ac158b4935f7cbfb70e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22a8ff8e6a845f5a69e907b5c03a7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2799ce6e0eb0f442a9ef755ab32ad2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382461f89cac433e083f076c1bc1f9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e5e1012927a8380ebb29638f45e2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971acb54d112d09152d40d08f75339447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ef936a462a0ec4649e1db91feae7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a44bcc06d2d5771683fe68f0ed661c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c99f1b6dfe8cef0cefd243b61f8ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a847fc0ca29385479b2236ad8dac78051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051005d4ce8bd6b74e88e8be50922b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5df943a6369277ff76455c5090ee753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7ce3649cbb7cc5701573d1e54043654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346f0ebecfa1baa5f3d9b69a6fff06055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4e42b6515c6fb8ab8587e3425619756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a89ae21f46821687ea716ef1017cfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d9e3b6b4b82ca7136aae23de0db3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6c6b46e0a5f9ef35b1643f5da0cc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315ddaf587295572917931f02345b8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679e1220b5ad3f321e205272266a3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa985a38ff463ec4d317aac08f260262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67deecaba8262a2cb8bfd6f83eac61e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d235f04224d3103737bca9cf73b9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a9fbcfb25afac87c6d6c22f2ade5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407a3eb3d40f801e946db602f9817f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c0b444db0f057fdbd5b9068399b0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8c0f16323734863de94c1cf78dc5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438eb80f8ec5e98000db448ab36baf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4a9f3e36b3f64fe92a4f56e9a714d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b16847b5f225d8c2ad32606b7cdf3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716cad842b062908bae6a22919535cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39823f567bf0c71e4cb468796fbdf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451a0b6b5a0c499984f25e9447d4d7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51552218599657338d37399908bdf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f85ef68c576f5a49ab6282cd6525176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320185ba7629415dbe79efdcd3ca78e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4614c4d1103a1881fa194156cfc80878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9abcddd3af3c8cf5032b64b93ac64c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a15b0d33ac7026adf1612a3b8f56c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee18e98316b72015497c327559f0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f030f33505c2ab8c1efec4dfb666c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278279bcb1586003433229b8011aa9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c2ca983e5dc57598c45b3eaa19ff384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e4af0185087736a26ec7843630e6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72225a4efd682c1cb1cc951261ff92fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f56539be23118fb64cec6402043ff787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d5b3695a77d59304c02aab6d2f3de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5056815226795aad6b70904b18f09dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d43107d11b484971aacb658e6cf2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9cbbdd7df7de1b44843e1317efcc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44c7114ca2d9db41d2ea4614ee458692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f603ab00d740d9889e339248ebea4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b40bebc5a793aa29757d95873147994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675c5ba121feb57d89b5e15bfb8814595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eb07f6515cc8372b22a3e18ab753b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675af15a7997f1e994e54b73cfd1d9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e703f11d049adf47ca49968f446be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31e390f9adb276149b6e0c904fbff899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f18ffcd99507ab9b1a3271a9cc496100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3c966eb1925f46f5f797b445927fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d1618e210779b801392057a4c8308102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee8339321ba68f1535ba0292fd14e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733b36458bfe1cbe6d0897b9d505e33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9f54946bac080c1b4f9dc3a07bd22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033503ee5ced084c9e34bfd32cc0a96c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b6c36c9aaf6e7a4ce0ce89e29e1fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93023aa63cd13d8b5f51d7b80433091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1058d9bd32e8a1523078ce3955cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d89c559f216b9cb595366f67c9efd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e10d16ca64b99fc2e88e0854228bf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01241e5abf1b66f006b742ee367c0634112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f987bdc3d6b92be73d0a9f2eebde9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af28f1d7bac717683728cbea41f42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a449861f21a6c7e5f4945d42246014115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed2a652590386fa7f32570a7eb5881116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc42207248a355ffdc2e1273763d6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829719776d511435a5dcf41d557eced118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe54fca8cf54e51fa330f2debfd5a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea52c4f83d94a4400a7d633728c39b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08c5835a75ddece8ee9b5eee219fed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3fa95a119a29ed6c0c542d89efea1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521c5f278187b2b364fb24cf764fd3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab162071569cca43880f0595133a2d2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310931b335d8822a570d064ab978ba4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7bcbe157e562afca011330075732c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144572e31f605772ec4cf66c7b1b3fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ed5adc7d761c1d10bdd1d9c07c1cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d4337a95b642805729a9ad9791102129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67237507679ea99fcd396d150c9516a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afb2ac39515e5e5c9b7c58c47da8f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd1f43539f2f1c1400abfc1baa8c4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc06f05abb8185dcce5575f47430e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4364896a7f6b07d5fc69291ab496b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c9358ff6c5d4a25234d740ac6184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9e243d23cf1c1cf8566b7f579f31a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71f35995497d206ed8e7de7e544f44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a67dad850cf8d4a4b16be3009f7c6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02468deee5f4a0bb97d29fd8abd803139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2441b1703b320fa8108de5cfef31bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cafa829b51c230f737d85d559eb22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cf06aa7f07420689165af07915f53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2450c29b4a3f89aaf31147354750f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4225ec25986474031bb826f935548144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ed0d067ae63ec8866f6b0b3d7d439145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82543c7440371df4659938f7083bb7d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b1614a3874b8f803e6ab42f513605147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0c9feb2416e987c80febb98f9cc9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981ca87af0e0a6005c1b677bfaaf0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36e02408972c9230f9d2fa24d372e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ed027eddf5e9f52676cedd3ae43f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8cdf195c7ec1191203e5c32e8e57f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a07f8b534ff9b66120dd65cf6797ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd10eab96b7c66a0e23a98fe4ee16d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fac73f32e041fb13915d425dadce3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8169126b8c5d01b041bbbbef3b04060156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9a1dce35c87f22fdaef4e05725bcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eb07d7f0b97c4e2f983c807765690158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf549a3aec63f524c1b47577050487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da54111daa4bc853d0c10eed3810f1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc18a907c3d0c6ae508d86fae713b24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd41f8b692ee0ec865eb5e699c99a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9d210e0505ca3af406170272d7a14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db0ca8f8c765302b9d1572097f6cf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c5f4ed99bdbc9968ebc071793082d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a51b47b5dace505522a5884f3e64b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4480d16f36a6c52ff115e30c4092c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef833d410f03ef646a55afb24ed5b56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ad46221d2b9f5e3f6f333ade06658169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23137f144aef3c56707e5c095515c40d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a13b85d9f517ed40010501a9ffac0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63fab554b8a57a2db03c52ea9b7b0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d3c692caa1ef5060b66ce7ada8949173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31be6fe6c1a4422ea3aaa59db07a61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28329b64c1dfe0e23b019056ca0377ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e70f3812210059ac2809b14593b02f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551355f958a117e03ec3f6671d48d665177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1858e96881b093a71e6255ef98a5be4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acc34e11f198172e8ab8f36bc770ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd226bdedf54d1a7ead4c01a4a3838180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47e7729003241bd3dc2a0acc22efd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9cf54ad324faa4721b17a2f77d9ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfd565b385b9b3cfd3aeff8cf1bbb3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72766a00ce438cdbc908459056ee3a6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5b5103103151af09469088e288afc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6354e6ca4130858ce5814ef2a81b382186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbadf8fcf3e6b3df4d1f84c3d3eb5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71374f42df2706080165d7d0431185f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddf33e23af6d80366f15c56e9a3261189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab8c61c4c2cb34b88cfa22673d34f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf576aa4f5fcd4be6b8e9d0951e3d5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eb381f2e919b02719415e4d124da1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d40e6f511da62d7cfcaaca6dd875193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048906e178d3a08345a720a23ea8f192194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc555f517f81c52d794db87e3dde43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e86827166256fe91a44b7b61c9cd00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97594c634a2e4f92b8a4ee8f0bc4d2f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74536b76e7e096bc02c862142aba0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821101bb7f02e01ff3f15c784bbbc0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf4534c5a3445f334bcfa6eef36245200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085564bba55a672c3e31f94481fb8b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7aa69169104abdafcc5185e3f81e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957b890714096be5fc4b28fa70276df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b5ab9957359da72f82a86f1b2426c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9bbdad0896d296d7a81a854d2a8b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb251573a99d62e5759ccd53e08e0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514298921b6e124f30e3d632dece46c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac122a7dae400f154fe41bbfda5e8ef5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0669ed2c3ae3c49022bf1157319f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1a5d0255b7a134f2d3a3c48c102fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798932afb8798872079a598f03d7eab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e4c88b4076b536dcd0488854f75c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610433589eb9ecef1311051679882b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48349eaed15cbbd2075b420851b34fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398c8a3215456f01acdc934460251ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb9f0395884d3833345157ff538f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d09e55b68434a303915acaf2bb2c21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1849108e00018a1e0bb0b5b297e0a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9a1c1a603335dd608a2660c40834f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfabaac2ca5b5a2c2401b78d05ecbfb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8655d775c8a33ec095d95be1e2f00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb44ee619c03b29bedf11954db1232222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd5e956365818ac74ecbdda63c98c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf6b3c499191ab1c857837757387a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d966bee47c2de6b73fb5e7bdf0debdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8376e22f13ddde59cd2882b78075343226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40edf2c16ecdb6d26de540c4a0c3683227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99c20839e59864861d111128e2ad22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f96b9af7a4d6bde23653999b6038b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf343cb1fb808ae44fb9f21f85692a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bcf50633e67d35ea7b668f52f149d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd345fcd314bb848c36567273ea398232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c66643c2772493aa6aeec8e4f0675233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb257afb3070c8bf91428f2ff5b63d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58628bac4df5e27a365d3e12969e8547235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca01a5e1ff0999c4b7bc41e36af519236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb45e79080d8f62a010042b402c41fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee9fd20db76088c0ac73a89499f719238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dc81734ab2f8575b9334405e17069239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7149078cdfd8b111fe03d37baf69227240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648ac504202840897a5920e6db06013241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f6b504b46e22dc11775af787c0f94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65498f05673713e75b3366e763ff2d16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bedd93dcd6eb97b9beaee657f0d58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d90f108ffb7f1f9f7cdc76c373619245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d21a28fc193d970cf968521561ffe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8a7ffbd1ca8f663e6802458cf3305247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e236b43b3dc4668684612c0ea0c486248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062f00ec29c62591bca0b20d5ceacf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bfa06cb9550a806bf89d786d2fea1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ed5b01aad42f18b5f3fbb52835c4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1cf51059bc6a6a3f8aa407a00a46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6af010266b6784b2a961ee33dce73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e997c63719e3c3bf540476ff0e1432254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb04c1a46091a4a561e542c84a6f1a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdec481b4594e49af95be47fd6e46cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e1ae6e7f82b46a3fda81efbf1c47c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9f822b72ae6ae4a590a0664f984d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47c9afd913494025885d62cc401b82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ae31aa46cae8cb688a1e35a416029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4cf546ce9bd18ab8ae54eba22fd02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcd699a144bda44c717333a295d6c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a8cd18ec88604716130294b23986c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8e3302273534cb536214ae8631902264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e58c9efe0d3b68e2b9e7853c7ec49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a763dc33adaff4296638a5861bc6702266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b69a82d789948e5b022025b811bd3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742cf21377d3eff3520a7b6f213e7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd0088a7148039997e2a536c0f3986269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2cc1bc99010817c1f5e00107ef299270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf01a52ebe72d606eb8e31e8c8fd611271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1e4534f317b7841c97300696af69f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986cc73ece815d83631546f6cee2a6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b009b96024bea710c04b11eeea16bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c3b4f59614701357171178fcfc838275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b801cf5ea8aa3ca5b66887f1d7200276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae2e8ea0f5f302a6d259459abaff19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baa0b0f0fc4c45195d2eae468ee6e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c1795cc403ab493912337b3f1a3c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b614210f16179776f0899c37e92f95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9121a0e9707ffc7adc823c8f3008e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db9be8e5fa15591f74f95b6c99cb1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfd3357776fc118035a976bcac0990283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6338b7088e38f4d7477552c1c7b80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45ab10c03ed7ac0ed3c196176e8727285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bab4d783b685efe0c74ad90f85eb57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7160156a97e4b562e447fe94eabe93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7231b41da01091417efd8913c7ed03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420018e664d5706772f07427d4c0a767289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9a650dee6131241b2522fdbf6ea51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad67f63ebd09e2b36d44f138c958db8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8c4708491f9499fd978a78357ca3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5795f723af02d27c43902a85a6bf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d4b6ce19db9e9af51f56c999501a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08a964b3718e681201e5fbf746a6fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc252753696995e6be3d88b90c830f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe0ed522df9435a9017228e798702a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62cc6c270ff9cb347c521deeb919d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e137d2f68af620dc6284255aa3bd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049247a45c216bd2c186b351dcf2f06f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ec462a3a13bb4e60da4fe313510e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d045507cd0677b100205216e38ac864302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e7fba86fc08f189de048aee28b580303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68161da94cba83061a0c5251d3b5e448304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d85816a29ae43f5fc9daac1e4a4350305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf905feaf537c1f0b741e50e793d3b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dae088d3681aa4810bfc7b47f8410307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1d3aece44eb1351497cc0d2206fb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33b04eb232cfc3dfdfc8793c13b6b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca3c4f71a3d437a018b44019c7ec97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccde4ac86aa1b8309965bc8caed31d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f487f76415b68b5ca80cbe8d215a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925f8dadc7c5c29391c5de79429a786313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbad7b8e551c63a94a1a6eb815bb095314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b939dbc2a230892b225e787a9045de0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3e53f1bb02def41d6411bef09b1e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dc3bd9245444a5e38522d105780e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d434069ffa617999513391fbcf3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c9c67336b842207b0c9bfb7f6112e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb85e8c128bc256c48b10f05ce0bfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46354d0914165f2e7a1021e8e5726d3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d802f13426bf5c3516a5cfb171ef86e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40d1499edf04d4d92154c05cc9e9b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38680bb9ecb8ade3f6d7cc789975ec7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc776432cf7e841f6bd4e0082a0783325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b988ed6704b6def352f13acaec7593326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da062f8488014ef477873436910bcabb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a85c0e3604dfd781873724b68739f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575c22bce2b3817c86ff1e94306bd8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5bd57a0bd89c419cd572b4de6adc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726492907c0d5a0601c02eb503410ed2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ff9eed732962c2ff5ab6ee5f274f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464d1d84b1a90d272ac3d818797fcff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a521267d6735b176017548ec124de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed9163388e366487bb45e1397cfe0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d6654c70595859c19f12b848e8500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e14b995bf18d48e7ffe3c4cc28986337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3edb9f49350f6e2c1012cb73e13df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab670d4491e2bbb57aaa44e92111a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e58f7e1c14039c1dfa804a0021d633340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446c83f955a33aa955eb49948390269341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f61ac15ac51f149e18e9bd1c0dfb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4875790ad792cd07f5df1ce70469d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cc3cab1b4f60c9680610259e2a32d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aa323ecc6fa157aec054e9b9590d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1597d3103b7185de5dd43a79b15f45e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1dc8b822af3e0f8ca1f100a3835cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaa5327a0503dceae5f822557c8890348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615005fa79c7e19bc988216b632def0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a2bf35b14ad02f0b6220505941d5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7598c89d0c4b4ec4d1edd4d64cbd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f846af55c9cb4e6a245c18fdb3a065f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d2f3a3ee3aabbb941873486e27685353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a7bfe094279adba27c681f6f4ba0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9db486d2d7e729c45cb55f910688b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6097316b8628f03a30780723af593356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f11a80669a49592ebab7d1c7c92a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7805a89a74f9be75c599c86d775b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbebffd65d0b3bdc9ff929bba9bb98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24420fe9e5f6a7c039d9555870fa17d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c742fbfa9352e8c873bea2782d79a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993a34dc257343dc7648ea4832c1954362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7a64c637edee918f36043cd68e49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f3d9f0e03fb447ef51c5e04e43055364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc6b94e29c465ef36bee73fc353175365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba14164fd70cfaa06667af654bb188366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5098a5cfc124ca2698342b19d159e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae31d567a87192b6247c9b61e1348a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f88a6ae590d80b35e3efedadbcae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8822994495398ac644c55499419db70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a25665951cd11b1a6fa1a0f12c367371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade086e4f4c5c14ed450da0eb219c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06f5aa9f256eaab9921142483ad66b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b6ced83caec08f06a8e0ab9aae0ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8033954c5b3c356960410c277b899375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155e2cef245475f563abfa1426ba2ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798ab1e698c5a6671271b3d5117dfc8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389217a7ba9cf09046ee432e978e7af7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87662382c1dec019e4d758dcc5016c3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea556301ffe65692cb38cdf968b407e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcfbd9ec9c75cb58c790fd20c2bba1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48284bd353537efc08aea849dfd674c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ed8a041bbec482d8abedc28512eaf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c23e8d11eb3eb93973e55fc7c48741384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ba6d5d2d621e259ee1c6b143fbbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46def6a5019546886f78535b403b5276386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf1d031b8afd386637c8eed0eac49d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44273b0f26421c83649bbf927182077d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7768fbd8b336447d5a54a1938e1c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e0fec6fa4dcec507a45574d414add390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c2346c1b29f29409828377678a150391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf118ed6acee32de94deef9901a00b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3e5c44e7aa48fbce72c7cc9970797393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e691894ef3f4b2d8478564f38aa444394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63593c96bec4465f3af39f4cd9b04d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac95298011a9931ec92d7eaaea5bfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04882b6d0e620b57c04905f45f9f8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863a95217e4a3b19fc4ef69154c2a85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04806c819c5136d129b2d95653384fae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f75f4634918bd3435b993d0c8e469f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f49d7c77c94651051bf148eb20c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc11095173418be98f211252180c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf43188bfd2a2acdf8feab35390b93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eea9f61328dfaa983cca8229ef3407404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f4e894a0937fbfb8d497aff461c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1b8955891a3d84048daa176663386406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246fcfb66e53d2d3b4e2e27f8575c02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526263a07282229fbbdd31148c687e7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18100f811d0f6b7f31a1ec347fc9aed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece641e407e4fbe26c16ed8ae34f16d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481fdd8cd2e0dc87e63430f26e06572411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e809e818445921854a856c21909c835412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cae14f415f82081ae6c5bd6fb0472c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed363d37c18e9363c98c29ba2fbad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4825222e1d8d4fecde4b7620c71d258415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de51f4ce36f65078f96c8b661e7bfc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7441e79edaaed51f6deddafb1093d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f27b184a0873eb00c25704c5abaf6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19713c3b27591b7d03a8281ced431b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe6d2f10ea3f0316d4710ce00acaf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115f0a30fab17fac505a4c5371e9f57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40acd811d18e9926ee36ea4e4d9f22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39efab008c84788a407c536ff2ccbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5c4715908be210b253dc47373e2b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17185b834a1aff9ee2b99623323aac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d3910c680206f2b7ea824f4fd3567426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f191aafd13a51991d74fdc55e73cbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f7fe5a3602a3b1638d2fec9b17e70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb1df3920b5bb34a5988652c70af3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42c3756570408886ba2c0cee9f5bca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9dd86554e9217e9f852426bd5bc2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e2b87457b4ac14ebfd4a94e5655ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06835359b3981c02bde655f57b9db3ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d3f2e8431310f145f25d05e016c4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699322f6264ddd44e16c63fa233e627435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea440b98d6d5bb4b9f7251970f06c96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23999bf268974cf41d562993c72da995437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de55c42324727d17090eb951b0e100438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50473d63f208dd9cc672c27ae18eace8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1ccf71242fa24ea854c726b155c30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d71d04bc42a2ca233ddff15b70d64c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac980f59ce9bda2fec5e87bbdddfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6638b61db60ed459c78ebf7cd59257443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f0a844936912cfc02999738998754444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074671e7d13cad93d9fb669ffc3598fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceb7ed16ab0056b674e6bafbfa1dbf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1d1b787882ef7b88e0c01a4167e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cbc363c51ac0b0112ad18f62e2f7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fef71cd77285c4487028e974717e24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db510b0176a42e80eadb696f7e127ada450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1abfc9ea06fa747048bc3b346ef8dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e528601eb9e18ef7a916d9fddac52c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415b024e068abc85b40fe86ce2e2249453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaef38d71ff25374bc000faaeed845c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42922265e7e691aef4e9e43e365f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ab1b8a32554132a8e6019610be7b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cdd719540865757296588e73e1236457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2077a06fab44e65a78819ce54158a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760152ed501d95b4ce7624678c1509f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605039b7c44c852e0fe84a997409605460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9346ac2ec1613251b304ef25345f5c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4497c35363635717a58f795fb60aebe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83065b8910a8239d6cc479eeaaa3ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc395936e3d9e76abf66073866cbf3ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24d6882d9a4c07cd4b4ca8bdbae677465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816333b157baa3ba5d014a571596250b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a975ac473d83f01a359269e067029d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caeb48274fc81fc1134c6183bcb188468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb790132451b0bf7235dd1cbefa45b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb71c7e568a4268cdbe16ac78d465b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca11b002ec410b1e0cd27c3ea8ecef8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9866303f529c8662f8c347d05a1b9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39a8d66e5909c4e0f0eeabf3c8a556473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90491b4214ea5299d2854464cccb8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1dba2ca9b4984083a5c8d4e42d984475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99716b02ee58529ff9ae1c7648e2eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6f360d5c11bca7a1ef18fae474f5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e43a10a65410d0a1bc1c5f5fb663a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b419e034a92ce876e34241b65ca56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb737747f9f0c8e84d5f5362f3d0b5ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a900534b61796ba0ddd1857bfa3ab9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ccca07ce98862eb55350d97fba7a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d34b386d3c4fc0c7bc7f6c36ca57e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ee59a33a7eaee86e2c08902c1e596484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a2c8b37fde8d55d2a8ceffbdd4e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb7f88939f9db358e401e30c703c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6dfccb35ae1ceb10687cde733916487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca5db0558c11cf07ea3c33b7828f12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711eb114474b4c7263d132bf9daa801489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f7e17ae8148c4c71810032eec83a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3fdf48825f6672e87d586a40f886a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3294665abe193fa626412ad23aa611492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e5db1970ac34014310c1b62b0adfd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708567dc5c7bf785d5dc9bb489e9baa4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ed1d4c2e35fbb82b890b57ee7569c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881eba02de5f80e9499d0058c8c150f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39cd6b83c9ffb3a91a638f5fda7588497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9350b92c0bccdc1dcf3844e96eae1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4ee86b8975640fc130fac46c11a49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ed419042df20190aafabc09357067500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3d550a5a347fa8c0d5d3fcd958bfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ce9f14ef887c1634c66837614f87f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f424383dc38738b7133067b09d211c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed06e38f69444d27ef6e786e694c3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd3ad62133f1271ba81c33e6a6d7df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553cd1c19766656c447069936fed3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992237c1453e2b2d7d6c7100a13db87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaf3ae177beeb5f328a94f3bc08764508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247fb2e0392af3c65e769fee5821c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f48acf86266bf7388381fd85b7f7db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09b390f1ecf8537a3829fbb657086511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f27edac651d762e9d708177d5f0fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7982068b40792553ae5ba9b50614cc9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee12b8363b0637d496b525ae6f96f42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60359849faa91cd22fa9a51846ab0ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08d7126b0b137c513b81f1b2bdb648516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fffec3f7786aae09bf33457b3aec0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ada19c5380ac58d24c65647fd7a7c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28820414e2255143eb274a1a1273e24c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ca4e4920f1544c399a0bff6c27f7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73b9225acafe5cf61ecec5471dc93a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c5222e6ca06e300de9c3c324b2f61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc29f7c9d11ebf1b0b55b45b9c0539b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6aa4af31cd29d8331ce42b84ba864524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507370190d193628bcd95beaa88e038525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348efe4416bb44267c1f9dfeda21403526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd56304723daa7d8109f2f4ca33460527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b074d735195ccf62f6c0109c13f8f75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf0559e1eccf63df773fc4636f5cf6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad3ef2df04e611a8d249f468c700b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68b4d648f6b31c40ef39365849ea86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0320dc8efb7f5902c319fc3ffb1afb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b7fcae797d0efdba8335800cad538533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2adab75d8016df11f97ec4c0f78c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef95dbcea271428bfe0c3fa607caf41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eca6521d925adc7a5a6665755a576536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ae8f57481cfc8ca5b20c2230f4e9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ccfe4e4cf28ec8119050a5256d570538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca371c3bd9e9b029f3bc141bd6a0328c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07477b0b64a61e3965bd6086ee2d8b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c7b0f2a7ebe6d907b6478db18401541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf87d2e18540e7efca7b1a89f65318542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edede2147fddd91d30e8104d0964606543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b6aa8d45a09cd9b902107b602d1ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4f0565106eb6001d4f188300baf6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1112b3ea0767b528d86e1bb0912145546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f64463b254f91c98452a527736d83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba3b4e4e0f292203e4c432fd3172c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00b255018c8d9994d403fe049c97b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c2f11d4ba4c4c8c8842d4ec07c3c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db84372b8bbe97e2e8f6d3bb87a32551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2605f22493fe8a4a93f34b5dd41a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1091d21842677740b792e5cd05d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae44b2612390fc59b4668dcf99da53e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c57b497b4eb3a8624a7781d0ae4ab4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7778523c492fdf08e189e8b5847ff7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd18fac2a70f090626682b69053f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17f539af9588ce46a8704bdac67c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d7fcdccdfba37498df5533d0b5f22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c9fa9cb2f1fb47366256448662ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20856fcd223f063582c6b03c1c86f77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfc69ff71a92a11d858b8695165bb6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24095eb9375ceac3e5517136278cfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a9058f52640a6d138a5ab4d1b12c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d2df1ffeb387c5969d7e5e8257d54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851155676ee9952a6de2aa56d5955b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba6ad1b46c4a51449a028801c045aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f23981d870c2b079700c5c87b343da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d800f146d0c3abf3be636a0aeb4784569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828a1682acd05202980b477a6610fab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d9026edc7ec4c7bde81daa5dba5db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6d2f1d2a4fbb39a86e3a5d7fe848f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb371f1ca5524cbdcd08363bd3463573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f93c756bd5267fd274226674967a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9ba44c0b0b8f2a6fd15366662600f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709101de577407c86ac30fa7715f79b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250c6d7ae1e87eaf2a6446d7995626f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd70d47b71a79d66cb52d4d8f51fcf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f6321e0c0bcf079b523383cd84cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c0c34d66d4c4f60dcb502949c1c88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384dfdcc02aa0235919751e6ed7d2e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abb95c3bfe90c17d791753e66730b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75afba079c7abec486687969faab4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e637da782b4daf21077659a29d0fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4e8ff24f79c918b10e34136b3484b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dff1eae9b65a904bdca55de7447e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20276153745ad193682e6ea8697da13e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19223f46f3e4a55dfe1d057a035f3bf3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da733058b9ecb5b7bbbf35d504fddb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d58ee96ffb45e6536ab38fa47f64c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941ba6347abf31e365895f5b5450699591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8849b2740db92f83822433085cf678a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8336151a0158a45f14cf106f47768c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b813b58b3169443a3a52d926e05b45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf9566318a064e4902912ceed00d03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503530782d361f8c4b149f8bbb5571c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb20ed966396ffc5bfff52d71ee8748597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6295774de3cd2a9fee284f6954cee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6b60e0f364b0c858f1b7460eb2d83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f981083623f92b1e93e7df12f736ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc159bf7ef65c9f687b898ceeeae18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd6f5c55c41d2e1fcfe43a96d6350c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be9c36a6a4599aa02089936df0762b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37ff1296e7688b59e21cfb6e5e0749604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcca816eba67b91848a6fe569cb260f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b9dc5b5e858e42a07d9fdb844f4b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910059cae8ee3b94177a6103b3a2e12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308ffb107cfbc9359ee10838f6d27f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076804ce10b70904e2af651e2a0609ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471f88fdfab1ce66c00738804d07c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddffa0bd74372e5a3ef88ea44d5a1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26153805ef474b35a85e164deeac16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74a9d250d3aa23e5674b893b1a964b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf40e7793b8fca788cf0b7322b7b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59355771a68ee8a4f344e9c622334f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d1449724f1a8e70714e0d537760ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dad0e3fcec9c5956e53975bbd6a35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7804133cc71614b84a6ac95d390390618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa9d233a9a56219f1a755ac7147237619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0136386ab3078333aa42d183c6a8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f08254294ec3f8eb42bb807cdc29b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2466331ac447c3351682f03f4b076622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41357ce2e631cd8af6ec708a31f19237623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542e147a58588d48e5fa96465ba3fd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbae09063b78dd2e83b5c81608ace2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea5ded711f221479288e421a9819e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85031d27afcf922934b730a9de532e68627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646700383511ccb666a7dd0534418a79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0a15b7d8fee321a506f8d62b6968a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7478593dbc22a4c2583d04606523b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81668421631cf3bfc5f73c9bc07f1102631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7249f7c86ac62dc979d08a2e73e4a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c86308c00625e75c2bcce1c922b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e6a9e84c2e181c609edbb73380556634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bc706b13784391bfbb2d730105dac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8429a5c31150a13668cd731e295a4da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6410edba8e8ee7d708b0142d289c4eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a294b8914ef179dc18808e3f56b13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee92e0eba103bd79d0c30f4bde25bd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53162ef2576bb735ae216bbed2ac748b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bebd11bb0212eb12a7d806b3415b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd47008c0659923ee6a4e394adf814642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e551073144f4eb58e0513f1c2ff376f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd39b6183ec81d626fedf984b370f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c884bd349f51c598b094944c38ee55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa59223abb06e5797a76d30c539d48c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfda05c13c979fa5c9c75fc20727583647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f135b86874152e8751400f04b62206d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b722e7869daf4d6090db2dbf5abe92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed937e616e920b7a11021fa0083de6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a1f02798d56e137f67adc8b8ffe7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ebaf07dff612c3c93b52f48999b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0763831a760719c3e4851c611b62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0cdd63f248cde886e2cf2ce20bbf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893f1d602599b635c0981fabdc704f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640193189b0c2acc476d31ce76ceb3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e65e30fe876921191a65e8e03452657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc561f18b29f806df55d1955c248cce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962c5ebb5a5c6e9aed0eea502ba84f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55564dc62bd5bdf52faab6a9f2aee5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e64262a435d5548e7a1ede34a4b26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d530a3f558b267f96875ed78fcbf6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837886762cce9008288965f5c911c5ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b7a8072442e3135a5ecf9d4af6cf3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae600298a7bebd82f69112f35fa0d340665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1322a77f83c5beb44669e3d390aba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cca9c70ec90a5cbbee6cffca0241a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12dfb5111ebb45556d2a678c94c07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61652da9287980812d2edc72fd2ae6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac9778fcc87aa7d16512ec1792b687670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d72dafdae321edf5920ce384360c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbdd239ac6628ca6e44c0b4ad8a3a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f99cf2cf58be356468878dc8f075a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0653e31ebe2ddb6610b36e3fbd77509674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda57465207d60a01cdce24c903f849d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37043b393414dfef14808fffe0a1904d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbcaa434d3185c2aa083b15e14681b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c361c11554ae09a994b96869c376918678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e19c64f5bdd7b6e3a4f9c4151377e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac859447ae50ff5f4475d846a828b27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb838d2a4ddadb09f23b72ac7ebc847681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b605f58b7985fd9d5775f093880a0ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946828a67eb07bcf7fad6620b618ca40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9136628d2b018395a734c3dd84b4e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c574f725cbc540e6e879bb9e480c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bbdfaa204d1030619cd1156268d4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07be73864939c83a7e90a411be091f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e24a67cb7deb4490acf9048e652629688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c086a7b340f4f5bb36d560adbca89b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba0657d64a164ae9c194cb6919f676690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c1a84dee119149c319fb1fe1c31a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cd26c243482ead93dcf827b25db8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6783310dc61545938d4aa3a80ddaf69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a90b113281f96613909863ed4189df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a2939f272b113beba5e46f82d6a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3ccbaff39f0d2122d72867fd0658a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368c921110d0d73ffffc09806f597ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d831fb9f63952e37f4c04fe23b43c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15d06cbbd9c3ca1e0da78c30759fcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec21760399ea14ba9abb3e7d5d5f05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e664e420e5837ef622a33978c481928701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef6a14eb7a03cf37b745ba3e752be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600232421fb484d31097b707c5429c6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe23b23b3bc2c7075e698d2c2ad68c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc519f42a1bbc3303f0ffc0138a984a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30d51017a061f6b707f0e7337b7e09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0592c16628546370ee6cd373699ee4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9211cfb817347d81625d9363a8d9bc7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ae8c5e7e58f9fc1e3fc720d55c03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee7928564664f976fd68e964a2347e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba1ba1f8b4e2c08585afd0f7299488711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099a78e072b9dc18160246c16ab26be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d82bcf36c0c12c08bcb150ea4f07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a9b2023c34b74d14c160d97d8f2a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edfd055f726e13637c06572f0ae228715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff540024cf05abe684f447e42108c319716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c54ffc558831793edea39478cbcbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045a1dd4028d3a2a300ef3424905cfd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5675e6907c95952944ed27e7b5135719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f6bc24133a7ee84be5ff847aba04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5f301d261630757b173a30cb43740721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb21a274547e2c5dca3ef54ea8cd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83385e19992d29ca5d94331106482cee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0772a18cb17370b39db021d63a2224724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccf32021ed083a16016526d7109f01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e3945518299f0ad8fd83d400a48f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d6a1062078ef8f3907ee52c8b8bdb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c3c7533087fc999909edff4992181728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf088a042a411e38e1f83c003959ed2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fecf692442a0a9ca73af1c0747c14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33aeec02fc55e80af4b1df621b3cea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcf7cc2257dd704b38e181939427e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ea8bb2f62854ef6d9527b70693359733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670082a9376a1d81f3ed919273b59c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dbcc311984f4bfae67e7ace86b42a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17521b4b0675341d3bde8cfa3505f1bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f088b6003a6659b7e43ca7b327b18e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c20f342b0a188e4184f7fbf7c89e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc45138ef3f8c30b5014691b63c66b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9497d8b62f15ccc25347b0bbbe8ca7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a2ed95fb65ecad3883c799beec173741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72abd89e367038db7eaa4172a22f11e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf208ffefae0ab0e4432108871ac13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659a47dbb7f245fcca20435dc6dfcc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba26e527946a92bc4e992639fc6b7fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42116cf490eb347c19a11486bab765be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae69ddad5988b563a3c285021eca2e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36435226d29fd890e0741dc9efecc4ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a595f52b7dbadb1041849ab3750eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccf06fe8e1a7fb14b59b7862ace671750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d11ec7ae03354300cac62615649c08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f7f8e723a50120697485862e5ffc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d0dadea62d56857a00e345358cd07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa9c826e9f227002420fac6fd6734c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebded93079720af29a613be93d1317755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf095fa5ef0e91b71223894c3f37672756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe9882ffeaa70583c6a034e53a6386757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814eb272c30b213ee70ba708083dcff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f539c28aebda743c987b84957810a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0967383c0892dafbfc5fdb1e65825760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6f038a727ed4ad188a2f0f02d6680761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e3fe7066165ffcae87249fd64ea00762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d638df7e575c9d356f89203b47cced4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83bd07f9dd797eb4ec00f5eb8eac71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2387d35b8410f922719cfdb7157d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10963c9ce92f19ea222e5cdba10d2169766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4360c1727497734a2fc7085637ef2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96597da5062e3433b23f07ecadab6fb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d673a417b385e568982b3f340a91769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eaf214974523b793696810c63d06b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3628e5a42c0a47cab1f79d1ed3f2011771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00803bcb466ebafc2a98e549028b65a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68ae0210090503e233a46689d98e02773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687c28f1a11901b6de59b2db6f14d73774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ad480eb44873263b2e47818e42e8f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b055dba9899af5337e3bacf7e7bdca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5beb4b1955d4f749bb027f1f8f27ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8920908e56ea5a02f7ba11783b2010778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccbf100d245cbbe5d74e5c76a813b9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263817878dce3383512463f267b8763780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ffacd356d5453f46ddecfc7ab2568781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c1063494d9b103304264e3082d8dd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667d26c502506dbc832961d461995f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba360682c63c6ca64bcd0d765c7140784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69889681a34130bdc1a437baaaedf72b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ef58e8b839f9f53183e3a00c39017786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d270079b901a9d5eb16663cd8fce6d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67313c419ec410656abbde8926b8dc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217f7add91ac7ee4241b8ee19b574f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be76b959dca2d6f8bf34936dba534b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89603fe19d0cf6680379869abe1f118791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d982c126eedc0ce53fe1dd4f031ee5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395b3aad865b96a8aa5ee19e3827c21793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e2adb15eb6bbbfe9e9a84f371f41a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b9a311829864c06596954d1158815795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c0c82291135e1a2dbb601281c22f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84153bcbc06b609a295af01e257dcb8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa007da4a2b38e77dcc196aeab8c478798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2183cfa14b078df2056c663445dac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d20f908ec7df687e59596bc8ad17b0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f541620101c03826a3f17f31fb3fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc08c1c345184bad7430a9c906b24802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e492c7caec4abdddb150951a34c72803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4145686c44a88de61b4bf6bacc575804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c206e1cd253337e998b00e97e1fd7e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe8f6721b20cf9f0975e9d2466e32806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277823d8b7a3620be51652979041c3c7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575d39b84af14713ff2a80b56cbf684808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50885ac9f7c2fd6ece26f2c2936d40809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a8659e52b70df9eb56a9adb4bc3f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969688607e2906e01fc6d9e180d1360811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291881d6eaa1da31edc051bb4d11f29b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618ebcad76d5fc6769cc6716f432728813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb365f97785ade953368a79100323814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993ca22d5a86d4629e834f6be9883e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4ab19d07f934782ecd8666c76cd28816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b98b397f1614b7577f10b03cea5c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee743adc13b6da027d150af53ad969818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b51c226021a9fab04dad36b12615d3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69352dfd3ff56461f8f9dfa77cce2b8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5a815138bcdefefc0fe84d0435956821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ab4baaf8251b9f2534c860de9a489822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2ff9b100e13ebc833acb7997d9409823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d2e61a5dfa54a81ef9d8939b6a9991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678c2b1a5ca23910b3f84edb05ecf092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244df2aaafb9d77c1f8cde212575900b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbaf2930c8164a1bc8ef5471cf9aa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1b3ec8fdc297a5e138ca4b9e8e1725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90b1d6131b4ec3c73b63a4108f79016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fbb11b512ca9bcf4c48929901ba587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73016d84fc07ea34d0f96e20a0b2638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbef283e31f80e491e067457ad9e47c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e23bf7eec79d502b3a8bb920bb286010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f02de241daee7b1845ae798c05a92311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49898d7abd5ed4b98bf9b159c907881612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96871048f269cce4a981acde335dbc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c9ce8fedc33459c9ae19bb68f9d4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbc8f189a27aab77ce7a49baa3b37e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c08315eb6ad0ee5ebe0f47679830316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0ac5ad6967a4a7235b61acf858e5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b86223a811ba8217b31c31bcc5e20518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42e8d9ba63b1f8bcc1874e2e11994019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fd83fea5eee77ffb8b0bd8a3e9fe120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db38c6cfdc10bbd570d7f7b8d2f93e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6791944badad771ef05ac66225bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7819df0c5e6569ed762233f9b887fb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ef3c521643a205f1266514276912124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c837d5c52972254f45be70e730aa825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e30ec14cd5ca6b68ce8fe266b0fc6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e20b2318ab32eae335bdd9ec822eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987945af4734948ee2c5b133d036e5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f5aa7d8e208ed42dc4151687fe9f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbfbe991e141b1f7bfa70bd5f66d1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db82377396eb73988759dd316ae04031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771a13ad01b8b0ee3c617cbb9fe5fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a679f7e4c237930f673fe370d9943f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac87fbea66fc9a33f40d69c2283e6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648b8b353aa4736c96282ac3bca94b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d9fefc9398cd825d1b10f28be874536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa7c66a150254a02d483a160e17f4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32149b065e04f4a605bd5816b59b23d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354cc8bbbe59d3f3d836ec028d957cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ef783cea3779023e267690a39007b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39f58f2fd8a9c1fa665cd46b8f7c6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f78c2cf5f57f81b288f29da9eb865b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34cf1b0b167bd846b7934f9c5c3d5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88715c5d2cec655c1510fd1fe3bfde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69680652b87f18c5487595774bb818f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a741d4a5236f6d541f8a94c66084946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa477e940768fe0028f575810cbcd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f107b1f2dd25885a41954d3d56853148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86654db0d9ef1a07f2129437fbf6915f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f2b92046c0fb6ae40892772524f1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe61a5321a59e53e0b01654ba9c3e4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a100e9975a0fbc575b344d085fd8a7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91235ab3468fdb0bf7a5d299668b1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c3c4f5732ac7a2734fa030029f8da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edca9ea89c0270d39f01c21bb39e60455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f8a05340533842a5dbd8a4232464c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ddccfc1d23ea8705d604cc859681657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14ba6ab5c07546864e5588347444558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b16a1d4452ddf32e17308cfecd5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835183be145ec175d10b6854c0969a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdfe6f3d43c21ac0de2bd12dd2d10161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905ad74c7513a0a4f36f9575ff4ac1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc58c198d102ae602081b0492ce5c3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82560f15d539adfbfa8809eb2fe8dfe664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a5c7497f4c8c752d517e71ade62265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779453c55ff30cf21b2355552bdcf9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8f42be344d85c6c8100c5a900bcf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a723bca08ba318edc04490e720575c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d61a0aadaf42e8ee4d0df74ac1b2c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbd86e73243caa32823d4206d3ab4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fef1fd33c5329da6d09db12c3377b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccf97cbc1c067fabfd5d4fea906f0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1b08147058ab9f209de343593c0eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43ca7fb567e5327bdfbc0f2fff061874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbbd26ab72541d9003423e91a1766b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e8b5018fc1979515f3b7276a57f9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7cf4e93bb197fc1e5bd9ed8f9cafb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb82046adb3c5d09d3a7d3d7260a63378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260465db9d880a364771ecd309e341079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8787fad433cf835bab746a6eed13180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8d76906e65d5fdb6ade18a543328a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b5959c5c5257c7d245dc91c71b4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c18784f5e4bcd367d6ff55e7b09b5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0cb6433b7a0e7f55b75af006782f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74c987150ae403e7a400334e1ba3f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121c433c82a7405c3ee11cbbf3ada1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4972930a5d2ed194b084fba12abf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcde6b04b3f9f85e8a0803ef39b65d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629a877df65d815ed51fe599b489b7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3804b043cc0f732a1971ab50bbe7ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a02aab95dc8934d14eb1f465022a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585bd3e82ddc814456777a7d802f11492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e529d1ebe351661526e5d5f3bdb4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71f85d514d163ece8add333da289bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef15c5680766e0d96ba00ad37e588b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75612ede3b6615224c4ba6cccde5163596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061936d3537dea09553c32e4d0cbc88d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813678372fa4a6ac26394aec78d2185d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6e0a3bacf2631a5a486d000e0440799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e0f11992a8be6f10a0fa64f290841100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd53611e988e7de442cd4e947d2de1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9158fc31b1d2605746347629f57ebd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f21294b2e0fa2e7474bcf4af619b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2650753d066bb882bc4e9fd75bdd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de29d670def79df44e5e16d8c29718105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc44ee515b58468838a1c44a74e9f34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ce5eeb1061e53bb3fa98d0f0785e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211820d710b0e546c8d52dd1a7481a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ea8a0cc0a9de5cd916f72b8b8fe38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebd354d33f108546efb3e2709203f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942b209bec62a28d71d71f1bb828997111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95252f88b14e46458d303cd28bff3c4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043621ff31d36e25912ea6e6bf3e0551113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1065054a25b8bac0798fee844415f5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3051cbbc8cf8ec6faa808f7a8705c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebf39b44150fd0de87b26123130dc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d5b2b6354be3c3efbae10a61049c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506bb2033934a72b1d6f617803d0868118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fc443bd1ac6b6c5934bea66f91c23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e67bb3e7012681f9626a8e8e62a9c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136d1102b07836bc7fa84d2057315e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696cc6db1f297541ef395dc9f12f8e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff7b7e8f47ac84f274ef6c1550c587123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3cc0995fea55045db424c7f3819ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c74501a3090a9899eb43f1b6da4f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e6e1f69d592b7ee8817c2a164b0e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef89fd158eb92ba63be2dd311abaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de835b0137401b291913f8ad84b430128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1f10c6c42ccb9ae036275890a7ab0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfb4851d9521cbe2b457cbb0d62469130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe5aab243dbbbe1d92187b052a0c6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c21aacdcd6567c5ad5648c38d341132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f3743a571b070bb57b7b7952ecb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a4056544d3101dde64981bf6be3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0da4124390eef3a503a1c776caa54c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307791b666885ac1bffacf556165e92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759785c2aff2e069620b86f17d32e8a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348153f1caf92cb821b068966b1638ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac4d9881376fcc673539649e6b541e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6765be6d474f45bfe099c4d95311182140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dab1d58b507cb13bc7b3d555498dbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135e1904dc87e42e30144f51ede74a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2edf3a9409356a05cf3d555cd5f5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d9243b81c24de19bf1398a6a9269a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393a7087c2e3abf4c2d07b4a7450f4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19750ceed97d6b1929dd35e112fd37a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca2a4a9665afd352955b74533ac38d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1716a7590268510a85dd826e3809a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc27706884f24c66c0eaf02ac51c13a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be338a57acc58ba96f04d32903d400a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7c65113e279f743c1da8d012643b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60662ef7218c906dbb6653199299d070152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd381693165be6a4e93572bf15ec47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6876d312c009e41f39570bda0ba3d8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14496a04b2442cfa7c3238214624b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d964f5e08066b0b380f4c4daf39e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d107d22ab4edc9c05f8e563ec37b60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20d6f37960c867d79e0a50de203df0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c771267014c032062df35bf70489a7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6f074bdee6ab2af4356d444b83f03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86643b2b6523d4b45f7ad1a356e53e89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f2f7270e82c9676754dc75b03e8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3d97443d8ea523b2dec24f204ab8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa167bd421bfe9b0db9d18ce149ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb503db72fce4c5542ea76f43fcc68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901962286c0b607fd78dcf99f044ac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329792c4e65c4e73eb2649346f9b8ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50a2d5554a3ddfe4fa51957386762a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3d3c9287de76cec33904ce0c5eda4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6afb153b9a09480865d4652be381a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5d0c2032cb7f081b8642190410e7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f206215fc4c02bd45079b0c01d18eb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd3e4f660e1181b2ace5a7ee186bf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76690cf2dbd04fc72030ffb96c9a0f66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5913173785d123064e30e7c8cd3a1a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8adeb463b9edf870922e3243e02fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cc6efbbcb393b1f73d8d81d94efe9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d51711a073acf168b50fa1bc4c5aab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05cc85846427d1b7c2ef7de57c9dee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b8217c432fd8d0f34e094ad5f0842180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf2b51f55a11c784552f24e226fdf1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bccba4556781bdbdf3f73845debe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84207633ced3e7dbe1c0949d8059f7e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e3b5bfb6ae5f395a219848e97d1db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dbd543ad1e05d827e450bd69a1612185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82df2748893572b9faf29ed1fe630b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8a7de6f7aafeeac51035fd5931219187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a162f5046c64bc54fe2c0fcf8963b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f4141adcf4d81f07c321577662616189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fb07e24c92f7902fbef350df78920190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d651aecc0eb4e4ce2cb00f1cdceebc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae287d5a5a9f5f2bc80737265468452a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f3e24ccf3c93f81d498a65ad3286e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4924e9eba4d1e68b3709f2c5716018a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6d2b50aa645620951f56d5aa1fbb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d43e501e37974f0af6b4e2bee50b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f8c666b12dbd9e6d1f49970617814197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991711a32736786012b3b83d4d4ce22e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8edab17361ae169a717ba37972cf14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e801e991c2c70be43eb55fdfeea8bf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f5b024fb6992e2d454ef7bfbec3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae22366787fe4d1e8f0a930f4798f23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21daff4a87a59b5c9452762b0df54f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacd9a177014a246531570a87797129204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb598d81df84c32893e1928559fd73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bd14be39c25c7beea9e6cae76f3d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1c6549e8295ffeee915b00599942e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaed1904b318b6e2c967f9214b2e3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40d4481692af03566435640aef35e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a105a753a649ca6fb2540d5ed448338210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45593d964e6da0c0846003e644fd0a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f65b8d9e1c455ccd96c01f4eb5e89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0a73ce5dff51b5ba7db330a448cae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441797ccdf4fb9dc81e50ac030e8a621214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5ad9bd09ec70ffb4c447c0c44044f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35866cf714fbb0cde3626c7f8b39022216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be20bc79f600da1d0af57f9c2021476217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9924bc294fdeccc64116b6207f0f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a200587d8f8cad405596b3778a1b7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ee381486b5e18a351f3739a27d68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e80ad9570651cf28e96473a4fca6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470d5f6566f04b647156d169e1db9c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7a6ef9030e8cf5d558df815212597223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471068d65ebb9439bc294c1d0ec44e37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34492ba0f3a3a43c7d1654aed76a0468225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e4a62d2811d7654cece5699796a63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d0ee685904874253fb99e42e17332227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfa7eed4be2234ff701b9f0ef0d5ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c20fb39d7f8ef4fa47d92b90bf694229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296466ab052d6ae18ca8cc8525a3904230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f67ec0bd64f790e3284d0f5a82c3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d1dfec9ef564d144e1f3b01f59f71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cbc725753742f75ba9d0d8c443e36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b06b3a443e972311c9fe869481b3e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23152060daee03b4eb923ff6849cbe39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32691ba18160f5cb2606cb45e52c05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab2058757528d3ed7cfaea4e140827237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c27240927dd68b0849665564d36127238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa302afc9d9dd6c10eb5dce4f610e24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dade73a0de44ec37f628f64fd71f6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f09ff9bb84f66afb59c2c92c6d6eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58959848b00938322ceb7b5c8f2c9409242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33725ecea0ef4dd4e0e12a266aaf4d89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349b87a2efa6f97fde7459a0c5122e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926dbdfcff9e3db6ec5ebc87f3bd21f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2808d677336903ea5e7a43e1fbaa706246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59d01d5a6a587758a09496e3c16765247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204d129f03fee2a788f395f1e13c6e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f066b94a3b1c074684a620cb7cfc171249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a0aad9f4eead6fd3f13d4f6a461af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c575babaf389967e028dbd66f690e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcb6fe6e7a46281e23fdc8d17326d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bdd1d462ae87a5eb2aca736c8f37e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fb17101cdc197d4a9e08a33887c3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdcf134947734e389702960d006214255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a11da8d0e192252c1db8b8f03094f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808dc0c274036ca714de8f7e460726d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d24876c395f39034392fcfca5675f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f014c9a252e40200eaed593ca249259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc6c1bab834bac6bc8855bae2cfbdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f41ed7ad8e9707bd38913a625649c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbf7ed7fd190e605b4c256bff3a03d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85505cfe8acdd255e9d9b6df140164263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b76f0f8145de71a6361eebfe85443264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867f17cdfab52ee3f2a15048e93e079265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988142095c5a87c9b13abe02613633e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce1b7d43d4f1fc0f5b1896012841c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b1a273e26ccaa5b163649c31daa9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36433b9aef32cba48bcf44d9c51bcdc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcff08ac498e6fbcdb387d2cf08558270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d330cfd1a391f43db31dc776d555b09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa9b0d9db3523724e23c012f1c85a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713344c85a403225aa8ca143b7260ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eda758b2dd7b87b71840a450c277db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb38d0a02ff224289aef1bd9e1f9f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fddc31ad2b7398cbf08305b523b14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580134c4d32d775eed407f850b37f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5fda34d1cfb7fc76cf8d2c60a418c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758476fa4fb7165ee247fb548eab713279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf15bfc1482eac98e09c4bf6c9dcb60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf485f14fe67b94d5d02e552120e145281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200c6532be18cd6cd8aa6347cff0c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd7a4e495f9f33952d239d24c6b3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97c797221390b4ab6f8ec17d24d2af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d514fecdba2951c616250c221413285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585ba58257cb0b4abf5a858b6dc02c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab06290444e3519088380495454cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb676a20d00ebd2653f06c4658e955cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3256adc29196d35c0acb596347f5303289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04564fe6e5da5917b76bd08d5ef4ab92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23231adf21256fa29e57f03be49e1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33c79d73440a7dbecc2e68e4e6a63e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e88022e498a3de9ff9390f957a874f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33b6fa33c063ba37a903bff1820467294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e44aa9725d76d913bb2e7c348f686f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc31b8cd32fe8916beae8b52cf7f4ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202fc1f633d160d7414e6b0b4f011a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1371704a9dd21662d9e9340235b03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e21ed0be8ce71055c340abd61b832299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075c00ea1b7928962e3b1b9864d58f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3c987bff7a1ad7b8f2dee20716638301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88731df00adc7968e6803abb18c430d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237789aee6cc704a3ea609798c6e886303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce2952a40312aab56de3addcf1617b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4102852ac204f5f54a9f5f41b701210305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d8517d81aedabcbc77922346ad6a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd42fa154fd2f677ff6d10db857bd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185c5bc0d8743536edac9bee9990edf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d7d779cf43bf64e79ecf84df5ffe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5b3f258273054635f745605d0d341310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783ea12174634732d83010f701f328a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d62866d0fdb55d912ef0d2a163b19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b76dc75c844de2a2c8df0a740ba529313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ce53fbdedb5d5c58f655a25c39a16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0157ab9e2efd0a2998fabc1975ff04c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8a8bd72914320fbbb1b4238bf78de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0259348a1586c82f197555157bfe56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2603d8d3ed905c9c2a72b6da4e890318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc33f48205f62356c69b269819672bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a87c2f8aa3e4f39a3cd8047b21a3c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92533c618731c178477548ef56784f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9063f1a5f4adb61544e961f424b827322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9cd87caa073387345b9cfae25c97f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f537b2a2284deecc4c033b2fe64b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf676ecbc1bb535799c57ff27f51e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fde3b7c1ffc528ae45c1862887fe06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d2cedadc09f2062555bcbb215a5c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d751139365bd26f5a78f382a3b05a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663437095e5d2336a9b62512365c55b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58847abd4c6feec301f37cd669780aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f0c4020f5c090395fd461e572d150331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea664debfab00d70b3bf9068e203f7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f218ffc4f8af7ed497c54b9eb8464333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845c00c0d4e394c760bc0c5b44d9a02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b342a862c9d0ee203be1a32512978b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069982f25542e1af33ab9a739ecf657d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49833eee7c9b41cf71267100e7a52e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd964b068f6286219cba4f41630ec5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e97489a28f7a50a5856e417b5cdbe0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61246b49829f4d1d7c059e034ee1e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6115e9559a051a6c7f0286c7a823d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14184fb421d808eb55a49cc1a0a89f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a776f93650e22d0b13191a1b7f7ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a4d39fb3ab1d4e4f5fbfbb8fa86c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447d4e982429d4553cd9db0fad1d3b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94255cd0f135c2ff0d0cff0eb9f8aa9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc91c3d7b7fd952abdf7b7f96551fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ffd04ee91123ea53fb2851de9cdb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad50d83d66eafe3544e4517612b9ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb66f9ec3d7acb3b622968c3967cb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8bd304a336225405f46d01d799dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c79b031e35bd797ccf293e5dfddc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f426f3a96bffea91cc25e607e916a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db92445f52a653187bf9d4b05f209354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf885e134e0f714bc8cef7371ca119355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8fa992029ae4a6dbe38f06bfd0a47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967809633173aa7cc3ad550bcc5e0c2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4f213d6a04e8dd79676268c0875f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4b66fabcaccf814bfce8a07faed11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997b62bb8804a1aba692c92a35e20d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f32e8aea6fb7e6927c5838bb8faee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757576e549a94fd3dc91eefa6713041362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b536b5b46b9ed233ef15620aabc9229363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b147ebda74f9f70d5a89f084576b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e741077b4f8af877ca40beb077238365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef87833113ad9c81e0c3c6f36509bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec696fd532c95278638f2704eb31b00d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbabc4fc20efa26df9987cf98918fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8343b305948c0da78560bb0a42ae81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9b0dc81143131545bb393bfeac865370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003e015885f0be739fbe16ab7c1d5d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd932a881baedd12165895af46b5d93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6ca04cb3c38e06780a36a0449cf2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16816d1bffde7c184bc93e2997fc36a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7fdddb48e39b54432d5cb38c4efd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6f1767e397862e53b48bc0b729c03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eff1af5f80b9607aed9b3e0caeaaf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84501d5898d4b7881f35556f155016a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eadc683acb67c78ed46a45da669bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b43dd3be5d5cc374409659547b3939380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca81820eec6cc4002b733b808dd104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090cc1c0611f91c81f2249d577e350382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb79522aa4f10ddb1924d659742dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a81f76626e7cc3c1754525f2e12386384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af452fe1ff9e0ef9d276a909b7c1e595385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358dd39ed9a38ba3c144cdb1c34a063386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea1871baa7dcacc8145ba4c36ca67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abef00642deba6e5449c6ccc9ff33b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f31061a40f83cae1d94296f595ff03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856deb6397e0bbf2a31002727cc4b1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356423b0cb92f3260838a242ea211e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fd37746ffd4618c45082c4ef3ea1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e2d013f82d9f19324485cfd5d9a37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecd8e8822f7e06f9dc3e5e7eeceaf0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d2da20be7107e55bd2fbea1bb2cff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7fabd0327d2bc3c29faa272a5958a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89968fcd21b197bf4143084c0d432a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ed828b297ade951304259a4e8cc09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bd71119421d9042818e712eae69a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ff2c59d04ac65f5521f985dad6bc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436fd23dd949cfe6efddae60c9199d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f999cc3381ef7f69ed496175d5a4d45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e215a9c938b7c9258c5d29a36efd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba8f8f912872120ad711480bdaca77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93822892a76397f837cd76674fa3b82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b55417cf969c71bde5c6fedaa090c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cbe108cac299be85c79b2444bced1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ec05316f2089b99dd275f4595351408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc7d56b2e7c4cba717e3e05aa44280409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd61c377d2ee5c8f0a72128933490a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ed545154b1df954ef4d646e124356411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baafd7d2a77e0bec477c16c53cdfbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079bd20e3b41ad6d59eb74e68fb4871413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23bf2ca520b58092cd46ce4e884803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fb621cbcccc09cbdfcb87a0fb5587415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927fbb2862a0e4cd18ba0b0297e20ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa26b5d0113628fa21480d8eee8e1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03bc3ef907ce60bfa1aa663c64bf97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455dbe88bb09d27cb01097eff695215419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af3732ae01901068681a72eeff2e36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21003fd14eadc68d9e2978a56b3fc626421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fa5d4899ff416c97d42cefd150ed8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27072bccbc4aae648aaeccad57f64fc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2f357b5b7286ba565d90d66c48ea1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a5c1993e32bc21a5b0090130e913425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee3700f155b5d0774a144e861d82fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef003f36c31612de4ce8a6e0e652f04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc3f7b12e9ef36763111dceeface46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098f2b9856bb491a802d2199e4b8d01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65933e525d8c20d2e1f4127d1aa52a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f2a39c1a3403bc5862efe924c7d97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029356e5413e26d8a0dff5b1cef4be68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581cebc0e1f40c4af2e281d85fcbf44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74d11d5cf68070245fa99c60914826434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c34ab4f0630a5d2953071fe5b17715435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b8ac02491a229ea84fafdfa2596a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7630cb8f691bea7c3ad331f0715941437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d03cfcb3f0df2aa9736740bff5d45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64dfdf12b4ade4584c989fcf61ba67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e7fcc95a25e97bd8da95f48d7c0f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e3bb41c9c76a15a8de19601e2a746441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da524ff7d22085a24951c326735ad14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc630f75c71990361b9eccffecde1fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c81eb2e4d89489558b96e2044fcbb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee1b57de259be40599a49040bc3c0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d23af227b3b8b423e78ff8bb86ead446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b25081f9bc30a560d127f5f833e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca77a2828e0f4b1645c31d76e089399448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7954677999a68cc13f4bbd70f929bb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf688f698891a839feacd06ad1183a88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e821376867604c430e096941755c980451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7ed5fdff7826eb5c7ef1c300e304452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9495e45317e9611d361b34836d46799453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f95ef14a1feb09ebbf01c21c93bf5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d02264cf237b7cb5108acad512a37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1c4e641ac492d131a07ac0f5dff90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d58efbcfb607923b9dd70cba96b0bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9801112094bca2175a0533bdfa828d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453873333e327d3cd70ce48382d13677459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39bd33499b003e1a660e2b3a2f61b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209063acb9f37c0b866166aa1809117461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5edad040bee1d91f317bda629d777a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775064ec190412047fdb07957d4f69d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1505f9f257ee151693c034b859fe5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc519d89aa277aac3f714c17f68bc716465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573834c94e5fa4c84b5f5e16ddbe47f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce604e1074dfb747118db08084f7c4d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c7c2f57a47fef018b623d4c4e85c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6375a54e8763a976d8d0ac3f61e25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3121b2895b13f51968f9f809baacf5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030bf202f53949f2d3db749ddcac1f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6c0b340ba000091820ff97f4f0a47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff47b010bf476180f2f46eb237c60c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d39b948ad1d260a6920ba459d70c8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9a97f6d450b34f600ef1b7f82746475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addae6536f8bc5b1e64447f9382fdc52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc0b619d340bd74cfbf306884b9653477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5582366b41f0432d4b5a6041681a12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030965523fce81906fe6d5e4425c29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a500101e3645196d46b960a0a6f56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204d6315329bf0d12543425153c4271481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cface6f4d47c48597ec99ad0bc0621482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb12c418dd314d736757e0358bca9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afb387d0d4d092cbe6965df8f9f0a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3952245cdeea599957561c3898a21a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910265990798344750845cb1fb02c8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709c364953872ecfc7f7b4c921dbdbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8b88660dc7e55bf8f1d1ed05eed88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202adcd83035eb887d54995cbb0c3eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c221928adc1c543d8572a52f4e8c64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c15d52aaec3bcab6b30534ac4be90c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc8f6034b0f46f101a02a5d94a35b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96461a335210517f09075543c7212b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517a9b70466671e6d33e89ab723c60b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf7d0b9d3b2cbfa4c0c44ff2dd6110495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6bf29b274b45134619f7174f21ee4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1bd0101facf20ca925f5a8d21bc81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cce79f50dc13db551eb6dcff29df4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10c5bdaf40e367ba0be8d8629ef9de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02505c92acc30767ec037f080e51f028500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f6f7165da4aacbd4660c68886e81a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a54659862e894ca50506727766db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538855c31e98f4dceae3ffa98bc6beb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5209c6644b2525d95a198c96e37ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f33a359cac134fb200d91242fb1e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28447f40d528b200ea42dd17803dd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8435e453b2643fc28cb0b7b01e0b9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920485af5983edcbf5092e5f29cbb69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71d9125501e6c3ae65402deff55092509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445664d14bc873ded7e0c3bf23d72f4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c99d31f50b32e99934aca2cca2ced8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6303c7a74608c0f2c6dc6f410fd5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620e5881d8fb2945f5e887ea88c31b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00887aaabd5c4c83334151a2de88d2f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7f5dac7ca9f69f220c82ba1dc35ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babfeb5278934a9a238d4e023e9c304516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349882d741b9b1960ef05640e617b34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd120c06d7718753d7394d7746b0d6c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7859d78f9e1143e14401a1618a2d5e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de226f585e0fa1fb8ae1c18e1c7e8e79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b48f4a16f592a6ca80badb7e5b3cba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4afabfd85eea5d28605e1f05c9ada6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a7e4c0a9a854d2a72fa604348cbb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09bb02852e0f802bee80e51d6f5798524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1955288cef7f4441b01c0953299751d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941adb8ec0ed4d00cced1c34c09c8a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215f91610f2538b54d1f417b6b4812b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2c7d76a010e7c76254533de7f2b9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696254ad8046745b4e3600a7fda1119529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8045e3559cb3ff60caa0d977aea1b14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f64aac126d41e06e503f5b539d076b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f375d22db7deb4cc19997ff29d762532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8c384cdf5397105fbbe4b23c9f68a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebbee17dd82b539c49dac6a9b1dfa2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fd988ef0c2c780efeafa5d4d2c971535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99dd77597a12fca2a8b1262f4fe12c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ef12b388bea1131d61d0d3488e2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e452e52fbb61acaeff428ce21175d7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9592c73e9342318e7cbe389ab28e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece394d0d609c0d4a9c0b648772d395540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b500cb5fc30caccde74320203009a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad056600758b7ee5606b53b051d4894542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b9d7b93969dab657508e34216ea89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ef6c3fef8f779657174ed5e42b0c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6b2cb75e298047caeb695d2f055a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa402f84ca2fb5be7aa253f867db80c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55624254cb4a8113dcabe53de010d5d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64dfe45e2e1a6d7bb7901acba8ea30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77390e54a5ba119fffec26c43d604039549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f81fb79527463d84949ab81cc8d1f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb1ff891efe03938dd6826484ca58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d5c498a6eca3ce012acdac1dc1d40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c796032618b06f6b606a2520a8e0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d56b536e065f8532bb0c384d60b92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b571538091dc26ed6d02c277fd984c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3469f270eaa97e680d1450f14e4706d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31805632f024261278e514acede86da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10269a869a6c8065749e7f88b64dfc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb04d25a9317ac3e26c2213fca3733c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb7b446821dded79229d5f7760d343560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3809cef38c87e1f073d00f97589cf2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dd6f0153858663abb5d8571956a36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d3ead11bdd582fe54b2bf796ea36e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434acbf8090e37d68c16ef99cf989d3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488dd80a7845bdc4e99842edcabe685565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14295496c2b118f340a285bad6f128566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c4c7f06a389c0a36caa4d625050ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51605bea2cc78aaab6853bbf4ce176f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b28c64548dbce5413a19959fb5cfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d0d09546b6995a2bf6f8a565b2ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d314e7fb07107046d9dbc8b9b755f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae498b927776e5faaaef4c0856b8d8fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b9983a8cb68a22b69c4db20a179ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e9f431f47883c694bddf28ee91715574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6c43b3b2d8b75587ef9c08bb13a16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c020c3784735e63e0f0da0f17c0b26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02641545d31a1c0b6744f09939e0e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852af54081e59b874c402e9f239f950578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0d21a9896a08f61de4343b54a71af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cddbef5d3a75f8168e4db58858f91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5653069a0093e177de56d126c5c537d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efd61ab3dfe3930ec61f4ad22be4a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974c101570aa74b333fd8952b668ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fbc4ba2a00c47b759fc99b148dedb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7994784d00c6af393682f6dbacd980585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892a65826303bf082ca54323bb005b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947acd7bf4dc0634b0d31916a7a65d44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb7ec609718fc474749ca75eea549a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d418ca1157efd513f5106056ea50e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25058ec473ddc31ee306a2fbfa0308f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974f8cabfe79454d9937c70c8fee07a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704acb50c4e4050809c7728a92c9100592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52507da6563365e1f12a6000da89ab0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374b4c4705fdfc9c2212ae7077ce624594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb56bcfa3c3ca9b11942ad040e4257a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1af0d5915178d78d8889a8b78611f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbf9e2bf07a1f399249ef8dca7934e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad6e4b8c18374a3b19954e281e2eb9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91400551bda307c047fc37cd68ddc723599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6161990f4a8f42278c7ed9dcc4b8bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dd9ef5f496cb1a1b90c929a6e8419601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24e7bdf15950297fb4b5d4e4ff1c55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17706be00784d982c780a725f5ac2c91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b2d8c2c564471ebf97eb5001e2d0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cba0d3a51f4b45083647af2350499605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ac29cc80083e54c00b9206586a306606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7778288a2188edbc2c526041120fb0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58a7b07392de4871a55bcc04a45364608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8afb6bba462a9f971da33148febe3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4317c1f35e1e1239bf9a4fcbc7bbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f2ed384e36507bf81698e48103528611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e896b5be546ecd4a303ea3849c22a47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856f00453e3839a9d69951002713c33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5847579895557609dc8a30e59bf551614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f607b5890e7e77a107959882f6ab2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241487302d6b86d18b9f1197321f6cc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edb384a2ea169606e38d269c16b956617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98558e9fdf33e91da2a8e2254dc44213618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409c657181036baeda0adc77f2662db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef1aa88ba8262838cf15e2de734083620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e87f9d4b8569902870294b1413706621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257368ed95aca49df2ba9f0385ed079622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aa6975002831bb42497410ca6bf99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7633916215cfee99bad3ce9f67ead2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca80b9f48dcc909598045b3c9565d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d07fba8a2ddf0cab9229b083324c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0558128be179f5b64a78530fe61371627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa7fb196810981438cb334592a601628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4ab4baa03ed8f0432d9873cdcafe8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd168731b58f53527efae07ce9ddd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa15f7e88c6bff14d69822e58aa5edd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d927615e5b46d536e5c96ab1a5f241632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1c7e2b21942231370acd9b38fe9ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3808e97e98728652fed565b88d2fa8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5608f39466fc08ceb9320fb7a7c52e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e42d17335bf6ebdfc5b7503a4be37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bccf67e74e425441d359efaa101d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797349480152b35f713025803a646531638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166d0229a9af489d19e85c66a142c0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a4b7025e6ef05fb361c285329b893640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e624b3edadf9b04c8706c465f03ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefb63d9623a55751e8a9cd8b848e18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9febb75bbfd7ffbfa66255737d5231643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c5009fc1fb22d99e206a08e2b3b03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f006c86e1c380929cb3d6ce1469565645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93083cb4b93473c680b2465df5d05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658da796f082b2568cb568d638b5b51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeb095fcf5b18c1fa8409b277ba803648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde485e9393dacb322037887b7b8ab3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18ac1be65092d20fd8010d8db542cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcfe2653626a9ea6cdcfa8049a90b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a8fcd029404592a0899852fbe14ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8fc6cfafba04aacc1b96b1b713aa7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abc68c191df9b269092021eb7680c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63dfa3c80b58ff9d7abb377d0fcb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64121a8ebed41bab2147f33400d249f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a6130111f8ecb62a8c07d67ded92c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98168d74fc50940c1dc8b3957a58e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90418e34a47e2e769114b255e60cf3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042872b25d6d77384ca4b60a5438c2f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382a41d46304c1b1b9da5eb13cbe045661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eec83853db7a053a46ed68e642a85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa892942eee3bcb77e9175ba0c91ce97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9fd2d26042aa3c945b9a567c02edc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27e7ca4111a6c11a2e55a2569e5f01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a3c973e61271519acc75fbd7d90fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9418924d58c8583826867cbfee6ff7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598242b4633cacbe85acc55cd19f179668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f60f0d679ff6b35fc75c4f822fff6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a351401c0f8102987f5e3cd1fdebc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba9bba49c44ed3f7d350fd2556c300671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f830f56b6f1af3c416702ad77346e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be174bbe8dd2f40f1cf3795b17d14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ee86f36681db25d9f94b9037edcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12fdfd116604fbc93996d5bcbd26b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f3b7d9f8e124d2a7325e7fd53fdce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565ccdccfde8cfe72fdc196438abaf3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c975593a161ee43bba5f1ba3e6e0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44f3f5ee2108e0cc3f518497857902679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f31f70e890ff2c3899d863279c567f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3ed7b0ad9c34ae0aecc1067fa4fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c36be6d43675e5bb8bc8a53ad7ea7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b12352b4f3bc59d5dcf767d29b1c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c77bd014c01cd1aea997d95377bc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbc02e4865974c55e361f7364e741a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf560eab78bf0f8c882266a2d665b75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ab52d2011ee954c00dbcc290edd68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e272a61b1247659c7656e900b0997688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79685a52502739d7ff73a9800277ab07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a09555b27fd9c999cbd8b3e4a9c161690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a163cdcf33e483cdd2c0a97c05a0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6495061fa81aed51385ac81987c6ec0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ae66043fe93a7195276a51eca19e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e295b16222ef6957269d6aad6223f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c459b87d2e82f9029d4c10fa50224d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164bf16250c1bd4385aca83f9f4c730696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8294afbfc28fdd49c71433cdb49a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f75a5cb4fd9e7a596d0e4e621f6be4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2a3ebfb3834421f9bbc05366d3688699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ec4ec30be5782e5845e9ec41eef4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e55a1e697042634da451478517cbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d13080c16fc50492a2fba986c9316702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216a412a935058f79685c03428f9fc3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2db5cbab888978d4b101872bb370c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2682441cf2d893512fb538d2b502a18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb2abc521f8cc228d2f8af26ea2a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45acba9902089bf6f63ff58db83641a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e78323eb6477479ea8aefa55ce18f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b07a086af91f87e776f586b25bb2c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2239ad543899ac04624f8dbcf04a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362929fb886db3160308067b4a464c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16001979fb8b9da05dd892e441f6bd0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44901e1a1ef5cde00e9373bce6b860c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667e9028cfb7b2925fc957307589bab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985b00a627cd1e432a7a1acd4c00c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c283f549b88e6f9510e6c4611767198716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0779e59741dc1d32e4a8f48ec22edbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc9a7b9b847823d25737fa78ca9729718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a9d0f58bd244c541bff4ede6a9d05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b0b795b3ae8692f3e928a2ad8fb36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812014d1e6dd96c1649112fefbcc366721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde13cf93191c93410e638e4ee69cc08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36089581255c4fe9c5c74336e27d8f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c176999fe07c02b1599677734fb3f31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01939fa7baafab0d6c08f5d01df3b94c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b374221c0583fbef9ac0723a2bdaa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ac31b75ffaf94ef74fe04e0871b5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e53087880c2980208d05880778ccd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1cb7634a26814ebc61958d4540650729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9ec0161728a02bc68a48cf958bb81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81f753997b37d68182942517e092e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bbdb7b757c0e2f0ec04c5c2a7b7c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaf652a0ad55660eaf1c4c4fe68f23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d50aad378fbf4869b4fdaf6a28fbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c147c97d6cd40a28d7a22bdbe72080735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac167e931c824b23ffb939846d000736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d270bc4b24fe8d23ab4e446bf35b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbde904f535d057e10b727f7fc82b42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff862722af4d5ed259235df152d463739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30505a79b987427ab73cd765bb19914740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea08de9f25686813be7c07cef9d6e0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5a356a4e782609838d9b12c1dac05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870b8c374f5bcb7bbc734ce1bcf9d99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5833a3ebe12cc9676a73942b6fa2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74193a2b6dbbdc775f4bfaf298acfb63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b793c1fa843a78a58432ed45149e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23a56bc39928a21240f2168cfd2e2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d53119b4fad1928c2d1aefaa402ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099d5dd69148719c7a2c33d0c809b2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1de61dbbfee354f8ead9c7ebf40579750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da4b96a221e7fd2cdf2430166d5d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179a17f5153740ec218fcff3be51337752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffa0932fc072a774493a56cc9e4b8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f3c083e06d069541fc1a7f091f43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc013b64758aaefc1e78ed7a95b6903755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab60876e056a05702bc90daa8704ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c90eed9141a298b0f5bbf56c45e29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776cb9391450c4750e8e0fc234a8a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08dd4558e5bbf082c9961f5fc0da2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bd24d26434bec62ece1bf02cc2936760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61d4c15cd94a1297b624fa2021e963761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493faf3b1d20955f82a73d2f8a8d529e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2845519c0cd8e9211c7cc9febdff6f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb98781614d74ddd25262b24386527a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cecd8f7a923b6653ac08b4d50d552d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642184301d0a42a05eb484285ac25a6b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ce177975c8a18643f7b0e05a9baf0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>