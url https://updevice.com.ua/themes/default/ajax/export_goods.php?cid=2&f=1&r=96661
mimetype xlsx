--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ece632891ddf4122657ad825c5046e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1350e12f9119ce6dc16183727d517242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596bf1908bf6a30cc5e83ccef5585623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec54a7c487ff59085d108f62aa1307d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce30a93d9190460dc3df7d0619734f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850032bda2eec4c4987174cbdd7a90c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eef30ff43b6d0a2ab50bde5e2392327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47801ef9ab80496b9a6a9297655267cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84ca05cf20ed12d7d3b2bb6bdafd7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204a78041452ec9068dd1839e6ff9dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fb321bc0a0278b0fcaaa4db33a12a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c50e1f244c354cb397fd2f5ec3f11012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3791a3344578ba734a02138f2547313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e176d21a91f4faa1e94753dfae78b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b3505b2cbca337199298fd629e0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033332ae831902ac019a1505a534a7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baea8e2ccd906f7c936c0999a8f77817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d660c74f15fa2ee723d90580fcf3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c59b395840bb925327a64ef7a3af7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021577ccc1d673cdc047017d84e8f6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1c1e8012f436356b4c883bce9bf3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a888b2e63a47c6304b29ee99208322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e383439f8e9a6da0a376da37771f4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eb881d55b5091eef3e5624cbeced224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cfda515af475bcd44770517dd590625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11ff30ab2b17e4e9d94d8d98ee1bbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae4330c915fa3c4fd01afc6515f87527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4bc28d8009f3fb63828c228572fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5fa7fbeace2d877418ead4449293929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4ec83239a34aa88ba0924f11750dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ce1b3bf3a8eb289f9b0840cdb45831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65dae08a91c88339a4b193cdd6fc2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036fb9dd9497ba5914e0d8fd9069e6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f2534391f9632f7b6574ac6a0628a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd1aa4a1054a61e25cb421ba29dd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cb285bb3ee579a01112f70043233736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd2a748135a6eb8cf628ea50e0596237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c648e0bce38b094d2d39622ad337838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034236ac9cb95071024d9073f9c1860739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4045f80f37d441d4cbf81a7bba5d97d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6641fc8a50a7e069c88bff6f66c84841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f0c3b41dd39ccfc448878791b20d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70567cd632761cc508a2fd64bba08aae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bfeb61c64ec3b792e8858d75b1aeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2720c1a78246b2ef9d417cffb8c3af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea9997e39f1c09e5ed5620d7d5590746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef27777bcfc5f614da3d6f968fc5a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a58d76307c9cb3d8e06380e2a1bc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fbfb756df7352693ff3c027162aa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62c603447bf903c65feb502a9b82d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e080abb5bd4c3946a62ad16f302e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af2b5fd0f72252de04df24d0417c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cce21a013adc6e70e38ac28bc8556253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229282ad04b05e045d8396321c4a8e8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebdbe784d7dfbe237c006a11bda5b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f28659179123085be4f8200d6477e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662c03538c21ae28bb7a1e6e79a21c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e70b6c117aa938776be6f15498ee158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928ee45e7b7105679265271b27066b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071865778c2dec7bdb8eb2ccf4d93e0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ae47effdf3dd27f00bf92223b633f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467be3f6a9009ce6e74e167a5ed9eda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a8fdaa5c5e6d809966a420ac052a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3809642d93bf6ccc5fbb526d23d81b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfaaa469bed7d4dafa41408dc5f64a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e9c21d8f23becca8ba2e0f946bd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11b1afc08850fb5076bac8e8611bf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1783ad9a9051de84cad5249fdc76bf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402602c018b8833f7e3ba864fb0b09769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e08f8615ef149d04ac5180432369c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b646fc22906d59ba33252716e92ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01544b3b84995ea7cb788e7b7e8b706872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b1f30c4cdf59751b727f354f017673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9fdbada68ee6d890aa84a67cbd47a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c8fd07352bef4bd2b6f02b619a9a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca24e8f023f1492bda15725b81dfcfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4becab289032d91845b68068be1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42146e5a897cc0c384d909342ac013ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92c7c74aa50a80031a8d23be12a71979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31152f85fb8bb962f1c4301768045a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318b5e79214f40561fdadd93bf2773481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e43934b0220e4cca1f838c0971d96182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e26afa8c436e89cbf6c416beb5e75e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f3340cc4d3997cab8341756fd79f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa6189fef0dee729ed68856e82d7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48326caa052a699344eb1874c5fa0ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2eb0cd76e876e2e37babff7949e8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8861fe06dd93dbe85cb1ead1a96b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efd012954fbbf1c1462f3750b59b3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb83efddb5ae1de444de65c15368ed390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5e581f8a7116297226b9c11cc5b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de099e2bf69bcd9682380750788a008392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03254ccca8e86ae3019df60fe5cbfd0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281f48fc4bf62ef2fe4083fd91b29e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c4b271ffa25800048122a156d7e2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e49f725295d24a59ef800029e3da2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b3fc1f13c526f2493ed55cfd0821c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccb4db4fc5e0c9ebeded90e49af49198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be55924627aa2a800e8f337dcf705df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80524525256c567557f36ffa7f37b1a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70125e9a33f13473b1e1f9c13d773a9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87386089efcc40848aaf5ae8704c5e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a8d7a3466bd3f4ff8221a39455b38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d479fe1a467ebf7d74a69ad0eb752d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5cc64dbd75a68166647b5d539f64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa3c19bd6fa188299d5516334ad2ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb875edfb2040f0a6ad3f50fffa8758b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b9688183f72dd7c097b93c74527e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85fc712c95fd7b62f744dd3692c843109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ffa10ea7df1fc72bde27f96c9bb38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fb0e584cf85fb9e60145cb8c8a0b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7333d842a569b516cf09f4cbd64b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe388dd690453703e41106853a1bb36c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc7caf2fcaa7946180260fda56fa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732da2152c010ba6eae8337afbb28496115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cd6ff1761ee6c5c3f91ac09dd317c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bd9bea747854325bdccbbc1f04c6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53e0c82881110a4aa5a22ea782527b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c36ecb6d1b2d614f112d627abff7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e493875dcb0a06ebc82dff755f863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f0f91d5b98dd7491028b632a27a0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c92983b7fd752572a96c887d2be1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5074982b37b5d1b2dcd4c4070fcc3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d8cb36b5bdcdb8a2931888f553e7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931de14326360f146c4db16b5f0a5535125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18b4434538529770b2871fc8a9838a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc7e9e99f91e563655249590ffc72f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eae110db0f526300ccf9d774308cc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2c62fc7152492a3ffd03dbe219a9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d827a4ea339423b1b47e3cf90f462a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f20ca101f8afc9b85f22ac0c056b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df5363b4cf46a175f4d5507a08a5fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb928f283cb0e42d5151da30647e2de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3632313ae764a77846e4332c6f3ca46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e802889a381e2971127af2a49d300135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481fc50bb363804b3eefe5a3fbeb1e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddf3026271dbb4e59ec9abe5e20bf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c6c9a951133b1487d8dab8cb60e26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4125cfdada1f14e64fb03c2c17b9bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138b0af7117eb955948b45713ca0c4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af3cf5b007d82438605fbe072d4758141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8b19c09a620227dd6d79989f4eb63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8594d7cf78e007804730719783f9c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040454fc11efede037878c469064869144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41ac338ee2ad7753af7aa06fdcbb0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea374930646c46e13809c7fe1fc07ecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560e8c201b8f4089013064f006fc53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450b970259649de5617770317281560148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ece9f60ebbdf290583589ed99a8847149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4978187bdfa1cb786b76d424db786150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144bc355dac475fd29e28d02c022bce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650540873e027010314c543f9d40aaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2fdb8594d9c1f4a65ab27fce28cc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae6f4d4f463dd2f84221ac8f897c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98424824aa943278af54218c183d8ad4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42e0ebf2086802eea0e9c2f5156b18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f23b5b1f85f536827bf7d6dca161e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c3640fa580d9a267c0958cf7c3283158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0f7f64c30a536c513000b5b30b817159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331df5d179ddf2d0f2081136928eaf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac104d328364648adabc494172118ba4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a7cb2f54e0d76f4181f10c65df68b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51abc2cff2d2dc08e00529ddbda8c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f613ce660d7d1671cf8256e37c5c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d4160a72aacb1bdbb41ce071fd3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2d31187b02df19aa8364863642398166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df2c0199730b64b34fc767c0ea90e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f90e9dbf226f6178a14571fc7669ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587ecab58fac9940a158e5af8580d91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a7b42ac931f102d5c4653b178a5fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf661624134a05e8cabb05c4b2d109171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59552bac2a384a81e547ca6699392316172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96498a8a4a967f78424071da40cfef4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14c61cf59fecb0288bab612153e80b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e4d15a372d1ef31842e58130b7fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6143fe2232f689489f4b330b2781c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1323fd9c9cce663a79b298fd51061e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debba7349bf3527cba168833bc0b6e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664ef41eac95a2f3d47cdbc6ca7ede5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c67e15b8cc19a9fc93f41116ab079b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f50c25dc0d5edb46a8dfc03c2c4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd350ad035fcdb5a6babe9be897e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf02260fac1d1c34bec9efd6e3ff42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e95c2f55c9e30b8459151e78aa9e15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e18da89967f24aa4b313f11071b96e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d74c5507dc05fe244c192ae12cd41a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e4c3029d5550b67da5d7cfb37258187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c16b04cc8fa3206b507db7cdd8c1c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ae99191f2f920b490699f578ff3fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cec157860f92810f4321c4e3a73db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d4c4a7bc58f53dbb5983f8807d7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173299c02c59baaa1e3f42964914514192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34938baa61889283eb582449c64aaf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e10a51a580488009340d199a1226bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1498b60a6dd24043fa5fd8f0b0911e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b05308c00082577860f55c1040198196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628d7dda55d88dcb8c86e508e944be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022094fd148a2bc289890b715eaf15b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e24d0fc692651f5eb4a9df415a381199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c464fc705100c9b6f78e131db22a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86617fe057aa6dc2597d8e10f79ab7b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be28bafea81a902b62a73d4d9153f56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082609b7702988fb3b2ebcdf2890812203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa4ce55ec884f4f3aad12d0d6bc7a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4127d3a769773dc08ce1099292a05d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d59b873d94c02224f3e86c92ad85f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cc242abf993488c0152b2cfdf6286207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d2e1a86528d52415d97a58d9289d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f49d9ed2122a75da7f359b7b404cdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd715bf47ccac4d3596f4bcb46aba8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87681a73f49a6492e6b2ef5a872d3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d68bda247048b0680ca7fa038f996212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd77bcff3981aedb4c364bf830aa168213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832fa5e23baa67f82a3be7c9fac5207214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b134ace7c004185c65d8ac9c19ef6b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ff3acc77fcbaa49646ff86413cdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ab23154c4fe6088124f80cb1dbcd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006db2d69f0c9fcb0e3f91875f38be3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a0e4c66b587759c1b66514452afe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33057b49801d06da3222b9b05ef08dd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c99b0dd725e49d483f62655de95e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205716f355eaecb8d765997636084b25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752ca54d8c584c3b6427724c115a756223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605739b916a48055668d79fc4ba6c27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418765cf16db5b15036034d0b67aa11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a92a1197dedae8f4446b53571d5ca3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8175815cda8ed4c09688139c63d73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97132ff2fd1d319feba59ae79179075228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9517fcb448bab4c6c516c269eef3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a9b392d671a4af2e879c755d85861230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b88b850c051186f2eb72ee2a0f4708231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14d865a814fdef1e96f6020a475822232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e41d5a2fbf1d823be705929b85bb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66571c8bf867688e8e09a80a7b7591da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd90eb0e1b9e4227db046007de61a83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46d276da049bd0372be820f33c7ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204d4ac0ff9179cd577806822f561e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88177b6dc3ec9feb3eaa2cb114360a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5838611203386b989621684712496239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2c81a8b28e14d4acbee6ec6387376240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593d0df4d6d785630cdc2dc5a853427241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218bd0d5f14467eb9d887705c39516b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406909041261b32b0bef5d3c83ab618243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2ecc23c4ff0e6191285abc3af328a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879b9af5d65edf589a4a370c73a8e4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f154e2866fdbe5e53383d6001fb8c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8478ad0bc5acea4c5bb4e78c8891a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126da1eb4ad9fc8c52e7a2aaf677813248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fb2398e9e70e52f49249896bf0d98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c87c2b3def8c24d8d6cff0f1bad674250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb53371b122be21b62cf1ca701c1b68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e7b400f8b8c9c367c0df39217d9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc748c1e4e2bf1a970546f2a93112b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49b5dccc097de290ff9214a6d0333254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce7652e7dfdda92385bf46af11e5b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18221c83f58ebca8c413e4f25a910d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25cbdbc760901b0694a545e42eb760257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3141de5b0fadb5e9c736d3d499070258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dbf4047ac8f05df08328b89cfded1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4fe3dd248fac05bceec6ee6ce0fa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15597324d6f840c4174b936a51d8bbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a4382bc5df658768149816287f8ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f641978ee4c7fa76582de95ce51122263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5754732853132a04ff88c398f7f7bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267717208f09c23f00e7d20886b95a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0a1e52c370dab8adcdf21ea8c884266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da6f1e6f3491bf1aac55a1c39b9832267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae84340e1f48317964fe48444c6f5ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61735ecb51ce8cad7cbb73f78b496c5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6043f7472b6085336eb12f0c4c889270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4718aa763a2b4233764a31b3f7c71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715c54c8637de95cf4a9a57093a191272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e2f0b0aaae2dff45bfdd59055cd3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c13b096f79ffa0b19390391fbd921274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e782e0a301a51b5861a1a4fad27e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c3087516175a18691bf5d09f81990276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8f5b154b64e29007c6a47689ba7c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ab92d83c3e01e8e44820221235797278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb748a7dc701e8022cbf8cc509bfe4e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfbff10bcc86f0f569971e5f0c8d52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3387d5b883c73678fb92967a55d852281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b092602fc4a0a467378e01d3299e8b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fa83c6bab0c984afe6a072d1097bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682faaaf574e26e3df7c97e9d00b84f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a568adcfd77ef5442c601cbed5dd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f9ed1eb8f512da894ac948add3cd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a048cd63a269a92f6484929efec3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2bf66a2216807e097d522e0a8ebfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8071d1c3091b30cdd72460252717ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4efdb30a12d405eb0d82377f943c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3b7f0620a76ae050f5b1a545553a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea4fe1348608af5199a9a9efbef4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4cf5edc6c1f4e2167ffff4d694dbf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26404db6fcde4848657f4f37332e143294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae1afbf8606aa06734532a434095d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10865b78f48dc9da63a8af317f311296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3bbb8fe399db7beb5dd46c588683e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60f137549f358d5934a515be640d44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee63a69ebf2fd446282bb5bd21ca78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38381e08a535050c09ea68fb9b4dc595300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c0bdd15ffc09f8aedf43ba78990ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f13f139f1d78dd1d0f73bf24290d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d476ce476cfbe4e64ca970ee5369b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb57569e953c4e5f23306bd2cd001304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4df882065ba74cca6f71f3f2587d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af84e0a8bebb303daeec0c03b0006cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c1ee4ba2feed9d748e66bffc6a6ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d662f255860bb4fae32bbaf06c1e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1bd95f2e90e9fff5ac74e4b3f7661309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904460fcde6cfb0e40fae7ccfd80eb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6951ae7df64aa44dffe73f53d0c417e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91150ec4813ec10d5f5a9f78cb8e08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9d8d274c72a5fb199798a888e1be8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b055c32d1bf10ee95f7c200634cbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc574060965209dd031f735618cb4989315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adcd9200974b5511355ab8298d3de1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5644ba0c7443f5e4691a8402c7898d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be59c6eab410a3e39a22525830bcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd762c71c32a07fd8a1212f4be0df73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b71818cb71d54a56aa8c9ec8be4b6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95381de18b5d6064801b3d4c68f7d794321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f852e58f675d55ba6739493e47907322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da70c3d0c17c3d835c961bee2753725323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420886fcb9d2787a05fbbe98a892049324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d66fc6597e10544da0dec82d3300f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15925411438a87a37608da154b6a8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d2089b141ee89a2827a86610fac58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dbcaaa5a2d4b26eef6d68507c0a4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074ca9c50fa6efc65289c4e36ee0d08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b42b55509b104d792d2766e1cc588330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c762014b57339262a612aaa761a08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f44bc60c69e608b66bab476fe3d5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326fc59255a8e4d7b03d71edc7a187c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc846566ba4616d9a4ee0f5dad9d40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1920f26670b931bafa87a7fd2a1cd86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0aa251b7fde66b186ed4584e7d263336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f102af8fab740ed838c3e46ee04a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c921f88551f09cd2c8bc52be4d5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d90c8f14fe0461188fc37c0f0f41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303b5ca1b6654d486da21e03ba4cc4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f979863d63f4643b30630ced491e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427c703a05be1756097e139c4c79c31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956620bba085d59670c02ec9d03bd44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd6ea2938c561c044345aa8f559a14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868ed4220388227afa8d84158e947a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c5fcbee6e229dea784d3a0c7fa5b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7232a9542cb5d845a1252ec09a404c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab277ba7daad7179b356c3a361182a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bdbfb92665afa07db216963523bb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9691edb9790baccb4fb2e882d33a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd3f4f69b037aeaf4aa76ecb7195a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0d903406638d28e4066bcc784ffee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faffd131a473f053da53043475c220353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730c2c4a5dd840c6c3d7ebf72fd3458354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cddd37352b232ea2b642f04a17a743355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523af4c21f5497f466761ef53028fa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e323f259dedbd8f8da44148cfa0635357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfebe5e1638665a7ff627d858b78638358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80dd8a5393fefc9fd75b343fca078e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9a12a150fac57e7bcda966cddb65a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f83a8eede74210f8a18ad946335d77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e673e147bec55405389a634e9875de9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990a9b5666c93185750216451a63f37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d1350aa4cb3b58653243e4abb0bd8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb18632a369c8c791863b7bee8c28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bec396aecc9177a1d626445ca9aa5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0fa3f05fe1cedd2a7fec9fd2ca954367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c12ee943d62cf6e51f15382c9d256a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6339d03e7ead08ff584a18ab7964d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2ed833d90b8c012c361ecd7ebc8d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc438f150082b6fff0fba5584b5f1c0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b710cae1b1624d9603e262c586c4466372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148941951b62f58aec229be1f57057b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2faeba04f93333c5538b077f823273374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77facb72d6b8bd7c965daae48645a60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f44cad297f1846c2dd08f03abc8c9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d567a923a325c3e9c2072904702b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb11e1cd74e4d9ddd918580da1b9f3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb26e2c114cf5b0c4a83779256204379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868efbc3bfd97a7b613d07a24bbebfb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cdf5386cc22befaafc6ea0432e91b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a630220b1302e80f45ae39b22efbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ad6e415cf2957684e05578409ed0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa96b38f1641d6b3baf007945359349384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a0cd519e342bd106ab2342c92a437385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac812cd5954d1bdd071a98f8a363ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569433ace547d4541e22f4710c3ff36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89ac3a1ab4c7bf9b8c689abc8b1fab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910f3868f97acfa2a0a7dd3e6992205389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18614db08d5f00d6e2772ac6b9bcbe9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156c7a103053f7cd6730edd3478522b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4503bc4f6aa7974c67cf4b3716a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a8a35876606e2fda86097500412e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605ef2d9e546723f4b69c30a946e90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6445f4fe0f3f77be8a222aeaca6a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaa08297ceddc42c3defb13127891f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08038943c00f839a2a4b1a56b2fb624f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd3f65f2d8fabfb9c95974d4ce2e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787bcf7128af981d7b83de268769dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f254cee7a6dcd59e43e319271f3246400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b2101dafdd6b1e6081ccbcc4f355401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33bed70f7cf83c4c7eeef0d95a00dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156c0f96ab29a1d342cd2851977db48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82360d0ddedb8ccb309a9b2e8f0dc1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c81df6a8c65e29c0b1d9b947f544e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d102ea1016acac55cba8252187787406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc804d2e1bf1f8a6d112635e83221407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1e6a7c90a3ede50b2c0e4ee0b9935408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdded91a3ff58e3344a0acca4488f11d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f55e0c899bbfdaeda61c1d9380248410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615dbf2ec6f409e66d4fde3d9774ae2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad2837fe73850e32eb17069f7ee1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d8e9d2d4cbec98a25877a6abdde0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb608c14791d930fd824a617422f509414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18bcceb58beea614d7e08d3e0f2403415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d290d064372163513a047c444b93e66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517120623192d94df240ce199895d24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abe9ef381afcf822fd7e0e5305536b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faefe97738cda9e844dc9d2cd0c0452419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9179c52da764219f59af96d99fd28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21524466d164815a33b719af18610a92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f6baa55543308a4a99dedac968ec2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40d833584ea1e7d520948c4a3d6f64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b3eb0a66954d0130a3ea3784ab5d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63540a3de650eee14404898ee7e200f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff468b6de5ae7297a071e438c7524e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a7f2ad5583f503288fa2e535ec9f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7af6f50d707348c32770785dc5b30428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155b47b2361a20f509a6f6b076fa79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491f8b1b4aac175321a91847f2c8d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7c71c53b2f7bd1874057acc97bbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f45536ed9c654ebc0092d8d31b5e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b3dad26c1974e577e62eb709c8ebf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86219cc093f6bd09941f34597fd520d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb83b4c2323a54d8d176da7bcb0b92f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed3f9cfc5fb4f0e5fbbac11f1d20e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a3dd2db80dc35229059e334338e40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f682ff17290170ea8df347b2acb47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5703d25951ab8ba3ba1df8e42c62e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe0c7c1c321f6318c1374b19dbd997440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddf6c0cb328a9778d40710d31dc704441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79cf0791f5bd27c4fa6a4b1411312c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95c80c6ae0a0e28258d3cb52ad8ac3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a7b707739a4c77edea608152e4459444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811b9d4cf6248b33f4adb96e38868bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95f1d0fe5a2d8791f43233ffb3e1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf39cfa190f77b6b2ca1f448aed406447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d50c40dc5c68b67c635b082d17d5aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406619b16050e66fae606729496389bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9597e71ddc521eb5d4637681a286097450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96159a9721eaa525e496864913e9eb5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48944231f1f48cb2a3359ba733204f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c30fc4e32757ebb584f13e47776de4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773d7d6633ad4d2fd4db5c11eec2628454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708108b62a85de5ef75343e176f58b69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c2a5633e26a028bd1fd70bc43b0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544920e8dac328654c03ed52e453c94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd7286110c5070c71dc85611df3e9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b32279d2095933e73c4f954929d0d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33682247daea4cc95bfef423fe5ad64b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d5e47d4cdaf32b0153061c0fe1a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f0ba3003baaec8d52ff215292e4aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2782a61430806e92bd68b29ff8d24da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10286cc4dedbeff8fcd95fa8f2d8f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72918024b7e115d6f05d158bf1c1ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06b32f8be23e5de12dfa743eb0acb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680e7a622b107af14e82cffb39706a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d39ef0471f6644d117ff25c1d67ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff416a6222d9e0f0fd0c5120f94eb7a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc17044dd007e4a8e4c9702c77d61a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8c524d1ccfb3db6059e2c360ebbf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb495274ba25f5438470e1a90533be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6df1d1a9ebb0499603cb3cd3adc26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f860f4440f1c969f4179318d582c700474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997d8fe531a52ea34c09fa3a14d210a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efaa02f315f358a6acc6ef7e2ff1d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c89f438913ce23884517e126e72dff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79242ac23645f51749eab6cbc8def478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d99cb1c2977b6df1d054eefcd90b88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223ede1871f7b83151149a443f4112c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19221eaeba690994dacddb8539c0e554481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275101a94e08616702d2e9ecab7d5154482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f866fe310c337793445998feca900f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3167c1cfacf4bd7d2322ee1ab3a68b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300347314ae7ecd93abed2098c14bd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db73742875d3fcd2fd8e570335e21a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6c3048193225acf4df100b43032f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c55e4bd2af1591a5ce17f5bfdc2d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50afd6bde98a84a628bd73985e4bce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ba29b47ec8c8eee2048b1db180b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aba5ade071b52e8827eecccf8d4c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c75cbd2e1616adc2dece73f3844eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90df29b1cb373f745b8bf9cbb9a794493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a057df31e8043443b9777a503d304494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e51e907484a2f498ffdeee0c8fa3cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cdaea25dd421ecd7c29b67716cd8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c18be0ce571a4df3b5fbd489a353c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b0d156ce2c4e834927b5d4159c50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a298e70ab22a2bc3eb6a6e21678dfa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4404a6b5287f35b71c5372704eca1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ad88806252637324088864ce5c812501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89835de2428254c937a70453c83474502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970e7d5c4d1df38a0399eeda9b74d75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b00be009625beff13b84a2d07ae976504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de38ca3822ad50deb288a8cf2d5a65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bbabd5720a06714a2eb3115b2a4d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441dda65316da784d84d2f8a2547a36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48422bb1498bd175f6faf6e6470917508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6126c180a98f852980a9cbefec39ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e2d51fdb26b17c5bee54eb2bc4292510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c546e24b0c90f99c688c6d8d5f664511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426035872669fba9c8c21f23ef3067af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7b41b5a102b16fe197ec152b6eed3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d1f83dca5c9361c9e8c713db0a537514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e70278cd4d4e11fcb52ac0a0c66b9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868eed2ed4c635e0b07a10c0b11b4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54cd714a13a6f8f595c0f3be74a9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8808bf31812de50eb4db23ed6c6228e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb504e7ba417378d2f5de11cfbed7f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4aed970fecaa4f7e755d9798fd0a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde2b92fcb5238b5479e0c071a5c26d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff4b51a5edb84c7372e461155937bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e82be447475bedab490f698dcadfce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9cf109f8bfd2c959c9d6511e80ad6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8ef3251fd82285ed967331387b43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8577dbf8d187516977c2619cc7755526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639f9be2b8f1547eed4e54ff9f1ee23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0121f7e369ef8956cc203fe14678c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd61628eb6df19c72ec4fa826ea329529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a04c4b38418cc78cb3e308e93efec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa5d193116a39b5685e6a7bb12ebb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc477fe4da7c2dc77f94c0f6f626754532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22f96ddb9d129746f3b615454eaf96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7ae3afebccce832620250b55dfd38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978fccc9736004ccc1e73e37295db1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62420fe4fbbc5e86e2c0135f23e70f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9444031d030a6b7946449cfa938acc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd3c24f54d1d018dd3133933a6c6e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337588956457829612e953ed8d9937ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b23afacc840e479e822984f4d5ef9a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670158239f0a185b50dc1a670187a507541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68498a33536524128c1ef8fb78ad907e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1559b872d386aff868aecf1b60e3f80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4a68aa3012433dc695ff3913f52e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35474b4a017b1441c7190b9c3e26783e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc37300a8e4ac0459025235c62e7e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3eef464615362cdfdfba98611885547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11816fa508d2f6b033bc326a6792591548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f64ab5bb12077cc2089e0279d393549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f663dc1da9a439a6c64d36de90c7ab7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d13d07f1793971d99221cc98036df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4c0072069360454e0d82a38df00f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f0769831ad4a713658e4315ca2e3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a193f16ef484a614cbcb007154fd31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16191580f028b1dcd54f343a12f48873555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dbeee4790e4a2de1a89d2d67d0485556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17151ebad79aed331789d4b59f8a100e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a0abd3f64d4f3cdf73e0e09140b08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b028b18fb0d0a5f611f8037caf458559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7602807d7ab5572f0d0bf2ce2d71cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c746233aac55f9d65f1d6981e505925561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13151cea345964b01a64aa08fae801562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d7320e8087ee905da7eb1e6fde3fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d4d0d740fc1a8c5e08b79406e3315564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcef8d321dd1cf0b9a10c6177afd39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f261304b6e7a4a97f3150eb8a24651566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b1b9062f9ed219eedc5b701459716567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d44408f1b836c2baabca5c9802b777568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e43cce07747e4ed578a6cfe8c6a84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe47a02f9519ee998cea18944aa9c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544939b86b66968c5f6c302e6b4009a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ac551100d7e23bd014fda6aeaa12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfa692210eb8591b774b589bd5921573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009ea0d64a9718943c11d77c19e0d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85559b755896c96df2ccf40cdc281575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f652b4b86dd2069eca0a5b682b6aec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca25aa0adc5e8bf69e9af387e68b7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905285f1ad36f62e65d87e5dc8d9217578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2ea603e625cb151b90e28d4b2596f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe368740962e82d915c56136b5466c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535473152a0e8b6b6728f7de141d5e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b1e4b22aa129bdf9ca4d886311e65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c377761d7012417a592eb33f65da6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcb38de50da4c57c9f05bf2c5737e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f960625237de924634b0bd2e18dc901585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656deb30d2f93886c52b324b7286e85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2165e73615869ab491c56f6c94d46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c2673b8c39a303a72a2aba34728f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849958dd5664f3289d1c387a3856fb7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb911ad94eea5177c0d01ed6742d104e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb2b3fac101998e77822b443e2fd73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f029cecd94de3d7970ec36fe342192592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669370ab772461d2ed3941347784074593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e33c66f55969d4a6a77cf359f012594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ed68ad4cd8c6a3368788d044e857595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fa98f7807098cc7f035df3e19cf82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804120f45c31cb2b53d48bca4bfd142e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ae60af67c73a2bcfb019e4db8ff89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401140ef1081f5587586cb8511f2a798599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f53678dca6950cd0ebd81bcf72254600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac118186146f09fe6223fe0ff90905af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2349b2c02bb0a37db691a783d689a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392b258343cfabe52a99a437823c9f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7a58d1becf06745513a46a5faa732604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2c0268ef9bc718a2e05ac7b0edcf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c668c49ca65cb744b8f61bc7d59dba6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace63858e212d7724a4b8e8869acb7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4ded4d6d3f1e6054104c22a5fc6c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11668407ac0851c71447598c36a449ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b28f00ec6d2c259c1a41c5d459afd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184a3517b12de6975230f6f943ee7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf417441d591b284059b5eceeafd85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f571dd40daa32b9d4be25b233ebe8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0344640f71e6fc9c2fbf06ec3affc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b2b3a7df1ad3a1e079b902ff86c22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd0aab1bae0b4e7f3fcceedb10749c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92db8558d0a62d0405ea9631aa204c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8ac623ab2411987ccf589f6765a10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bf05d7832ec89f55c0b428d1e4525619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b192f7cd5d00a30c78b961235d15e92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46f7d85fc093115c96947506be36a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bee03507d48635759fc594c524d0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6715cce7ffb2eb184af66311841a02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea0114bc71109159b1e363a8c83e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b3334c9afe459a786acb538f0950d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1365c089b9f1006fa32ba077178a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95535055b4a7748328d2a5d22905ef58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c863394a5adf24ba01f6e819ea8ac80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7e3c8e0dcd4532aa6d010ac04b614629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04337659002be4d24a2428f13741e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34afa1550cb90afcdc14aa39e606494631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b81d2dddec8e8848d28faa75cf800632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57836c0330e6d0101b6672cb10f132b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4f83b658e13267d322c63bbb095d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9bd9839288278b5400081cd915e3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7c03d52138da36494580cff8a5c7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a92fa8082548e430699d70867a8db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e2eecea3aa101416923f34f6fea2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b40f615ddf73dff7be168eacdd804c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9578ea64406c27aed125c5c03141f04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e54f9eb3d288510fd6ed0457cb21a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6f5a301c2b4c5d3434958582072b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56f110203755d7a052db2539de5225643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498c563c1cfb9297171c2dec4a5983d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aab031230495382bf6224594ee854645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6f474cab1bc98a23daca0788c81c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4469e3407e997aa6f5b6a88b414f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97574345d18360aed317faa80e42cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f08b6e04239eb9d964edab46f7292649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d8761ad00d966b321f22dd993936650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e49c86847d6b5639c241c4206ac9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e896cf6af62419d9bd608b2ccaea531652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff473758a0b6d7d3589f721afdd57dc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3be8129a4b7054f077fc53a59900e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f39ce8018c0f491ba0391ba6a2238655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78536a9d99bc9db95387009e8ef78e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6e8b4237ac9c98a83f9724aa7082f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6f59dded5e7ab9dbd498df1942bd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad971d3095fed30b8ad17c696b74b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4461cbfeab7c642f3479a9553c450660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4692fdd2ef910bf11138c3ac6b7ce7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec63fd1b370eca3f636ad61e3bf7bfc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8416e2bca0cb7207bf2c03c4abb3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810588977d61d5874f4f3b5ec667dd27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f4dc314248086c2728dad72bef266665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d75195393e77b6936ff53f51a99b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63257a118c07a53f91b6f6ef16ce258b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae0b5b13ed6b6fff046367aa3b25d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972c383815a4cbd4bd3ae23bdf45e2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90b6d67b0f401cd1db3740be385b52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25042069b44fda036c997014f2c05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfde1973a3521a585d6c89e76df31d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fcbb3bc1be20ad9bc20ce5c84e178673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118218db99eb6aba29a7e80a056f1aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec850ce46870654cc14df7364b8b900675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9e517cbae728ef2e56256570a7e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8ebab49c7330ea4687d7abb4b2306677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae7a99b28bc5e5d04c3abf84375b04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7cac9ad314e637d1da41ebb0b40a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e2556bce68be9e7ee62eb6aaae30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dc31c2223f7bb7dc8b5a74470d1f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2182e49cf41b9eb7ce8db3758ccd58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3414953cbaa80fd6b8888966644691683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570c0f3ef8c39912c52f203bffeed74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5d674e81f6124a546fcb03f2662dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef29bc1925bb16eb155dc75cb0a01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40574060ad0a28b4d796a3e77300352687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1c0b9070fcfac63dffdbc2416bdf7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a7c8ebcb0a287fea318507ab29480689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfcc766c87a3134d9853f4076b2d1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2378ce1251b4c9e5b2e93e20f51c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148ba634642c54268f5b352d755750f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80dd7876b7426e76a7726207640d01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c31567cb1d27dec39d992e9c079e85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160245b1985836103dcc004f9f31ec65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce3691b70c42348775cd4a2b0bebb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9279d1320c1828fed6f4e43d2196d67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445247c899e04fa307cd93dc72841fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d8eac3eb01e337e9348f1518a2ab0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d62acaf446b8741ecfe834e39f2e39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ca44183f4fab4fcd032af864023a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b6204bc9e30731a708a7eb036ccd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be4bfd51f45d68b25d75acae816173703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655ac91829c291999ec47b15868d6ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c820260669e4eeb247a67c46cc937705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aede5b70581faa1d483afd4651a420706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e46534453dbfe12ac18616f1189a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef84881ebceb52171caf1e8dab5efa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235e86269feccd3769619e07163fc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb06f92429e21ad4b98530bfdf5b05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aef0192d512f61833f0b23c485947711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac0d31b0c574a5924cf2cd063c662d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac66a05eb4a8bfeb2ccdec6c07e9904713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced0be709ed17b139dd3a15994a0e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2acbff518a6f50147d18ddd4cbd65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf3889757fad77c36c0b920b5a4478716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29228020a1b3785d2fb56319edcd5df2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e8a53f6e8b65d8c8727e234583ec1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29454f43c004b23c8bdc8d68e1c2d890719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d35eeb868a9803acf1886c8f3ff35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601b84f5cae81755a5adbc3108aea6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43da743f77e5fa8f708447ac85aa05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03324615aeb43bb209bb67beaf4619b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644cb5c87f175671d9d6571f05e4745724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c94424c194f2c5a5117866e33c654725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbff095344b819773758c85104330db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70566e88980baab5d3d561c7ace85b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf284c1f894d51dc91b9ede8fa5b0c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f58891fb8647112210f38e4d8344d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080192dd9d9022cc45951d0ceb64e63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0a89ca183d611629f964bbbfaafb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a82f0fc56eeece59d9a40aec73902732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e09733acfba5e4b9baeffc50efddc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d46604ac24b323ed0b2540a91a914734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac0e1af2c6765016713a35456d46d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bfc79dbb26c8435552d9bb4339b4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27cd1c5cb2191372ae982412afd128737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf2cdb07b31cac140c5c5d48ef2318738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89876640aaecc6376c9eada3fda0def5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4426ba9239c43e4beebda7d3e7144740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554becac7d2d4030d215769bf3528861741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b115c1a4db5601146049d7f03d1a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d57fc9905c45643b8e01ed83f273743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa8158f899a4b25a861adb7ca46ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a980ce14a2997d128c6e319f671c73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c0f0a085bcd0a59283aee5abc468746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ce59c7e2e3ec4370a71ccbcf171a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b342abf7c74d0aaabd5c08b80e95e0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67101c4e9452595d8bb8191ecc9a6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5b6bb494ffd7c5383490b571aa0d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9636fda62e6b35f9614f04bd4a94d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46523be9d49a67243f548daf064ad42a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f37e7ed59a1e4be063296a8b76324b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a00c857010d1023bdbcb4274785705754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8892ea8b27617aa1c3c53388bc02e88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d6a7c0fb54a15c59fa14cdefbfcf5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9cf568c1ce6fcf0c8e9a29ffe2427757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8659385b6381f58ecfb1a3cf58629c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a3c2352a4b363c7ec1a2a3a10bf46759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b84aff591ce309843be4d86a0c63d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93650c818e067d577c7228f86cf414761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9eb3c3cb39a2912790658ca0c8d28762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7182d0beac0e123038106d5d944708763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46109b73a2a04228e9f8d9c4fc0abf5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf3225f0b78e62ad6314f60c66ddb4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901baf3a159af2d220ff8c41d4ff20dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d76d5c52381a5bde6915d2f6cf646767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ab2699188cfaed7fa136692f6d04768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9751010dc84412fb5b909e214d619769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d189ebf0c40b5d776dd3871713848ea770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72967f550be3a96671266b4db98046771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd4bb1cbd17ffdc1c1ada25ad681b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719be0d1d9d39bc41650d24b0df8bf1b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c0511e9e2b1cbbff89884543324c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf24b519adc6fe279231ac8e3bdc54a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea896b291cd93faa42821c3df87c12776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aad20e68c8423c760563e47500edc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557dcd83e6fea25dda3fd82b02fc7f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe28ff7708a7b19aa68477712d02bce779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1597b8bfc2faf0144f79b14b076c43780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb44f93ae82473cb88dfd74ca2d87f1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c8de8b1c093f2bbfca8f5a36dc02c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad19ba5a43ed6f111ac282d409074da783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624c7e07736df7a72057cae168caef6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0838ba911578d4d67ec00b930bc064785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41adb3f555c844cd0ef94dc2872b46b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ac0359b42553d704f89ad12bc1d53787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f8402b7a2e8290a89be4f5f7849f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420dce15317e059f110bcd2e67a8971789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfc076fe8ce49570c74a657df4cc3d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f7c41531c0722ca485a42fc40e6b4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cd8b2d51099f0a87b2ca991723e10792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa411e7f62f1a8fc1735d0ede77f91a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41deed9117633569a66b2f015f672f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0420327c4b13a2788e93aa591a3b7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d6b4dba88015cff861f66e60723b6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee946c5417ca36244751bab655485fe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb63d1403fbd734fc65b04992867f6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e97b98d4468791e1369b68c5165f42799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3146d44629782b09074713e834411e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f757608090b2138111df8447524c7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0df8cd18d92c70faee9ac456269671802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f502e6aa973101730e373f7b4812803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e92c8849d0c5fd60df2e1c1aca87ef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f700fb24cf961c78875ebf9303e9b3d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbca8e821dcae15f42432eadcc2de95806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb9baf8344bbb9c9b923951bcfa60807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8937bca25148e6f160ea70e73183fa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032aa8297215f5114fc707cb9e60ce6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fda338750aa87e701693c364de20d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df66fabd2035d473e9e739864803d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c1f61200af4db14a2fad724e830c8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282227d058a0ac6a2952d945d2fa3e3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839f0a80ecbff501b363a27e0140d64814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4a160c57432ad7074a969858c2b0b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110071308ed45893f0c590bdd0cf6a0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3a04f83304abb3c0282a74364f524817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ff0e984c721f06f7f47ce0053a4431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31380c22797cf4650e885f0587ca382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45ace8197d94d24352521402ed160f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b6efd8d5e4e460ab79b4e469607a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeb9922756f0e1a4dd4e0551c081135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb9916fef8d9efa79ac26c14c9e0096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff22b85bce6a55fa1116c5a6d6e5d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59944a065cd1cb7f939700cb820d2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d456b7b6328e54ed65dac4e4ac5e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfa0a8f90b32532c48b6867b40cb4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773fc762ea1e6f942ed99bb1e10464511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747da9d50c7600d564c86be2077e59a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9bb0b4223709e991a51fab2ad8beb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be45daae80b6c3f7089bdfc49b496d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9302a04cd42bd7f8efaccbb015a056815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a264fa4e5f585d58e205697e2f3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfb056fea1ab89aad76a315b621dde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37964e92ab47c01ce42e47800e9b737b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6083763cac6ad1af44eb765ab5f7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe933efda83fd78a7cce58188371720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5f89669efb643f6cdcf6ede7863fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c46c1b9c860ecba0de0ce5f26cf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcdb98281be07ffff8b56a61a4070823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8bbb0f7ffb19666fc0bea82f55ef124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee062d5b1906ea55c78e2e5b85023f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995228695d768532c2b1c588324fe0ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ce3f9f65583bac7fec99e4b7e101f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3af3e7cc37e58f0251352d191c902e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a7c354dc68c99d60c4b2a486e9c0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bc5ae72555a40104f7a46bd4dee5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992fdb581e5cfb60d8584ab8361e40331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e9dfdff405878621f9ed2fca914c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f08eb66419f1766ec0d5616c5bb7b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869925d503bd4800c0d8a9ef31895d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143346e92cea44a6b3996c2ada7c9eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78eac5cc6492e37170ec089b6b177936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55241fa7aa6b1dd03687889855832037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fd7135b21cd445934f59f839ec9e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a39045656ae4fb35618461dfd0b1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278e2125551e4d77b7722a1ea6c79bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93128407d9d69b395fd8c50c75ee24741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43fc50bb18dbd3ce891961a9b5e06642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d851b094e8bedc7b94ad60d48fa54443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ab181fdb3cb9e77c3647a1edc4c7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2868a0e51cff6da6497808c2a7eec5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0c107a5a9dc4db220f709da18bf3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62476432fa8970d129bb19026f219bb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879f3d7da1b989d053962be7860585448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a5872025d4868a2d87f4c95b6924549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe38546e85dea22811ff35f399fa2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f4d8105f92b356ae9d00d1be3875651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c577583371c8da5db2d6401ea15d8d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bf995010f90acbab234d1559bd16753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dfcbb6883c4fd014b9215b371584654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d62636a1670454ce7b152103e2f4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f41858dec0f703f942723a942bf7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dbdd4d81365e478642f1805c6afc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e57ee1cd511b907cbe5aa486e1c89658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfeb70f622248b695ea6dfa044ac2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c784c824cc4cdea34cef3f6ed257f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b27bf1ee25ce3074ef35d72b1e125f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3327ef122c64639dfe854859f87845062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8388be58bd8f956cf6f9aa9e50dd3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1316647a99e6f28440929677ba44364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded94a7f375ba5dae3d0eb17a9c80ab665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6364a4753d15217e7b5df0383eaedc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3de5965d5dac34678a84357e0d9c6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f7e32eb3b34544059e70fa63bef4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365b5d4f6ec3349f43d5a1b161f7ddf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15706d0a51bd01efe71fc2d918f2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b35db2c83e493a12e6467f5bd01071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e22a3be98bb9962bb94b58c9ba102d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c2ff680db4a1ae8bcd722821627a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6a8ba360be4c4d648b2e2632ff4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64906b06c4e99daf151b499e4f6954075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dd926719fef8e7499ab8665d9a21776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff155ca9272cca5d03060b78c598a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0563ce3655469a38502b69bd2687b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf279f426fd012ae9ab89616cafe8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e408cac8b50a6798f0db835394cef780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd475d48c386eecc360016e06bc9c9d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf4f239342faff9a69ad956b17d0e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bf403aed89de52ca967629d8aac7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f526aae062c6b7c78f82decda9bcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aaca0c38d128a3a71398095ae076b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6a668eb1b4f7c63c9a3ca0bb6996886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb92c7a6d075ca5c6e749a079def187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812e7c66752dee41e51cf954cc566fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1a3d139081cc839981d0bc859cfc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7a98f8d0e0ac5ee371b4e0d3ab12990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d020a83bf146dec79a712d87cfc55d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f2d79b6df85fd93327d09d977337892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156c3ca66967bd40dcfeab5dd04c5f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f4ab0ee19a3396bfcbb5082c1a8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5faa5d21215e19746947b9b19360f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0be0bbc1f22c45192a0175c2ab9e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c06828ca416a2816af1eff590b5d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a0310ada955968ef4a2b2e8190d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254782597c82241a465a87ae466e0aa299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed70250924d1fea6a43aeeaf86c261100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613d3a355fded9a2ba949c478e4ded8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9d5b566f6144af6e3326ef6810845102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569590445b0668324fa7fdbb8c41e712103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac5da5e34fe049cd133a512180fd2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61099d6d7d52e99ef1ba542e41cfbb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2583edbc01b6e4e6736ba0e59d5bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718bab699dade4c6570f53369172d41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52bb7372116d0028a7a41fbc9b463e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2baf3e31fe3c09046cd5f37acdd061109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c986f081b5c764a886f37bc1a1cb33b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261276798f4ae460d356148077ac304b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6448709aed361f435c67a40826852a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6916043d4d9ef1be282d3bf6b6f381113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9297cfc6c0f37e44651232533b7c35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edbae3eed04283abc3021f5f0866b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459831e5ff3bb62a3b939f6d5e21bed8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890565703ffde6ed462dee7a0dfd62c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc2a6746b44b262979d57f06960343118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0061348f04ffd79807d8f97b75c3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f15d25205d3568e3059ac980cdaa3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fad2073642c7227a9cac7af07e739121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfb5467f455beb68ae202625ee295b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00bb1a02cc253e5501f9233c815caf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bad34f34f5ff6fda499a9a2f11b19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d01d3c2b19497917a109c59c8d670125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262139d764cab81f11893e59e167223126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7601d0bafdda89bcdfab19a4ce1414127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27f42d7748d55edc3543a8efeb2036128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4fc715c00e7f838d7e55c8570a9a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a1e465441a13af26156f5eea9dfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16660fabc6ddfb84a310962fb101a9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423948e2605ca88ea0961e8fd95630c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8c8df207327fcaa487fa810745d72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bad1bb619fb0acb158bcb779329c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c54d3555c42f10de6ecbe52bb0868e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9e3231c02afbd7eda12b86c46b59c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c8be130c5b163321de2c4551dae5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30d8d879e667540d4f1fd6a62b4364138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81622a7572ef0c68503d054dff0e97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4ae6bf138c8a77b1594c63684bc39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040483a200b47a16983c9f82954258fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66924ddb9ebbebe843a835df2293474f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dac0ef7915c1f1b2213fd019ee357143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e05cd1efee497d673d50a1eff1831f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d66b4a1299f5d507c317a94cbab1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e5def40dcf6d855f46f947d14059146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c490da141a693d1c2a81670856ac4f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfada5f528cbeb5ea9a3a23d61e7c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651f7d7160d4db21d40141719f2cf97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f47c443ed1c4b2061a6491d7c2bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def091bf9300368f0bc6e17f214123a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627198b579a855e4c5edaa45f7ea68e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453a996127f0a009aa0ec0e9a342d00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88119e5704236fceb3d206b69eb667154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5624e73f1dd0120b79d4742d76904155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e52e1645e906b52607daf3dcc4bc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf904f66bfd46eff4b99315e198d18f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44006390273d811c128da523f6c792e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad22eae0df305b58e5a2a0e478903b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eb36e0fecf60143d751a530aa5ae5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711be9b19ac0632825899c0ec8f85e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977a7f62aba23fbfcd248c336fe228f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733049230c42c4d23ecae9e43a9cfa4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe56f49a5287ddbd86965ffb8e18503164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d6745cd00acf66a01ed3bcca550d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91743c7f294630c6fd423697e7b4bfac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba436d4c43ce7d3c03d736b02a83fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ff1c0b020dce065ba412c46ebc04f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce6f0f7a8d07bdde636a56a6efd98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c8a067da203d1c0f20925878aacb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a17a7b7b65b6d386ae1784ea9eb70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ef57145a35819ec7650356c8f2d98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee55c4184f9c7191499138a74e11a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c733a45d307c86193680b2e5031f499174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591392679e2fd4a6cbeed66ffdf45db5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ab61ac5b9251b80beeced72b7b632176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea465d25c8de7522ca5547c412f524a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463736c0ba4e3cb84808ec4622a6353d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8767f264ac3a8341dfcbc6a96d809b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ea28bc2a882402fe6591ea42fbb30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcc049f33678a60f5e64beec5791f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec18cb689972eb675dcedd153cee00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce80672da28385bb8b4bc63c685f14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83daf3dbb6614283d61b053d4c7e34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e0ae26ba5b1f69e5007e16acb7d75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408238be549e223db48a2bab8639b8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e410374408236c3d03c3ca243be16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b78e54436eafcecc26d7cb99e20054188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794de6edf886140c98b372d12ba037ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1080dddb30c8c65176aa796e3262ed0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f5b32e553a94c0e5fbfc83562415d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5486147e2a0b6faf99c03a65b43ac3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178f08ed5c6735d3e964bea92b11a52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685f48bdbaa80663cf346c5e59d6537194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b07c2bd5813e5a3bc39af20ffc80a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a871c473a2679090c41ee3146f8a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d79b32ed045da8f8bb89b28cb657197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725b24551e93ceea27ad21b5df12a29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd101a3914894f18afd46e2861c9a3ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254106eb9fb93c61374601960761da52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82064164a04cfd5ea62f721ca94c3ee6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db535e4d1634dfe2d432f0e98b40b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ebac891fcccf5e9d9c99595b137cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eace30ddc353e057cbef3709e5b7b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df09baac42d2a0fd80e0f665c95844205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d210fa7dc1c055d2c0c4e8e64bd4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c613d5e69b08c061e48b4a887a6c03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e7a2e1094b474d48307ae8b700906208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc802e57ff9e36cb9f5262af836a635209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464934386db11bdb4721ae704593ff6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b561925f762b3019ca86c95120a08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecf04b7451cfb637dfc498255a799d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e189d01cd5861ae3ae5c4f58977a4e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dac73fd402e07f6c9e3e620ab71b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2abb7e60b6dfc0254fcd94d751b83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1cd13a1dd8d2b30a45caee02b6464216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3593944081cb1eb1937ea27690a5aff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4721aaf2ad647e58d742e2f5e47ab4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bfcb213b6cd485ec84ffd41e12df7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3511d6c3ad99d2f8141823b55326cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f44ecd69dafd53b2c05e7a29e19ea6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb30b5769e1379867c73b42c7581f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f1fbf6eb8460e5fe9b9624bf3d8b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240181888adb4e59f9bd870028dca3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391e6ae28c30b7738494e91187b17df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07f55bf03b8b2d0b917cd334068df0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2911626a89d859565d8966993fbbbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5f383e3813959709d94e34ddb20d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db946699802a46d54c3384744fe82b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf72f18938138eb2d8da4791b152ac2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd55e171ab4ac2124efc2bcaec05bff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a773a5adbc487a865ba6c4b3d0b920232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdae1eb905b5bb69ca53f491c1b3b65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab11b153512905c40356a02294ddbfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb91df8a442d05ce28d2b53b109dd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2a55422620d79a32faa5e1e1b5b2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e9e9f49c2363426a62f10bfcb8ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ee8ecfff86b58bd695ed8577ce85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156665739a62f9c5805a10a4d3c88273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cd83b898ae0ed8be37395dcd8cad6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b92a0a6fdb89634f7a744d830260b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5db6f40026bdc0343c511fd4469be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51794a58fbe2e5b57b47255ddfc53b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c92def1dee68b3077cce9553ff021244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d4f874b627ce2dc0d84cd0b37720245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d4dda493c9733a5c02c36d826a64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adef83a455a26c67aebfddb1e599713247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff921253c3effd4d107ccd5d369bd33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae2074d1af325ae7b1670cf0d28e4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f0e86bd3c43e15ffbb8d77e93b540250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73956a08002307799ffaa1f61a69f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69593e5d368155a205a954c008c8032252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca86506848cd5f72e629c57969043253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77257bea000374685d5ba6dd5a433f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33d5de3a80745e6b32efe198aa2cdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0580afa511851c68c033d9d34d3ad8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f156e8f9c9bba52443a9eeceb7552257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3ae4139ecb94ae1fee7ff9f93c68e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60c042723b0ab56fbdc4f3521cd017259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd5fd66dd60599a4df8eea2896481b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa2d587995d8900e7d0044a0303376261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f10c120e724eb890e3d7c40b2b5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b91831e353c97d5457db0e570c53e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237393c285af78327e8a404e63c6952264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b47c0e9c759b54df9e939e05232d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d0cf108b36e18d519dcc1ecbf2c64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69286278e2a9a99b49cce6cb3dda228267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3304f5c826cf3651e3bd82ff4193ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa063d32827486410577e97b7f8c1fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba555403086b01fa57dd88e51fa9e727270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed8eca2ec44ebd7e2c8f8437c7eb80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd230a2eb54af9e0ef6b28fb81bd8a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b385c06033ca1246c8c5c4f74799b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457d302781d5a06be03ee907e80312a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9935794961e29854ee53948b9c35214275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838528808699f1684a22e84e657a15a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4103f9aa7b9900d143f966d4fa54b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c767a01ea37d0e020080e385329a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc435917300e68b2e503bd7066f380a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18909b185a2cdf62cd3843f4532ab279280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15511a9835649bbbeceb55f717f0e872281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd17ebce1465c7a769afb68ba48ccf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ae8f2ba7842fe885eea71a3511a94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c5ca1319d6d45a159fc98e334652284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b49fc7c817510be90ba04ead036e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a67811783ff4847ed218050548d77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16f8bea044e1aa8a123110e832554e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699a3195795fff1aba1b6bb247682ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6b1db2ba8c13166e2c777b049e066289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139356a56747fe0581092db73e1290f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a22f65ef6e325b643c8419fe16425d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab85cacfdc12312a00d6ad7e86cf92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc82e18ff24afd84cb76d7a427c760a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f449c0effaafb1a2e922024a14574294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65299e874dd3ecbca9e450de1f98bf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e74e8981409626715ee26cf9faf322296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ffcf5bcf56058a428e9ce4bada66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb0fa23597c8022963160e745e9d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e721327e7be8138f16dd253bab0f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d5d7025b6263691fc2ea87f234253300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fbf6854f4a9cbef85001dba043ee8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9ce9859892a41dedc1fce60d81620302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292100538da356e905f59617918157b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b965a8c0ec52f701b4a1196d647fce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c61374fda83e3741d85cab8ebbfb35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66ab2c653d69947a7d911f60c997ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647550471709bb1ff8a47c16a63cb80a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbcb1dadab39bc9ff03f4bc2593e2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cdedfbd9037dcd3e52ce38b724ea4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff369359fe63025c4dcb0e77ed0ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c34619c112797ebacc1cde68624c81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd88e78030c8da78173061f20e7ae1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba0ce0a586db9f04a066768763f047313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e4e6f277c4e72eea34f59d50aca1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee4af638f68fdd3e0a99d3b3617703315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109219ef85f2bc16355a59a6cd1b9db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e0c8dc037edb408f7ab7e00a520d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0f30e8226440997dcdbfe8a7cb38c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1dcdb0364bfc629529911ef129ba8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926735ef0ec834d726f99ee124cfee0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0f4e779f6f8265425841eb3ad8d90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a95ea7eb8743f1f01925c4cf19a02a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43487e61ad2064ce51a21ca096defdeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b368e4100264c1e23472699df2cdb40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8fc5b982570f892c6417c56593a93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87d68d44f54000f52ea7e511fe1991326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab27cc23ef60934e9b65072f5ffdbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2dbc6661e1340d8b0608c6304c9ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7765a1107dcff02eb7a82008d8f4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e86597dc6bc79b92c1e6d64a19f1b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e640ca0f4b2a228c1b1b6fcd54d4d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702921573ea09b3ed5a0393c4e1d78f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faada8846a0490a3b564bd75ce4a5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6bc839724bbe665293c7d191a651d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fc6e46526ae830829ed97a47cf7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea29806641c4cb6f619c1e5847bcdf5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fe76b14a508d249f07524ba16d561337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246b4dfabd7e65e3bd218760dcc5e37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c619d93f434fd8e886f84effcb34f03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fea05389d4cf1996f64b6a99f95e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4a20916d799300b3f3a1e16bc9b8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe31539662b1f9887d559a11da95a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b218d51396292a1e55ec20bfac31d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d34027aa3ba7a44ec6956ef85a339344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae8b5cc89b52a40de151da440c5e0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f30a9337b8533cfa39081ce1c061c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa8dc13e0ac3ddf13e67cbc2009be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a89ffc54fb921904727189672846d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c815bc1cc6db162c19d491e09fccad1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83fbc160c6d77c9438ea49f7428c9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e23224c2281299756b6dd47eb3f26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cba0d87c4254317e4fbe0dfde05887352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2b0ca47e8d2964ea738eecee3f16d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbfae107d7f8b1583ec32ee6517bb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d14374ec4fb80721586236b48ba8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc25e6c82ac790d04777972f32b33d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef32107e1d731c748c5878981ec310357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658184e1120e663659fa62dd25a44bf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce120b11a3f53445c8f1cb2596f9b47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b2c3ae2c144fdf22fb96495a40b2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5a73d02ec7849cecb9868e0305c24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae19252f61dc4a5b56f5663b288f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305460bc417cbdc2a4b9ec9b299ba98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab6a25368e00400e9de44bc4459949364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb835b1eb1c70da35baaefdf92aee2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92454196817a43b3dd058fe21adf31c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af769a04c90f79ff0a65396058a481367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfffeafc6fa5ab3c41bdff1eb001a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd7f5a3767285d326ea06133e35567369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc3c17e0d39d1b79e803dffc4383eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab258c9b9e1bff0e31cba30b54fb4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed56a02eb62a358abe131fd17a42ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bffa9753a34d41dba82263510c201d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63607e632474bb5c03bd6dcb786d2aae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4130a074c846125d405928880ea9470375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d062b2667c2dd6b2863c5f6fbf3cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93281bd5d5d26e310f6e8c2d8011dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b85e7d7d7569165e0900262b48c450378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53480cf470387ff60eea8a76fa30f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2ce18539267a0d5817c1af81b1dad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50469693380d6952917d1089ee1414e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecd80b02df2d3aa404f887196c765b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2427b3bade15a7667e0aa803e60d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1028c2d058610b12495c8c50faea58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8f331335e03daea728447c1c2e0f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29574ab50d2995a567cb979e73a3c0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a378501865faa8d5388e34399b55fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b3bec779f7d3d7d5f9b23d8415ad8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ab0a13e76ec20fec07d3b78baa51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb06a2134cda761945c5496469b686390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27141921a1ceb0bfeff5c84a8bf5ef59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d952a8b200769659f4248e8a41840bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b1c192697da2f62cc8cb6edfd776393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318a03f4e73039c26602313fe9f3e23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fba682b43922d74ab77552bb39850395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fa57617ed63f5b727420b498e19d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a809d166989270f1e968e4eec72ab4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1585b13e9b9068406a5d84e832a2238398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d3807b96ed863622032d2c74175ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb058d8174b025ba2f4c74aee0ed2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c539634d9f9ebd4295a56c3acb8f6f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8260c83fd3e1100a2a1a5a12193e7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620d6df2400f283cdf0b7a422d49109403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870de5dbbf37ce02042712acef308ecf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d528d832d79d88169fafa792e68c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3e47dae9f252c3b62410420ffa561406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b202c9a585dac1779638bacb7994a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b271a6237913417ba6c95a41c54d6c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378aafbd1ca217a2aa1804ffd71d9a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae4c758726610282e5a42df29420bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770eeee215ecff6700067924427e328411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9f515abd170db9755ff79a44dbb96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b64abfda246676e57892c09dc2b324413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d2ef9de19d37b87fe102d7117e5b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5c251ea5a2444276ed0dd2c7d10e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29c1b0854ee43b34cc4fbdbeaf3aaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7616cfbd1dcd90fceb126d34d391d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beef70f0f06194c9a0b929d0ef9505418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa056d858fe8d0af22f948383b3fe0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a455538e1b12858b011e983d28c58b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d3a680857c773aa5bf17e05aa9f1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd864a7720846f08b5b3b2333bbe7073422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c66a00926cef9ace30aff95254fbba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98300d906c5ba986f81e3783a939ea4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18c71ded4c58c2367dd15e5b6df81c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a11596bb3f5e8188123affe07d39c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f300fea987205b84fa3a90fc1d7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32306edf068f0ed4a5e1811fb46c6ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f07cebf6d1227a205d9b797d08c73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76741fa1d065856b15634ab863bd3174430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ee6aec43490c5375cf61bb0230eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10cac9d9d562c13399d4cc742c4e89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97cf3b0b0c77d42d79cbc5f7919c3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16acec34ac27d2830d3d637832df23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1bb6008ad9e172edd077e6523cae8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23c5d48b682cd9ea5053b1e5022417436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b860ad55c32e4762231849c8d1270437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ccef99770d07801f15c1c4cb85498438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5a4d83e92aca0b0020ee2e727ca1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90627b5b15e563747b60f3dd6a17bb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a21959a03c4ba74366c3e612792c3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699ac93051eb9fd8f1ebe2ca912d4e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf036c5e2258ffa61ac24827258836b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe5fb71220f2ecae4d35d4e23a9ef4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441e5d6e7c4f81f45b6f0d4df6dc67a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117a58e2269ad7ca2bd69c1ba9017e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e7ea11bb123af4f86bd50d4a8d4ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e49046dd8a3fb7409766f867dad11b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd278eabe8a938ea3ba1b35e36d9b358449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3741544b8f05d1dd53578e5840c5693450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c69476dc843e5e88f4e3590d295c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b447ebce0c78489bddab93a019dbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb136ccd73244a81e3f496f8be6dc45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b48e43455a877dc443a4b37612bd3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a1f34e78eafe83f2b2513028c9aa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92f318abf77d22b96b4a40636458f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75817e63d1bd54913d2fb20b8e668934457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffee68a285cd2c9f9d764812f07db5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20810af34216bbd8c5e299d4fcd98ba0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894aea29ccd380455c5e62ac697f56a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aecb55dd0748d3d7c4a34479277e8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0facedd225a4729735ce8873e9a327462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8b78906674a722ce1c155efcc957463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f90813691e2c2459dbc314f99c1587464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ac32ad0e6c3018eb048842e44474d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73383f7d7a9b979dd8b3a55ac6312b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397062d7e6662c4e5258cbe03cc016a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b40b9a44d975b98a2ffb4210adcc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3a3b73a4e71097443c81646fa5c1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6edda608482d99ffdfa510dbd5839470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d30a4c096281ad2d543e00fc7cd57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a126059b38098f76335aac807e91e63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ba305d596faa28aeb654627f0fb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b22a28202cc751b1411b2f83042534474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a932468d82cb127eba8704c20326a24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d580c80161949dca441bfe48a776c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9907b0c547cb126a2b7eb25a3fe58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466cce2d96dae5c684ff1420911b754478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59bfc83c09bf9db0bee36150ca9a98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b10f1a974b68d67c72711035e3977480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9a8f0c4a892964472d5510ed9f260481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bed08bd8fec91a55532ffd51ed7688482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441802e182be9da838587a5f9bcec81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d226f1b829c6aab0ae77dff5f5bd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab56984b17610e3965d10b706abe05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9918b783a6e76577d67dc150c388d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a8764b94c53bf393d733934694757487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d72b8fbec4a0676b187d096245cea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da879db428a920b1f9c6781841023329489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3265eb79932efadb20fb007514c14a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9a6ea5ad02a90f1e719fa056e3a31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f96fee31961738e8e695d7ee652d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a56856edebec989c962a8d5f6cbb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1715d231ef76cc27c84b26497bdbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f7f956217e40222e41628a1f4b1c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43321d336a3b452f7aa795610cb12eca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e819bdc6099df805f8fede4c0f6644497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2bd48dafdc8a86afb300510b4616e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c6fb10f733e467349f42a29f67563499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100cf296dde5bdda647cee359daca24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2322f93b952d4843f0acf1de82c2294501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc7771030df9362f407030dcf4a98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ced0f5a4fce83647a5e92138ed6c8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fa89997f553fd3e1a3abb55ad60c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99d0c3fe224d994999e6707079266505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c0511051f316c071b30a3d6963668506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f2eec1413bd13753f00af3029c5f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c2e2bb857eb1aa3e6deb8e03d3dea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d2e417a1780de3713e20d0dd237bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75372b111509ccabd5b469aeeb927f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9dd1b532b12817042fbb499144410511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef421de7ab7d4a4595e1ff317f79316512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c3a39b3d290ce687aec4fb57b5e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01844ff256d19a751254f146f683d79a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308265aee6d891b540dff1474429af0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc6f57d9ec83d808c8d05ce27ea4d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dcaa8e8058a9fd38a2bbdaaca6899517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec0f3c6f398a3c370ea4c9bcda0204518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc86a26c9a07e488ed7831e0319bfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90629698ee6236ad846e69c5851e42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648bf8bef5324d2937a211b6bd1d062521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c233df1e5cd1f3cd99996a769145a27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a35bf9d5b36a5b4183c2ef52ad1547523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae91817cd9e29920d36ef93d9c8faa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b8984e86eccf4d32d68e157af1dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a533e05c5ebd5047b5a96b0ad3f01ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be943da7b61a6926b045fb5f62f01e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f4e42ffa8cc91c498425c88108780528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf3d9d22cdb1be920dc73c57d42662529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad3978fa2a3ee61f5aeaccd716a460530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7296e2844d7bbfd0d29e6645f49c36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abd9ce14e7eb90725c637f87c6cf23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed6490d945c131c9f68b6bc7655f51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd47d2c54f5065b14628597aa403f4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d96ef4218f16a3bf582666b1219cd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884db1c5936dda5ad814b69e471ba20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f574dc5cda87882b606535ff7e9b72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f848e0e78ef7216218f527a11fdc9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3ecfe345148de35b30a5239156954539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b823c66dc4f1e07989a0058da757a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974b9192866051112373eb12a76261c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626304ffc890b272607f82b41e09cd6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5b0cc4a54eba6364d8324c387a07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1257020d64315af6173d5a65e440f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24b3fe03801c4727093b5ec61068c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737d5b278a507ab1a9d12e3481d1a11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d3369f6b70d15f480406c5b25b79f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1426c97485aa284c69c0e5f9c6d163548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875af8808afa8eca947d7a51df2c627549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e463d57fbbd00e4fb9386e7a4192550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f833f07b7c9045181eba20df062d6f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433669eb532858a01abc73987268e5f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae95c1e2615ba77463776bfb2344f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548b304586e3267113a3a1a66eedbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dd3a49c11e39ff8e805608a1f7699555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28a502256d5e3c7e468136a894cf8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f1fd3aa5694a5cf89c21fb5a589c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1e4a41e181e60f57c77a142852dad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad45297c04c90872a4bc28d66c94db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9076460f111577c6fcb08e65a62f58f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965133b6390eb873eab9d5015867178c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9d4e659c234a5656f7af94678e89d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf03b1460e0d594b024c4b10459bbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3b7eeb3cf1ee7950016d17f01004564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61958dd3d2f8f290ec88d9254d819f84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b82f3304cf2e26afa57e5a6088ab8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d583e8dc43b87c33b4d4a980f6fa6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ac65f87cc72575f8e2bf3f21001c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b094045d7ff1787ea52fdf6ea6634f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dca6fc0d56275db8e1fb3132ab439570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e69f2f60488dd9ae0788dd85db31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe71f8b33a78ef90d3d26a776ba9a06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacd6b04ee609c6e7c65bf40f8307f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a0f913b5da3029f9012ea967fab60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd281893f86db4fca9ed378b78f799d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8eb804131994310ede886ced891b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67421918b7fd22d34f98487e642822577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3e0d7d7c2b884b0561898b2f77ac6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d50823fe4df8dd30da3d1cbc1738579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec09298fb86384f1a8e6e04daeaedd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b01dd27c7aea0cdcd4cbc8d78275d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc29e69f2a1bfb19df93f8f5412f175582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83199b708dc2e505f8bab1765759afb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67e4ade3c325c2f48620a75e812ac4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d395b5e9f0281d6f7c13a87a15713585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be969a52f10ba6b43a3ae97e1e4af554586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899b7db76edcac3750210ff0f1cad4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa42f27af7e500f1971b0815cad3e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801792903a1ed7692086cc2fc4a09168589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7decf14bb188ef5a3155045173acbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5823aca0a750503b796502fcbc43b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d77fd142d52828d61038eaff9498592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b91559b507c3bd49592bcadf11156593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f021e8363b34f2deafb3314200c485c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732dba6e5971acfcb87a3ba6a468ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258234be7b2438fff38c1b624d59158c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560d173a6da2e4ad736686ceac63464597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8be17c0492e0d6946cc568cd8ce942598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442df57ae99ef350ce75933047795b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7ad574132faad29e77afe575fa514600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1ddf38554aefbdb3fe557de7607da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a171ef4ea9a8cb9000f80b64ac40ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb19d81b98f446cf244e1d7d9759acc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5698b78a43a4bd0e24e5dccb3df4204604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e48278bd939191ae9a8b7d3f87e05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9fe66b54ee81926f3ffb2c918526a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad0391abe25d3d009614e548de2da5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f6a87999d1925ca27ab5daf9ef4a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c55dc0f0c94c73325251b9c965dfac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e266d46b21f87339527e4c30908158610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aaed90e2dfd7fe02bdb3c5121a8e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb64b5606019361d995e4515c826b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85af7dc4979ec3ea974b3a26bbc315d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb11265ea9a2ecf4bd41325e23576d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c79cb4bfb72ac406b7241c7c346c41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a50b0a88fcebbd15229b26156bab2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a16d680cd97cf49f377a511c0b2ff9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38087b803370a94e9a4e81fa57710e27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50c60a5c196127fece4c1892f4e6ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2e526691dc96d91ef3ea9849f3302620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b772f705a071d664de762d2be290621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7440b17d1070f95e1968e24b28d876622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ab3a4035fc404dbc510e6a33543df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fdf534aba57761d261675ab67bbe8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96a6ada1e829b477a75d72f23a38da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b510a90514112743217c14c8f3f44f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc222771e6267c6a2ae66174ccbd84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be6034c803b6b54299530aee1c4da5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e309e07f12ed33aabff6e502fd245629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d23468f63114b3ac0d7c5ac9cd6492630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca08876636754ffeea0d66fe249e0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b8dd0c2ed847288a6b1d681445edf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e571cfb8d7a27d3511d27ab0c5e6ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e229caf7997eeff9681fde49b806ba7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da02edbaf94463aa5fd91b846c29f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a1422b00a9f78e89ff8cef3984b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de199e4ae9b542ce88d95fd461f05599637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa491827f915ad927a489c8c4d28843e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbedd4e336e768a3640c50d91b9818639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db545fe676029b970b07f57d494134f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b55f57a84617eaafcbb2774e2cea0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8adbfc39f4496b284aeee53baab727642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15ef7cabdacb907dd5fcb7dd54d051643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4f399c65305ddffad5dc11853ae1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00464d61dba64e1dd950e3f3da8a7b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1b9550eb3543ee2ea9040a6fc7879646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63e324001685f6d78d8f14b7f08804647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd97febec7fc6d1cd69d95552645da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd37eec66244bed11c15bb5ffa44b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b676ba25d25ecb94bc52d167b0da5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0806dc9bef7ba5f9de7d1f8c5a48d52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639534fbbc7daac29b1c36a95b38aae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fb16ce6c2e1b7281f20e4cd7ff7d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4600f411c71689e59779e69b5bf70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95a5badb87cb7857d840062de74b4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436e7a04aafc3c9226fcf3c8a412236656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91382037ea7090ce1a3901b7930c4b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11100da72054dfb7fbdf9f914c349b2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bf7ad3344f409867f31014e8cefc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422c5915242b4c3c16903cfb51184cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993778ffa452de0fabd8cb14735da669661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07bcb1e6f218ce8be258bd1f337196662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f783d14b1447e7afcc2bfaded28b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662c0e5ff913f4a3443d74439cce27c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576479835e4cce16cdf62d496cc56503665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72dd37cabe631e6e2fc974680378d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15edfb288780c88a53304d47bd24278667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa45b93d533db14c75e6c3a07ce7b52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5536591f6b04e66bd3ee17b94d586669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e63b72f7655c0f02ea017d41ca109670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd63f1f85913ed32ef83b6493f10eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015501d9e16c852d19aa68f976cc34dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f9c1aa98b6f962b8f6d704cba9e61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659709a16e78f3f7b28f62eac068680674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88257f1cecb953ce597bff13795cc3d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec141742830c70bb75be14f063f55a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c330a401c29f4889b8f896b81d30bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6331733b129e492d7396fc9c7c6a612678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fd6ad93e110b6f89f96988d28c366679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddec051599876eda0fc0ba45f5fea4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b0e95a950e81a0c8ad27ab676b6d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6f41d097aa512d91a9f6ab9af922682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43055fe727d7d68ef0cf2d7bc9ad8e8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66f767bef120b707f5c008370a746f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc0ee06726fa31abf8814d34ee66ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc84f2f59cfacb73ddeda1505557a5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e104917fd6be48687c4dea7d25f2fb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b186cce747e90192d5194ae7e375688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab0619b9a8cbe90f8cbc10ca72dbd3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2472abdd31ec5f9e67a3489b61b6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612ac48e912039058580dddbe13326b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee15d84d987f23c3824b8fc877ead692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859b79bc9848ca89d376749104f5cc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d271622078fa31279639ae866c3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedc2a7d751870bf0b1ceb0e7e1181695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a644c6890bb16979c314b35d36a0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe521e1599563dcfcc5d3ffd6c819697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e56a9c457eb5ffc583536cd197b13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bae78b7ec6e86fcbdf0ca71aaaecc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682edf3472501bb0b06cdbf4ea49014700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72ec0fb1511c54bf3adc8c95b0e105701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a2826bc4b435e0631a1a16ee7d76a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea71aaf0e909f4b57f3c57be609b2ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444146922f897e8efb14fbac37d37bc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23082038307113c0d9fe1659242e338c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bbb71d3c8a8f2d44ebc10d011ed15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99195ebe6994959520c49b32c028fa3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb06bc57579e577cfa2a7447a9c8de0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb079a59f3227d626b535060582cb396709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a13e933355eb4638c0e200c0310e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ff8fbfc3191f36a666946db26a49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47139897102d3df5378f8bee2cf7371712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73eedb9b36836095bfcf2e8604b9d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf177a630d7208c437967e8ff22f49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8d63537e3de379cca3a04ed9a8710715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0ac2b54c2be18783f439d66efa4f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6422955e4d61bfb03af1dc698f657717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7efed83124e849217ec760252640e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c232d30c42e33cc71524d5453d2d02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010ff38fbf897c2193fd8e1ff42e5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78e72027d9a4bb5dfb57b6346db263721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed9e0f52c222f9a5f816f0151ab7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0205935774ad9bbeb5b2866aefac933723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c0fdb97b0a4f9265dc59242628821724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bf04488c30d55ebf4498e37478eb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796972596d24ed57a2c557e537f7e5fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3f0578f32bfc64e5c9fd2943bb53a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2655f96a9081e81466e800f1bea8fcc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc3638568c8707c62afb5e03d595de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55b9c31f18384bc43677b97240c36e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a8d32c77d370bd6178cfbce0d67e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7b77f11fcb03f0a9f86290177c0a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ded5f513415f878c50416522fcf68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb35a24afb539a3f995d446ff1da6cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eae497189bfe33ab486df00650a62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdc0c876affeab23cb72d75ba1695a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9869770f5e039260b56c659c666fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bef624ea6dd5f9c897fd980189fc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cadcd8a74d77759dcb3e341b07dacd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1237897790e3c235b910ccdd5d1858740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e293e895938f25f2a4ae46694990377741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d7cc459b35454f3f9e6876b1430c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ddeac7502638e445020136ada484a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78c9972725223a1e51c8809886ad2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9741aaac9637664fda4a81516dbb179745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30573325987c490b534882134866fa8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a78bddc7e19ad4b6d141aa2a5fc448747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24dcb21a6be3ffcc40322c6a48ed64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88805b251b9bcdc4ae51dd59fcbcf7b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225017de25b0aca53f145a42ae98121750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0c50641000a60adbac827c54b248e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd53dad897ad7d57c34b68c5825be5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf7dc41dea44a68645819f4ffd63eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd65cc753781f9f9d8d19875b90bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a20d92a833a40c44fd58ce855f12f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e108fee6639ee86c253cc477ce35a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0de19ce8071976fe2d9d62b3c9895d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a47c669c075dfa3649912bde0fe5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54723b4a18de0c5e6c5ab77918a4d3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f8cd0f2b7058da1360b27620dc54760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e57fcedd1d26682d695562a07ff17761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e13360f4de7dbb3a69b8aed543214e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dd26560cc03dee67474cecf91043f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d3b93395fd28d6a950049c15edf4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393c79a83f6347ebae431e8784694ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b0a194e48da248ae93d56574d411f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055ea3d37593267824f30b42d7227ab767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660670bd26792e2b72cbf0eb0fddc3bb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd65e4abfec6d53eccdb7597cac07769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e1c1920251ecbb979b6eb808c13db770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac9dc32f4efb069fc6a9f11986fae2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22228c13629b69feb78f89686da46c5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa10a7b4707c182c29beb80c1101c73773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce47c3957716215acd9b093fa81756b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bfee57466fa1afdc341ef21cce70e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e4c7af1060d403eaf3c1626033786776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c8cfafcd48fa78ee77df266231144777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a727760be73e8ba4201649771833fc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1270fc3ca1d5fc60aaef99c9d5f64779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f69593cc18e4e64ed145047870947780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07efa63036d23236fc426b70a5880c2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc90eafdb24e1bc377af8d527e91d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cd689aa715d42495bc6eeba9c24df783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392de150efa263185a048b0e02fd223784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc0c97def762b13c3642def3aa275d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a0733c7dea55bde169aaa2a306f92786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c3cc60ba02247f82642e3df0c5eb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daf1153f044ba1b193e42138bdaa0f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81364b07f3261eea1c73acb0c67321789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeae460fb0b21efa44714e05ce3fcde790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7cb08f945464d223780c13f5b9413791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483046bcecf8c4d1300a7d50c4124dfb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd1ac1febc15449a0a28609317079f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b26ce3d4a07d792aa72c53392d6e94794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8f74369b2e571b0b882361670d6ef795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04949e350e8cb2f75b0ac2ec0162f27d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678952654453c2dd194c312ad9cb73ba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0c89a35877603af58cfae0e71d7f5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0caf9c128980fe0903dec4d307c72799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cfb7da6fc54b40b0ef8ce35882de7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757449b2d5f0fc7e0428c40980ca861801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24e752e71cacefdcfa7e8c01213210802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed39d0048968c33150a98e0ea78cc30803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742007271379c22e1c92ce646b3d56b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480377b7d71893f798ddc7a1522151ef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfe436d2c55099b5b9489dd9d4b57f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b750d7cd9df90e4da2f3c1f4eb3be82807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcdf4e31d84fdb3c129b99fe2fb95e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e3a2432f151c7c226b2c3af4b369809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb07c8bdae5df37f13efa18fa117dc9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb811ead8185039bdf8b5e9bf8dcd934811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df0db41ef4eec236628922ca629325812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dfad02c27529bfd7e35b0ec526c41813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835436b0296c94cfd1e1d41b548028e0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35adc6e1ac21b0449f105b5eae0af5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d0bb25c1285af649da9e4685928b0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d9eca73f1600bbe4331f834b69b0817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>