--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbe0467e5e89c18b10cc046736d04f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a8120c600ab9f6b1ca6dcc42aef062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c4feedb94bc16bbe13759d91893233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf582cea76b8a3e3151368d4717e2ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdf1fd0fb67759bf7d7b9f851010965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea9e2575eb24dce69591bf81d3a2046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f919ac8cd811cdd2f9cda1329b0d41e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54e2155779bd3a24b6b0831266f0478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d47a8d2256158453f29334b5bff0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815efba6e4e3d095f2ede915f3e1ab1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf39299cfaf60df10f3aea5d2a2491a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1dff49ff9782bfbad36291fb5a5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114d6a9a9911ab6ce4a354cb0c1b7ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72504e9f10abc7b977dcf037b90f78114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb343b7775f1cfd064a0b823b71bd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c9ccbb92df8f679c2f90054939c1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fce52521f767cac842898e3c837eae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ecf224792f21c1f1b574b1120e96618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099e5648c47f070ab6323e22805d91c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f10bb73e216f503b91f06bd30340920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939408bafeee5f0adaaad8ca88fc5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e360f098da7052ea6dbf8e3fa223b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7edf510ae342a69ac5da00f15a92bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61789779405a5cf0cd7d698134c90524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d5b78910c10ccdf64abc12a34c5f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13f37241ba4f6965ee66de237c8afa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11606c84b6a22b7525aef00f222e1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b3470bcf76f6408947510e09f176228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dd4a5539a202de71c31acba8be12e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d91b2e31f93d7bf1686e2a6d2a1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb74f173cc7d7a1af3865d86aa2bcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca82b7b586f140457caa3b73471a6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab181475c2196ee6f3904cc5aa41062e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e1f171c1cd63aadf30cd689f129fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8100d87b356976b9568827644ed32235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9720783a898bbebe8382bb503cce936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38600fce7328f10e38edf4d082c6df7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccef64d2f86ffb2ab549144b012914138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348d737022b2233a01c473f80e6270239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132030bc830b8150e4ae8a78eef8f50e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326066d74c6f4dc2d23bfa6bfbec84e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2587cc5d7527ae10267ac38cc0c05ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86f761bccc691553161c70762467143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7544be140c45d17371854d7e9a782eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a67ce7474435c65a1d5fd70945877745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f8826f3165656e19d1e5807f67a4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f9459ddade53cff2e2d644bb6fb8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3834c55e83cc3cee888169798759048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24ae99d6d74aa06d3d3b4e3356ec8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f498394a6d82c7f8b8f5452f7c6eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80238e28f368a8719e5f7eb20d98c2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2076d6797c2abc74e6ebf6360e128a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09217308d5fb8ea979bead12c4a7e98553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc55cf7ee8058e7bec8c056befa81254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfd915549633d060d4c83447380b0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1200ff89f1237bf29fdd69f3aa94056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedaa22d024b174f2f848d1adc1b2fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516b16e7347215c2b1d23ab074364c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c61a912f2bb29bd4981a90604b3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964c7c0834c1a75ff55c4d864e526dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4506af3fccb43c4ffbb73e34f3450be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3b2b4b743b8797f8f1f8072846eec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2172a8f5e192ae7d550d429186cb06e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39e99b628c931e2df33cc3c6d5c6ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b1a8bfaae9dffec7fb3d1e8c3079365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0d0bf5b5e328464c9795597874b6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50605763f282ab47dad5cff544d00df467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf26691e6774a6926826dcfac59d8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174cb7061f8cf8fa1f6c6d97ea6ea6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d8b62712529313ef5b62b90e76da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f4bd0d1458015ed9767e5ad6f98ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe841bd551c3f6d1a2e9c7c978148f4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21cbd7a2dc4651b5150f335af94d3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e5a01ef9d41fb02332a1635ef2d5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa5258a26e6550d7dffc113f56a4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5ba51f09a5a705474fe3504b42c8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb160a453272d6452f61f073f72fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736391f97425f52dc57f493095cae1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246dfba672befc2406d7f1063888d3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dad71fdd3d8e7aca6c7902e2faca0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015aa6a8ceaae50458aa6da8b0a092581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e274d97780ca9f57bca10abe562d7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7154e6302d1340e67eddd53013890683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3dc41b4ee5234e7c428d2beb4928984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482253c098352c9004abc377b00054a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683f9ef8d6d46aa34b242e9183bdc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd3074d26aa078644e3eefb5545bec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b204bb91dd74ca13303c2e0454260f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c36db111ed8b27aa9c29499bbc993589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6bab0057d8e4b7ba73664909521fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2d4b8353e5b1cc8a43da87168079591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182a30bc9b7c5f3d9f7eccfb91c31e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc906ab4e828b269c5ab578878d36c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e5cd9308b57f019a333429aeef7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b38e0d614792aa33daba1667e1b36195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc0aad35f8c4d86bf584f7fc39519296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09e26dc6b93281c0bbb0fcd6ea6e8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a21ddb263a3b62cc08b9ae55350d7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832aa2461ae8c58c4f7abbf8b32aff999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d505b00a67ed87b251170bdd3dae3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c4c5b8a7758925f074556ea6e264101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e74adbc1cd8496e37681948243c32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9da54b4c794df74ed6683e709c6d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907ea4ac4ae3bae98268db77139d524104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f660261ff8d2486f12bbadd51652105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ade919801cb22b666d1c83f44fff4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372d6e8a65a7e652a1b05b71f99ef9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8699157c588154afdbcfc2c0ff4419108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf10a941bb7f18a3431040873374208109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3d0fd9817624aefea4942aa52a7a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5420793af51ccd935dbf40273a9edc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ec9ae2156192aa12c038f3030538e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3d5b7f30d6beedf3a779aaa8369bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37697a801b242061afba5931a759c75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4679a3d321ef2227988f4b9241e47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61b5e4f43f520ceee2b93aa22e6f2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52e20ba1a0064b432a8a4ceb27ade117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ab9975413d10da538f24eeaa4fd1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec6c13e8e602a5c74b0ff93fcc416119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2ff496060b5a6834754ecd46debb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3eab3a28c088b0dfaffb5fc4cfc02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b007637aec247c88be52e410c9884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4f26a5f3c7818abb07e7fd932cff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bad93a9f9261c34d1429c60133986c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95a7e4a52663699db7568cc3b3a63a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36094a71e2583a4853c491dab39eb700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104db1b0b6cd5fd61263f3542d057e47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463b9821628d5f9934539c958281c79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84799273c0b0652b78e6941b885384129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eea139c8ddd5cd8e47e62a2a95ecb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f276722e7d99bda155b212864fd82ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17990afbada186d55aa9d0a8cfd0c35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc5f91210078314b47f33de45b5c80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198774a779bb684f7c9363ff2d9c24e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8e1b009602f4c2207619b94d54240135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8daba8f8ec0377769758b2454f7621136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa993c504217dc9f874ca172111e27fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa73440bf0392d6ab53502959b8b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31835e892959dcba148c8b9dadec0a86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4dab0b18926437d34ec484904d719140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c310ff81352e5c08ff0539944a633a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ca77488f1dd6c896ccb757f566b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a09ef3b75a2ea8967115748c2e24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1472eef2809e468df79c8e746ad39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18908e9b149836cc77f0d2cc5423198a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e20d3a776f40018ecf7b1e6c5926d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb300b30147e09cd0816a4f2169bc340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b7479442ca11c6e998283fe301f93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c629449bac83216801b03e1dfb469149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbda79467dae76366bdbe1a47b9bb94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202ef7d955832ac254a684e2a3ee3a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35ac7e5c6d2ad0304d2bb757b110f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cefdfd852b261fe395c849ce4a8df4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14ca330a3e959c231f256b617bace0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287075cc37f6ff839f02bb383d53eb69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa524237371559d41805f8880568ab7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4cdbe7fd878a9f7404d9ff7858641157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd6996293607580d4e91387b856488158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2df9fc1341d2b4c1d1d4925f1321e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbe1931a18560eaf7bb7f6c17f542d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb813aa6fb57d7c20d79b4d6a0a04e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29128a63a601443384ae7bf3db644964162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9edbdb2fed5c4a435b8cd0c89f98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb5929e6a842be28f6389788119b1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07844087f4d4033be9ca0c853172d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cfc2715ee39959e3f429aa862d5d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f1f1233b6912ae5fa8fbf66124e98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b6029403b9c1df48910992abb63eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad940d3a6d75f467cb6e231baff1ec6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f398b637345bcf356aeb919ea9f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a938fc8d2a64448ef3a72b18c484e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77053ba5950c2766b3b31ab32aa4ab7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af0f17bfb49d5eddb6b2a9df1fd06d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aa4a0fbc6b207146661961082fb9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a0ce5be81be3742fb100cbddccfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41578ae231ce0dfe0a0afe23c44705e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69fd097ad883fc16a4ff081607954177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af73d25d59c87091fa8bc24e1599c18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a3dce9bcf797ceff99b519a1d9dfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2f018ec82cb08de974aa31f137be7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c90db44b387a08f74cc0501e871ca7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057bdfd8762e15813f775ba11a55f96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59895bc1939226f1aa4b11b3514532d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d0faebeed0f7fd231cc9d8addac20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad920c9f16c7bedd7ef133b73eb18e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505850d655ebc823d060b0de67c6640186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511ab48ac8bded11216460f84c5cbff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174b244a36a68e705abe1626b5c776188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b243b788b7be580faeb75df8dc83505189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22377d66c0a120f114f7806360b80d6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d439b1462d9fbdef55fa80b4452876191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7cbcfe81f9295fb711673c28f8aa4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed27190d39ba2ef6fc3a63ed100c1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90d0ea2bc372057ece4a4b408bcae8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d968790d844d96145bf326601606f74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec01a71ba16468b0141a17c97ab1c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f3c03db2aa8176a028a404dcf7537197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef451faccfa2711b8927625c842569b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d84ba7d1205a05724a9aba3cbf3dd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a9b6b2be33e9255e01c76f875ec43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccbb366655a7a9dbf379a43b320bf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e570e640a95e922e0b3751b2e3c63f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f657c66a604287573abf6362700299f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52908fa454ee82439746c4e80a32cbc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd83abb99ef3248ca588d2797770bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81639f40385f6bef659a739e360cab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b834288498388dafc24a2c48adbf864207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9f0b2778b570217353aba27738642208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995fbcf9284ee1faa0996ee25016ed0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816f964dd12d160def04d50f234e95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc38ea5dba1d5183ba2e257b2a77ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f234cf798f9e9dd021d27c2efe96171212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175abfe4ccbe30fd991a7fd98782f6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e531063dc747b0deb6c183c6c85db5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99a1dc4a63e37c2b81258fe570b8a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d5c148dad79b58d57ec390d23d8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29bbc55b7f5023a6c1e757b61b655217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e8f744e32dcfa890b94ffff10619e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954e304656aa3fdf4f1be3f1b575bc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923c709ca9a69e7fcbd2ed187f0fae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e3fab4d46edda598fc4fa948452b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b304bacc17d86aa52f270e4c1fac9c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234465b7d3488bf045bbe075a4882b2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f6520880976e23d77cf45f27148d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01ee81ab108c8908301abbf745ac10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff011b0e9e4afcda13785bf14c0495226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e621035ce45258367d038b0e73bfb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb9d67f36b946aaa804e418a944f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42613bfe3222d0121d270e30bb62fd60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065139d848a56b7b4e736367ab01ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901102fa95f0827a4683b1f0e81e86ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8458eee34f31862adebfdc6068dc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64479a70d9e8e29e7e999fb41702ca44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e6fd989da1091f61cdd55e284d379234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4227282b7cc55bc576619924b2c1e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646156f9733ddf7d570fad29872b57d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c7630330d4ec73b9a26db9cff65d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5561e4a3386756cd5d5be894327ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494835015a25debd192b4e0ec094ab4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d3e4d9ef7471eec49a41535d30758240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8977e435ae242f14d95142c566df0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dcb7064549be24f5c5a116bf93dca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16680d23d2a4789756bf0853d8e36998243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030665c706a8dd356665527c93fad653244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9c67549bacd10b6d61ada8f938b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdd51f009e3551998026a707343f12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3856e8c080e51bfa6f10fb3ef0f65c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461988658cfd32b71634fda8312bcee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9464500525cdb0afcdee2c894e560d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52a0866206305c6eedb0b5ed344a5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136168d941f7f5c2168cb19c03c6223a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd056200b5d991340c8f504c73bc6e74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e747427ad0e93056f83fc12c65b0a31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf87501edf9be3b2c086805c47ba5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edeb3deed4cb1272f38332dc0826dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bfd258c620afc54cdb74597a5530f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3099a57b02360af79399bb2f8f762257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f736bd124f082a32c529314a8c05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06806cc6e32814d4753ae35da9158c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6552ecf0c91d452459bb5bad6d20226260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e39f6a6f88b0f473f8759833fa0961261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f2c1732b84df9899c430f7ab3243262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40ab0cc2f61ea0aedfd5397e8185fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad12174fe2a1c8b7dc261bea0394a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25313081d39031e2ce90d418847551f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c369d39d72d5fee0206ae2a6dbe4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40d021a34d1fd71d0985f491ac8ea0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f4a155e53b765da07af790344ee9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586e678bb11a185975ad38582036dde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b489b7aa90095f2309979c61292ddf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521aa7f828ddb7d4d7bb69dc2f2a44a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3bd7c43ba615e23f23f950a4feb80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b42ebce1c64d7f8d076fc41dff638273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492a364e54e7343712afd4adaf7b58e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786224e9b71a00340fffa5c30d3ba5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb2181559477d52f5e66aa678f6c97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b834c2876d5a8c06058b72dd076f53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e242ec5b19fc243843af2d18e06973278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f330070fd728fefe6ff180b64d98a37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88912b358b93f5819da09045398acbe8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9374f47114db8a7ad0438eb05af5434281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db1eb7f6c543f40ed2fd3568001b76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc408bb17fbae0af7390c254ac46fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37eec739c7cc7a4789d3b175b17169284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454718ddf50e2c0e2aaa9060187b266285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea96f8be80143b25cda30b9ebf395286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f598241d15059b03c43dd5940d8a98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae5fbc6612507c72d123b1656e673d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609754293ae75d4072b653822d017c7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8e00a9778be15055c1b8261e8553290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f125dfada0220672dcb57b3ae1b8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60a5d1d9f0626c0a180618ca240b53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39b69292d9e89e5d149070037bbe25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881570c1f2550ad83271b76e7a82f84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9707e0d33d29165414c09bd498c8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8023537b9d495a530e1d8d36c545d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d66f2250c544644f2159f8e7cd48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfb1d655cc8bf83d0ae446f966aca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a9599e0111fd443b763dec180cef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0edcde7957355096ed540a91452eb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46815bebc865ac0de72a3d63085330ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c2f45a0e67130ca5417f63dbdeddb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab793ae842b0362fec67a954a07d07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701341e820efc4a1d05ddb9b2d378df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a438845bad9bca4b8fc00f479cd17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa4ca62560987c6ff3e34ca550e00f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c74b78d1af3399653803232f32f03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54a52bf916c13565987f14e1388395308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270df35a52491afbdd470992cd0ffbef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40814eb7c0a426a33447e929c4b34d56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396fdc6e746bbca8016ee4a3e68a4ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf87d8b05973fd3a8830382b194b0d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ede49a50fa8c2bb6d41db7659cd2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f23b3d05c187601af0d6bfff830d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd177cfee7c11d495d0a712d6f5a10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0615c27ad2d45e600e2b0e92c7c98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db571b297d7eb9de879bf00ce179ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b62c630ab60a4c7b8522b9689afcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a400baee9e322e4a3aa0ec2217d0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ca0258ac77be6ab63c94a097fcb01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22cc3587765d849900e09ae89513d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be930fe2619ca8e65bcfb516e63234b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd678fdfa55021f64f9c63f4e6679323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c3fe28840d62b4b99f65ba7e41368324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102322e86346ad0891440f91419d065325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53492da1434f4ea6ca9c510c4d7b3c9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377a2d97173c6b67f017f32952e2a48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12213e1d911eb7680e7c4a3ca1c2db11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817f73eabe051c1dc25057dca94ea2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9007f8eb87f1c04fd505d8085f96e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225efcc53ea61878ab4624c196d6aa7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43027b367183f6cd2350870dacbde6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c069f662abf0b9d6ac4ef43da7838af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dedfe6f4cd4ced4d542e21fb9fa7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0cbf52ad1d84be1882ec5040e69b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53520c6b765d7e4f2d506a75fdd249336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e563ef4f3905a8d13efbe51ef4bb692337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81feb504c5c21f15142d7c15107050338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6cbde5265308dbb8f98518822601c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e317f19d9c83c5bb6ea8925c2a649340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2069b81e0c7b6514207b0cc39ee08e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33be5665040d73f03ddaaa46fb296342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75874b1337c2a3f6378b858115d4dcc3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee9c304778a0c13a8e83853a8602d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c7c49c19d304d6c0382300a97d41a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2e89a5badf576db963d380b239517346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c55552658fef332aadeeb10c3a4fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee294231a232eefb8b07b01256aa9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355578a45bd1c690d08aa8568270ad1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ef549d4093b96a169a7358a9f7fbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3822ce6bf3db6c7948c7aaa6eab70ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f94d9e11f5b6105d5127474988853352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeb6492b7ce8fb73adaa23cb0fcd4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4aabff55bf1e40e068cd64f22a008354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a86fb1dfa03435a926361abd6fcb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dcd3863666a3e718d57e9ee1f43a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f48deaf161a178c01680f1a1bacb1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba438adb30c33563d7de3435756c28e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209955c72902c4a25f2b23dda1dba08a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2299cd1cd00da7bd79030a8c0c6e2e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b3ee1a8ad6df60703a08475d2323d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e98c2340e0a3830e754c87600389a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f29838ff41c152d2d9839e6addaf56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced7c2c84cef2370f4b9a40919cef2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c65dc3776819e04c6e7cc99ec53d7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c231773661663256a2a1f2c340ac26f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4ceb291ae8abf8016cdc07c005698367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32aadd22bcda6c4c6b63946b279dcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ec18b8eb4eab83e61e7f77153b90c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a262383588c80d47f1a3f17f9fb0406370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbd143be1cace85a0246897401f3e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b904ddc86ae5b3b89f5eac1b1b2b445372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8545d5d4718cf4e3d3247a1fe17dfa1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace9ddcbd6d5c021cae4cce7661a812374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0463a9bf78405d2d1c1bacdc0bd97a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17048c7a93591fec75b02e69fc0bab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78e1291428f107a6ab64788c8c21ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cded69128ab3c9ff640225594753618378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f664ba414f4fd5cef0953bd1153a99a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6a481153ae9b92d2e4c33927b3d6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462bd548e0b4f810eafeb9bae2f2056381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535fa455bd17b4f4f21214f714e9a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c7a0f94e4a12ab1049326ee3e8aae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1cbb5d49012e1b773b7cdba58e0db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f64f4c85d586033710e54c26661ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbe44b18b499d80512532e32e7bf47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f959dfc1d5ac07b88a975c3d3207cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7455318ffeaf2348588a55236cc4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ed896114d2072bfdaba7a441f5111389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aa249b0baba1db41c36380dba9ca8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bd1d65bb5b6d9516fd50a343176c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac73e543d58b6c356b751f7935c3c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee30250721b27bfb0aa65c7c20da78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b8f5a45d0fc6ccd5906bbedf6a13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572cf5ae1732fc6de0a9d6bcc547e9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a0a2787af95d5c26276aa0818f60e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9833c6162cdbc708cc3c39cc00d35bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca9732710ef57aaec244f32027b162398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e99ef5c44b66ba394e4f97b5db05e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec2694a5b97d4b3038b77c4fb632b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed11d2fa681e81df79b7f811adea00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca361156349876202c45d080e04c0991402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cfcc28ba504615c0b18d91472c5b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420f01a80b5b557b41cc8a425a3729404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a3e6d4b90b253ac343b165878576d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d3ab20d8538315debfb2ed599d053406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bd1d995b829a70d6a126dbdfaeb88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6be88ed9592ffb67b6c8bc6a2f859408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c290276a147b61510163b73c458ff9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33c9bb33b942c4e2c70792e9ddc291410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951b12a9ce4299fda6ad78f0314faaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b73da0dc2d5aabe6bfba31f2ea645412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3d782eab6f41a6afb7190a909d9a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d88550ad1de95990a84b978011a8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a5e3d84b57b64352267fa703d50ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b467db308cfffdf32d81fc2dddd8f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebb16627e2aa838e4d093935698460417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b316cfccdef5cbbd4eb098ade862e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a466ecb317395408e95321681e0363b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef306ede8cb0963389c1cc2fefe36e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a729f3cc86322a8de55627058222b55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801140ff488f10e5b58017ff573ba190422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19e26540c015876e2140084e45c648423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c2919638e5a70c6a0fc374efb8925424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d1ccf92e5e62d4df2ee8a24111aff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748d67c3827c9663169c8d420df593426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa2de09d5c02a9311e52a13f5884eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc08186f5674631909a4a75d1f4840428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86bf38accbeb4b9b3b5379cb56df72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284dc55dc10dbdac2f5055cc96cbbdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bb41f88ce948f8275e3d1a3e6589f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31103bda0aabd42e11e8cd9fcfe80d47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9942cdcb4eb2d52ef5fb90a2ec17a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb165432a4867b3866977ae17e55d0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c579b4709328fd5234c2e1358496a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7478a9d7d966390bea4b35a28a7c4ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a90d3b81806b44addab86753d870a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aff166b1dce445cf2c8defb42dadb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb429cc6f0e811c9017013a14d7c7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef981978872a80584dbdfba86e372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db7f5841c8ecef5a7c774039747e6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e209012b45fd75383c343e6ee7efc3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78546eff98cc5e0f3d08b3697c326516443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f20fa504317f82599f0a12cbc147a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752369c9c0389ad0da7d2b30e21e838445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa6c5212bed7db34498e74af14ae9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcde0f15d7ba28d98effd9b304c263b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27fa80c9e5d80459604f844b560d29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbe5b76cdcdaf9fba12f470c54024b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af60ee9a83012f714ac2a37ec2dc2b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d107e5e9e9644c3d3686a86a6de41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b9fdd766971953f681b484db8d0d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aadc19aacfc67520394d1539df1fd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bfcec8b8c15ec5eda0ec1628f7bcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8692ad3a0ef3ba900a5f7fed09482ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177869720dcadbdcb7757b6f9352142456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d707022bf0173641b830dbdc7939b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2bd1691813146190de26da43cbd31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b0829e92295983ab40ed047f19276459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339013ee5fe4917c5bbe61e1eb809c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e96d4ef5ae2e1e3f707f475bb6dcdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4d91b9f4d35c668a11c39950abb0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec592f94b5cc5446c971469234abab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b69bf0832b046239ae77e3c2b37e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f6c83f0d76caaf7479251023925e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bb4e3c57e83c8851e53a3941130cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ba860f394a2719b2a4a929e7f70c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bed19e9c2218c03ea9e4691426610468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e707fb8fc181c29ff02b55474f422469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a9463224bfb3eed4d269b952358ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab9192a34e31a20f69b7b6f92c592471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f57bac23137fd01c9c012481196e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f3cc728b7fc9fb1ab839469b6acd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf24011f1155897ec6b25b9d4e4c806474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96301d21f853660e3a753948fa559d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a9d20369785b01092450631fa7d2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3f3c0d078c91837e69cb756fb8a15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f0a15ddcf17b38a5acce12aa2625478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bdc2ac4a01a77a77633afdcad3ce9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db142fe4247f2a6209c7c85143575fcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0efd5ff966411a5099d3d420d36a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bcc89a7f2085b220398d6830a6764482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c30c41ec4fd91053a08f09ac598bbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5edbc162e04e61bebb2ba765249205484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f63be08cc1353d3f9ca54dadecae5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92ff67601c9fc8eb995def449c78f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5488611f935faa03935daed6297df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90e9d059de40d9e24ebaa2f214feea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f2c86633addfbdcb1ba873ea479ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446b40510b2437a663a119d6f8fc331490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43daecf67aad153d884aea256a13b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10eb8078adc3611b3e85f05f14c306492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e7356f84c047b5556d7a961920447493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e2ec06780cf85d2694750752d9a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3757c390be2d27a22a1d4d64ef3c40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb785c2c8b73fd876b5c43335c559ae0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cc5aa8daaea9ccd0ef69ec2a59b22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302ef66d2a37365b856184d18f4352a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e149f4d00152c5a77a7d05b158fc52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715aa5d2b2908559052ee3d2d81fdcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a43c69e6fe3f04e9e9c8b927d13891501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1406b66971bcbed54ed4cf4a03f444502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf9e959977bd2dd65285495a8d8aa7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f00f2532982c4b81270990f1956292504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775227da0d88d174776d1b7e0ae4aee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687a4c2561b18a01c2f90983a94946f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a98a3ecb85d4c0ac6aa282594be4df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb7d7b7ec2dc82f7af36380a9c3864508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ce4be7eb7fe12228eed9ddd0a775509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5df9615e87e3e1eea5a4ac4649b3a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa54bce48d6dcfc66361c3084ed427a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d9edd2ba8ee4228fb26cc1c51319d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbb1926aabf289820796c1f6c42ea3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5afaa25aed01def17853f1d07fdde9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf2a9c96240ed65a6f13408d3e2a46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23022f760665b9b43d39744d49a4a056516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dbc86b708fa36ecd92c74967bff9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a4bfaa6bec66b64e84cb6f296597518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ed48e11f49b38bec43f382d5b6660519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c67c951b2a96cce64a144f1f78d964520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e21d18916d0ee27b52691649afae84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10454719e9aad278c0cc9b957a33f66d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edf2a827a99f1708b9e28d5e647c04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c6f46bb4054e7220d0ba6dfd56fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e316581f75c353af1ffffcf2ec800525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8e3398378895d9914d916168c10c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8185bdf78b59346a9a3688b09642a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1b8528c3be4421b98e7569d9addf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69626b6bb22938f85c7ddaa11236457529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb13f8b64b975cbd12c1db7cbe671530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b6e9bf8e90be48600b3468832abe9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4ea4102dc6baab8b009646b91b196532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b684b623e32871138f27df581ef9ef2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa9c16050270e0198622c817dc0c66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca84521dc16ee6ebd34790db1c4adaf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb89b02d2be48b978ae9999bb5e8f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b65dca849daafe9776cb818e058ab5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a2e12892dccc2fe209c48360dabe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f8be874bb8dcdcfacf38e8a343ce9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e829970b537b01d87f2cd6c273da0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d896d238da7f4e1df15215e5c6f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ec2deb46675541baabe38595d388f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96e3e27563f2acb2289298548ae206543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b10b05121581ae694dc8b1b4ecb10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22725f73ea10c580a9ae890a983097d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ded947a93f6bebd226e8651157c6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f958bc62dfbbc29bea450b17112c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca643f58f5c1a8177206b1fe34e5e96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7eef424f3ac44e914eb57d4dd0def549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730229ea9cc4cf52b82597f9061f3b42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e52c27387fd1beaca76608b6d10647551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b83b94fc600027c66e9ffb62e15bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c761d06f76b43963d05301bc02253c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2235bef6eb88bdfb2d1e69a3523fa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35951bae7e6044ae93b5315e6cbc2eca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b48936610b2c3562b1544130986dab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde7cddc15a54a3916c731890a29600557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cca3689aa1d2ef4fd23cb93737505558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be7a630c3f6d8288e6503b515a8ec4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b80114a13388034b3f72fc8fcc3d68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237d21ef637f702b7f148c2b5cedde5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd432cd98cde040ce6e311224e78d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe632d66d2971b9f328b1976643ec17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cc9c2341aa66f81a9109af96b2aed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d09e0cf23bc7b0369b9a58e292dae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573640e8e8c5c652538eefc7f298377566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f1f0491ece5a2dcba25210470ee45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f26554d3bb5390d9b4c585be21cf8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a69029c9921dd171dba3298ee0eff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d631477f7f530808e50c655947d754570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c80693540d93e9330c2b2ea14808c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee7ce9671e0c462e0d7cc2d731cf1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57696f029a6dba8244d954817925e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a667940d78456dd7bca9f14a7199f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddca20cd31f248b55fce26ca97af37d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98020cb6922f46fc0e0e5925e9b69de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33284b8c492c001bb460704655930026577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4bd4c8ae4aae6b0a01f4d52d21b21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b712fe8cf943179cf356109cf674579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629525f0e5b53bc7706b48998d6943b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5458ec6b72bea97667952954efac5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e47d2a02dd13ae047da378385a65c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832b9b12de744eb03dd4f2ea004e840583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f52690022480104a23470c0dc45f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c738d9e0658c87617f16f2de8c717585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ccf88c69c05e9c15496a78956bc95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c70dca3d48bb29dbe8982712c342587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46f523eddefb288751239e5b1d7de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511304206b30b444d9bad3ff1d904cec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d04d8a4cc57430815df56331e9bf9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4447aaa9e1e88b47123692b0f0bad7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e28eff2265a41e77f4933decd33e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33193c740ce779bbb4184d09bd2c89f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b4df135159a1514065c77d5113f99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e583623461226bf7339cf4d2d5ecbba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9241d5bcf21e2010cca8fd489a0cdf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952acdfbd6af0d8399104d0330cecf1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0b0efcf01bf1fc48bbc9f23bd4d3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37b644fb9c9f6153bd8d65bfa9d2f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e904826e9c7b71cf524fb7b4576ca4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8b2f7ef58900b348788c69048229d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c868181630c9c430d04fb88c9c3a81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04523a9bc8d89f25570a8e5b48bdd6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e5a88200d3740cd36e3ebf6adcab7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfac4820e1aeb0e694e44e255d1f545605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c881848b976970e9fc81a2a95ff8953606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10115864ec4e29766bbcbc360e5708607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf1b8696f1f2cc80b927f27d394c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8cb084d479439207958043a9a2f47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11d03da9d27b14c0833ab46d35a35d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea6abd9c696be841ebc5220874fce6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79bd4677910813d0eeb77098b4542f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8b80ef3afe47b41acbe0460d3d7f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a16d5b6db194c422e9419bb3922492614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b026da4ed73db45b57a229c3e542615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4a19c099f2158a2e50084c7751eee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639408011832f553ae6974029c31fabb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8bcc7e9faaac5874215ec9752c553618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b4b441170f19c813ecd42991040c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f195138acb87ae65425a051eaf4cb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be02c91737d2d1b6c93d5b14124cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f522bbb77344ba22b7416750cca759f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf6a9fec9a6e7a1b8a4b415eea15e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f2ade36eff02928be984aeec4bf38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677a1178dc92e54320c16205f6de88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78227be83a65c77d89788173805306e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6af9c4b0e073cacf75917c94495373627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ca7335fe9fd2eb1ea00e22dcaa583628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873aa37cf1179b20ecfbc2356a9618f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167d7af212fd959aca125e84c2d85f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb5ac67124c24fcba4da00aa169717631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a8948d64771f35b02b15cc5da9043632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2caabf8525c1a2f5feb66bdcfebbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77420f4b1a3e236a54983b4f29fc86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f831356a76477bd026de5db315937635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415f47db03b4f4772f0485bed2e01e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9d96cd7be0b2301a3e83a1805bcd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cebd04a461760c4f402a510405ce0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52ddc8e4b2d1536a5190c7754a3f30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04833ac9bc0560bb2c494a191b451716640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ae01e5f47ab23af06fa2bb3d3745641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35830fe58d376f7a50b033df84284a22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df5cadafc6ed23c3de9f9607ecff50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017e29e364d25fcea33effb94cb02a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb312e4bfc6baca12ef12cff4266a8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f8efaa5dffac0cba5f89d8f8f81fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b119c3c24702f4c4b22f43cc7911434647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a853fc7199fa133818c3cd14bd26d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5becd682f8ea1ab9f40d334b43f9f6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f978d63908a3e680967168200f72e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287c5046c5d853dc06dc3d45de1ec65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1145542475aaed140efbc13cf7b0df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de33b9531a8e7259680141cd7943c1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a84417cdea54aecde31953262c9867654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0ecb07fb286d0cc4792ccc08c895a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae1e01cfc7419681689e5144ca8bd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3455e216a6adb22bb8173ccf1d638657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae2d9209f31651d460e1d6c8b860dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc5cdc6386d55cd74e639bce0a8dec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661657b7ed01c03142427559bbd6fd35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba6e6262b33c07ff115eca705cd661661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e10bda38d739ac50ea8543d644d305662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bc4514619b54ea48c3db44ff629d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ae33f9ca0c2abb86b16c3326f1775664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f23b210cdc062ab71bbaec286e0d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1abe7196a8ae246b09dcb5ddf5ee3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55928e23bea524ab107ad124719f3b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd05b14fbe930acd5b631be453b8480668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598d2c0c402d02ad2c22f938e05e4e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbc952e9fd557f5b667e0bf47d6733670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6f1b2f5de7f185c767e6b35ab2edd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649842e6b379596128c9bf9819099344672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae458c75a3ed32b52fd5525249fde9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c77189adb8f9bff156e397ed8c1a59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b1c8641d29b6c7546c1b435f308ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192faf3cd5c0ad40ef32d4fef73000676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b53e2a2a16309b9f89ba9fed7751a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5bcc1d13440f37839e57c22964431678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f6d75dcaf395440659547b8352277679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e64f3c8fc01aacbeb55fed97c16ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97ed4b42ef7f05baa22be5620a186681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219a5451aaa178ff0892b2a43866764682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34eeac02d8fb4194673715a4c1f581683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218089dffab7f151341219b038924d70684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef18528482fd8a303ec532d8b4a576685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3093a7b7c10912ca43339a911089e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbb10528b8b5bfa6f6112a24ce5abc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae73bebf6c758ed95b2b7e54c92df66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89375af9e6fd918709a8912d1638356c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb7e2473e515f3ed548f901f7d3ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c32dc79a142629a02b3c5a8ea6420691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f96d3a58331adf9d82017195553489692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b861ecc60262a95e0b6a20966b6e26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d415ddefa1b1775b92f157a8ef5f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e5719c207335009096ca748ceac94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2edc8c5b1aca903718f110fa343a41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a0c4bbc6aac4cf36a00f69615473697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89940511acc2b44bd70c22db8da44c37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18d17146f5972d527bd83a71857132699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55d2035e8408f71cfe7c3d353b2896700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986f0de1e19627bdea617ebafbf6241701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa5983d3f982b5d2fd770f2c688761702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5169237bad4db3e0e37fe7fbda29c7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981a0efc73c624a3ce9f6fe4bc49651704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3300de44d27539210abd580f20aee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7359d0b728952ed71173a89ca0741706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1678b670d3237958a00cef234872c40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3d8b518029a0b96c2a955a2d4bd02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d86857ea368da26c1d33578a1175ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726367adb3fdb58fc7157395de5f455710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd831a906a1d8f901ff50ab7181d99f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8bd3a54625f952fa4f93b5ecdd5f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd7e7ca72d070bce61d87f17128407713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ef100e5110ded70890fee2aba61d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd91f8f46a644c5536b9b0d9575610c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe8ab5506a92a3e0fab688947a5401716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb788215cf57d0d90a5e7d46c288548717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dfd6730ace1df74a7fa8fd8e10f11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5755de7cc788f50e6b45dcc34f8c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c4842cfcfb54d06937e8229157720720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c299aae84b80bade40b0f28380ca89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac02328c8dade5aaf2ef9a23770e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fc4f6b5e4f865bd01fad516b7888e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08619b7223c4bf1e4eec13a952d666a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba57973dd9019531eed5812efb46bf8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf60eee3ce88bee1244260d3524746e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96391d999aae85a9fd2e03a28d573f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ac792e9c03a771d5dc6c692074c7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617abc859234a120df04698ae3cb1ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8dd014eea44775ee38380893f5d30730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623aaa05eaa7adbd42e0ef98303839a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3662e8a109343f6bbd8a6f1117eb467732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf6e08a46db2a43e67a1357ae9dcbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ce574002baddcb1c79466809339e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b37645c00030845d240a899dd71da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f22e475bb7a35084cb1b9d72ec5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191cc761ecbaaee4eb35a31b1bf7dec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21fc0e0d4d9a375bf484b6e11f64eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e1aa45a0724cd5c51a6df23001333739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eef83827068d75ba9e9e4c94d1b95c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7cb4709510f180334f1c766996ec3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b0f9b190bc49ef9b26f0e1908e5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ba12dae00ec5d39e098ff86291cfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3827654d56b7d768f78ea43d0998b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2eea491161195913dc7b315ffa0da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa728b5deb03baa3cffd0a29620f9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f564e9db2cab0a258674f376e2a104747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0d681f3eeb84e6b2a38f74379ae13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8aee15a8f9c2697b20c8564d87d08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e3f95286498240d2ed5b7a8cab33a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22d01a4d1fc5f2973595ba7c7daf38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f78a00bfdf392ad6cb2f9817fbccd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89afc0076f4cf72de6489dda0f957e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7940c62716cee043b212d68ad2a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97280e9cb90816e9ed948e43e124674755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ced95583db312dd0dcc8dad0eab06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45848c75c396eb4fbf15e4fdc1940c29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c1211b5c1c5403df5c2427fda0242758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73de13870c31e3233ad041f07af46e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a77b321fb74559ad1ddf7fa4f27f23760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c3ac91879c3aa33e2dba363ab7f34761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d6f570d87a4f95bdaa669470814f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a04de14c449d362cd896745f9b6e6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192a384e5c4c052871bea610775628d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de1b44bbb834b84561b761f9ad6ca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe056a979d92b63d64dbfe72ebe0f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d0cbda60340af007dbcc0cbd44e93767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c672479e7ff45d27e763ac997709768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9450f57a117f5ccc46df49b3b7da81769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4accaa25132b4d65ed0e508d8f60c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0eb92f5d4f108e91870586c8c954c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e21d181555df8ab48a53be9ae24b1e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a408cacfdb41ca0137bb90b5059bc7a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34033a26f1b97395df3a225232ada2e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd406156c9174bd3ea47c0183c2ffbe775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5271d3290015a3826fb4872bf3a171776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcd43632fa5d0a0edb7bbdbf7da224777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8513c13e40140e3469bc9f19e128f7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3643e7cc2bffdbd87ed36e0ec635452779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319abab54d580946746f196359fc5693780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc117755f9bac299109be2a4ff860781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affbe7258fa54126cf6bc31f0a0a865782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ef4dcc45030aa2643d1cc2efcc5c0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c3c530f6892002ba4eef887d22d01784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d149d1aa2385a83ad8342fbfff388785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd048c90000424a77cbf9ac5e0dc3cfe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa273bc89cc98dea9486f3d849f3d3f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61976a41a8e311cdcbc9effa8aeb24a2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e62b48a32bf0aa15d416d36a1b6032789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8898efff91c9533b4394c7f013e89790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f983bc325590e3f67c283d83c65f3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a036453894d2c9fb3b1b3284a9e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92524521eac7af23546012cc470e9ae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5349d3afdc42da98ee1f4edcd3a2509794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f3e0a55eee13ead4fbccc9d99028795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e80842bf761cc7a01c0c99e45785796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784ac0245cac96158477dce55f7b18f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c01ecd2e0af6bf0a8540a5c16ccd35798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0632fb7a03e355a9b6beba5e290bc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89883a2bece9ea2dcadc25d2b0efb9ce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91925fbb408b46530a455e459ffa19801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f19be7e2c862f23a74849617628d7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e700421f7ab2f55f774a4ad38ba98f2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03803fc9abecb88f9dc529d6b8a2649804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66023f1ac294bf112c514d46a522639805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76506084acd6af19649ff54979ecebc5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635c2f29a6bc2f8f6ae010ad745c59f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e31adc8a22bdd8e9dbbbfdab484be9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa366028aad7395dda1f7acb1662407809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a349d2accc27384ba0731163d7e5f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119dfbd451860f40e004ad81d442ae4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106681448edc646ffbdf0b7585dfac812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ccb9fcd72d1afe68788e658f1e522813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c2bbd8b9af16f90981e9ff1dafb25814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b6ab0fe8851445a7b8a8a06a82f59815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83484cbe3168d8a3dec2b851f32da1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edb3bb6e832152c0e23d2e7347cdb9817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1113d48033a69ddb796bae7ae830271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c52bee1050517fb314b8d36ad0e472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca25886dfc09bb67881fce193755c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e27c0028868a2607b5fff7492b3104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999757ea474a139b28c40819a7b4d7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdf7144dfec86bbd23bd83806cf2b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f378d33b3c97c31ee7b909dc369dbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6c993280e33bfef7e8a285323348a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671f6b4db33f7e24420579fcf16b62d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781ad26e35d4c380fde96f6644f1b5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c2f850988d63f47bfcd935bb8aa2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5445472240b64da74c3437bde7042212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc443f6e8a5a5599d97811ed572e52713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea37ffba5313dfb2d55c3da3bc3492114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a8c35708bbc77ec53b1b5f517f53915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c694da5da9a2d3a152bc9fa971639216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5269b5c1e089626c5713b66769ec69017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3d92cd40779a90842d696f329db8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851c2ae7df68d1d2f2d0cd3177218f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5188658e1edbedbcdce8454f4ee9d2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d11deaaca2fb4860d99d6accdccdf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee78e8678ac79991e1b02b6e76751022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f36b910cafe673797281ec98213de123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522bee600e837f51366da541fc3b3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04d83b54ca50e4b962385ddbf44eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb22568423e0cca381de12573218f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993817217a870000bac0f99eedd0fb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2f768b706c5b4ba09be6ef72d3a2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ff3afdb33237162bd9710a0e7f45729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224718bc66b9431c32d9f35ee1804a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe5e97e2f3b7279b224fad3c9c36331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7ec9311b1c5fd08293f5004337ab432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126e13187f803a5336c26b0d2759ad133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f884be045a2b1ef6c01e61248a73434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65a43d774fb80066b475dbc1e291d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c0f0043ac8cfddc016b2b8c3fc52236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67194b5b1f8430cefe28f83efc3d5ae337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66814104e21e6ca9cf273ab7c8fc2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67965b25bfa975b38f417c8f7becac039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11c854362a857f17b1a7c98b3346f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01873c600d4e4dbf95b55e10979584741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20488973ac7070655fda42fcb0a3b8e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1fbe216687531f74fe1ec7ee817243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8373314de2315af707ad8918b7f8ced44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fab230b6b686070d6bf063689983245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691613d9daeff5086b04aa3a8462af146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec0ef3b1b81241cdef0037553ee12e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec53105cd5bd42036710b56f0d6fa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa202fdae5c467f19b3df47ba4941649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4b688793c6e7df44509a918d7cdfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d9fe750373d7f30f7985b91cb066e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40608bbac45ce52d32a16b32fdcde02452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a0fdf91f43c85b25c1bec1e16f4df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbba9d078081a817d5eaffe1a5a9e8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc7862e3db4f16a3cd690d956c7a1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10323ad8b518224f2564faff32428f6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2405b56cf801e96898a3b7d733e57d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a05c627662dd9f231fb2cb3d0e7a6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962014f36f3e9a2882a0321fe24f46259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb3b8dc60ca90aa283ce47ad15151f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90307dcb89af1a34a86287d7bcd04861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02492d06b46093d43c9f990976e5025162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423d635dfdd3a86d6c3fc15d1bdd81063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd213f0b1ab77131f174037213abfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a586c4734a1d830801c7e83dacc0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af07e9e6425d0881476d604b50125366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c95d3ebfa1e5390b4f7266de5b5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb01a591f238b155af0d1a14b4677cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df98692b89f89c249fb00eeaa488d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfd58cb93b3c27216e8418c76244570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1b1c8385ecb30101a0c9a7113971371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d283f9d27bd55b5f693b39944750172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db556c598f39844a14c6500874628a7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c804982523f108e0a57f50e24371a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1e91d48f1e163d7dd759c45f72fe075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d44d62686f1e4ac013e057bdbf141376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fbcc611278c595c4576feeebba33977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f5e0eefe83c6fbc18c26563772c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa74a1e7e7524cfb754ef74878063379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4b820c2d5739875a33457575094ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd91eefaf926f41997590a5ab8e2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ad73396ced8fa2022f02cd2d9bc1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871829fa28dd4b0c3d8719aabbcc756b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7673bf2e112f61d7f052299704c9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140a3ea0a7cdf3876731da620ca33d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200ac84dc7cf77c15cf867b52d41a7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56411bba124d2012a05eb06583c0cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d51c86f755d3247e07862b02b38a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b0bb309bb82ecde60d5031a4c7f3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f563f54650eea06a54e0decfbeb8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b93ca086f7609f84a38172b95158191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c6fcd0ffb2c1d4fb0891fce3c016892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8117f709c339a793daf89747dfc8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361eff65b64634432bee91f60b4991194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804f844c3e9b6329ecc7f23b0f65a7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe19ad7204b7efb92b0f4e831943f6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413220aa6b6dd685d46761ef4499ff5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d80c64ea641ecf2e79a849e02101298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e10b6aa5d8844a62b8e1b50548d5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0f8f031c4930d1559a28281b585cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b29439bfe14bd23e6b3a45ccdbc90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f936ce8fb1b27e063879acc44454551102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c834c2d59d466f4ac7a35500aa2c35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ec0400fb11dc94f9290879f23ef49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901919159714884d62a44a1f8aa144105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c57012290d78792d4e77960c77610106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1146c3c5a6370da09c75cb0fcf0b44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc966045944f7e342243dbbe006c8c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998324387423ab088f9ab24cdb710c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbccaa68cbb3856b42662a24e28abf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca43f173c5cb6d7394680e699fc3a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e983af93d18e7d998d4e6ffdfcac9b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184309a0941a7ff1db7091ea3c90b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46732bec3d2434976a3b62a47dae0d3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc5f7c8a5d41b4f95ca49db1b0dd74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de97b0434233b45b068e6e7313d737116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a8ab74df99356b7e815fe40d5e4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6581e5eb9d4d7627d1c9ef9fcfb99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8377cb80479adbb942b04aaa0cba04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546494e24dba5c7a30546b209fee36b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b6b7fab655790342f067dc8d569a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7bfe53cdb16bdd845a44c3fe0eb53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe13b8782fb9f32a4ce7b2f61cd5b29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a904ed3f8de4adb1e8355776d7c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317e563c5ce36d82d09c8832a63fe8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f3b686a8c1b8f6575b49358192ea0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb864ae56dc3e8040621c4d8942d5757127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc34fbbe4f2dd93f20cd4bee33e87c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca259a1fe87d6082f1d111d8d312edd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0f51413bcdaa6e934a710a1aa0c22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf0a52367706c148052ab97d82b28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bd0c1d30680e4b46c368e017a9ff9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec9191d9ca7e65e28b5aed4751fd8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f208524ce4af2094b486c86ad30a6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed002b2dd6fcb6217aa96c27f630be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15bd06f1e866b66f461093127f056d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94191b4d713912385bd8c0deda73615137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff75933d176b0163a29282d36975886138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1c96642229b1aaa0b9320c2344354139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f15cb04c9dc3313be3be8be91da7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce75913ef617f3414461c70357c2c12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c2a1ab832dc6d4c8a4ae0b862f866142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7601e347db2b1d89d20b7ce14504d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97750c67e7596eb41d79fa58ab2feb65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785f66cf3dc74ee9f5afd02051eba6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd31ff01fbb6aa63cd7c0a397abf5d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec03eafda855a3d93d401bf84b26c0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31e657545dcc746dccafd36c33db07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b064077dd60eb44e4486309a886f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc14c48b54304468c04c59ca59c0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed60661e37dd352525b8474eff658c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a48b061a662c4f0bd124baa8b05363152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aa0ad3b40756e1c52783319f5bc31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541370289f76d4fac29c38ff8159f74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d62fc9c6a3dbfa3cd634d692b19e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4ad7bb76a7fff03ad0a1d8ed6e738156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356be27dd977e2780039c785bf5e9211157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad6ac4c37cc92a004554b19a17dfd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d086e2891d1b366d9631145ded119f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28d4c8bb11dc997cdc48dea9656eb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346ca8e54df51aef0d9e4b08dba5304161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dfcc779f8c43524d6bc20c57811c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cec6fee663d2f83c88d04dfc523b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0902dc1e858ffc544173021ab063164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b74e1870a837c8486e37c6acb8ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9968506b0af271add4fe9ecf7f4f9d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0596fb4151496876d7eb0e7bce799167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8714223fb45f2ca96eb2fe57709273a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b39c0834e9645c08dc3a9326f31a16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1810396ccf769297480c58e6f54274170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5840c0f2fe514bf8d3f6dae4e78938f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd934d46f835b998b181b58ffeead7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7af57273d259409c5ee84f56b9df3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe6480e73b3ecae3aee84ccf94c73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e6af3412f5c8baf49bbd8030b1892175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384e911856a0972702a4e803414c82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aebb73ffdcc9ef499337915e86aa1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866863129bb74caf79c9e11dbe093ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348e4997ef4dbd8e4ae82ca7c8a51e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb464b652471d17b95a2340b4c06f0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637ce2fcf41dbfcf7d71415d1a576ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48cf8c276ead2513d724a87c01321a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334fd6e4a20cf0a1ceb4fb4468f6aea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68de8d5a7eab84e8754194c8da0d68c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b770bd92590b787d08395dd2b66c90f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de771f2e55c8bec0c4cab30766489b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556a4e3f33bb04ab1ff7a5ecbf37bfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5ead825df461601941102409f9f63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1afade603a25026b0bfec8d527e135189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f99bf0ca8b31db35fff3bd7f6b70ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3509344d8f0c1c0dc923f81b2030511191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c49d93ca44c60cdf4009f8dc41dff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda03227e43b336d9b4c389edef6b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772e2eb3ab4533e0d37d81f8a920b4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec04b610d9612c4d3bb68eaf1a0ee7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8fd03e939f950ca0ae3d89cc015d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d76c967734198fefbece1b79fcc994197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb87fdf037f2d58edbf97202b5185d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca6ae42fa669655cf7f2afe596c954199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096701c13657a7056845f77a699fd4f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2fd46be2fc21b8a18d89050362ed7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92531c47ca0aaa03a78a5a9eb4955a90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2d84df7efed9fefc0628f601c26a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b1404879e11720c1d013bbe1e77e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb2e378b43aa5bcac2d2bc30191d68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad157a712115bb139854f8bee395546e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04093f62deae92306312786444128fff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b5cf73f01b1225b541e7502ef5eda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beab3962cbc51ccfb156c53d50eb96a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3fe97a3a617f9a30ed09e24f43b02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf1bee2176fcbd24858608870cfc1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d4c3930571ff61b8cd7532306eed5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d14d1424e73e3fff102725998e2ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf79fb6b0cd62fc43ffbeb6aa4faf0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4752f72a8d984be90e327f98b16d48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e8d6b1ceb9fb038ea8c7a7335206a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7c19cf3effb12e9f519b2995b5ab3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf89a10bcfb2a0722cd8a9f6e726a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca23d6f4b30c97b6e2b1ef70a23e69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c5c557e650fd0cf2a14d7195fc607220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e003c5f13764f52b31b977ee6b3aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381a2409126c7443414d5215e7d59d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14294dcecb9fb3a2b7952e3212585d1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6b8dbcc9b9997e3885ab7d8af6260224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade165f06e5031bc1fe030b54375cc1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d5182d0fa8da5148cb78c410597b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb42174170b67a337be716b707a0043227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d057342b442d2ad0205aff620c95759228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f749f1832058e63a13cc98f463dab1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1c78c9855d4998de2d76c176bc1e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf24cd8a2b6619650e116d553856cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98446c0762aa2c939ed3c9d6063e92aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd401c7a1e34d00433a312bbdf47cb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319700c6bca28c92c48877e3fea23d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4f7acc57ded5efb1c7a52d0c087f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428308a54a461f045f5586571b2f1a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae5d5635f82edb721ca5dfb57e444b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec71c73598ce8bd209e7a20766a8e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d89ab2bdc225fc37b069dbf4fb98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279eac6e47a95b460c2dd4372edb5e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129750d213158c82e2983c973e26747241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc8626a464a2d21ebf8a3d33d8af0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112b95866c4b7f59e47530e20a18058243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472189129e4f3645e55a743fcd9fb70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556adebb7de799449c9dda86e427ee67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98281aee20903a8d070bb291f0ee0e4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5277df9fb0ab115709ac548c3323e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c405608f23af5e18a4ffb5dcee228248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c5983a3fbeefe052aad7c7c2b07b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5224d78a0fdd4796eb911e06c71a7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc097bcf658740744ed66aee8d71da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c180e6d997f15632178be0b19738c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8af17c1ad1be873f5cf51e30f851253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37596c949ba02043119b6c172d360e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3f3dfd893abde154ad2fa259e5226255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d2c93790fa3d66fd95e7b478528e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623511c49e657ede6c5aade87a0e041257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631caf449866b42ff2329607d2364730258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81acad3e399ecee107f5ee532cbfe9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed2f94ba7db86b0d5115ae01957ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d995c9b526135fde76a4677c5075f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1b686b3c467d4ffc83d30dd9f1ca5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa635ca71d08cf5785a532b95f74a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c9ba0427f06c3d2d128eeac42b7f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481f4bd7f8f611e45827faf698d92a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eafe48d6e804299fac005cd42fc6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47703fa3cc06ee5e817156f4c03ead2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744acd3815fae59949020593bffa115268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c6dc01ceb221a9e87995994c86636269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7535ae40e0ced478f58dcc3fa2f393e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98305bef1dfd4368220b805ce15072f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb3f7c94d43f06d7b17bccdcaebb3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ad74419f68230b4ea643f5c32e91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb14cafbd4f84abdd5e44f350b6d45a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f260187783039b7a9267e15d60f82d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737dbdee47eb09012b21b62c921e2e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84615d907f37d0d07353a67c4b3cec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98f21e19973f01c38b1918e3686125278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2251cee08646be49f3b5977777990c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de430e0e29397425d180a2da1dd2e9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd44e298f6a6dadc675bd73c2fb3dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55ff0b3365aef711e07584003ba6de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d557c964507ef17ccb9751b19afba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74484c8b65c554b39dc02dbdb87a83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6908c5b29c9675f2d42bbefaa5b09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d80075d2e484180ba968ed69d4e21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82273d6d6a02ac29b5e1082c87bbda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4270902eee85afbcd98d0d8624191288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db27503772500f7b11829a5e1a2bd1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018683ba4532b53660618a6883229bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabd80c92fa63e0bbc10fdd33a98273291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d253efde0f7832fd5f5e2220e70edd2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f41a92dedb2bca71fc6b165b44958293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e2fb5ba3e5992fcd09ae5d040a9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b21e647b45a3e87e1abb1f39574bd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f60524c869be95cc14ab652816726296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df8fdb9918eb1cd9e167d7d9c4e80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba5e6925dff601284ac9f64530e35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073c89b1a94a20b6405132d7f06ce8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5d6a027b583b20f47346652a23457300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b04ae0097351b4d9cb9e815ef05c23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181311214f50587ff39a290dac04b1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f39949c7e38844bf51ed533ddbb873303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a589e8d2a70ccab1a7bcfe972ad1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eb216f208d2bcbfbeb2bdfc649a76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992aaa31d7750392345da9393d82685306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb9a2692edfe219f7287907dbd7df2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e893ed20ec0f49380d681063db43bff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929d6d274e0b8cead60dd0d2a330d1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818877a74557281a42a48c2fbc7fd31f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5e5bd56378f823557258c779f223311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2b869c7db6be2868d1ea9f6ae6cf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845f9ad0bbc2909e98916774caaa1a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a756501cd86f3f54a215acdfec7ca5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63351301df0270df19be3029d53d05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea8601919a561773c36ca9f0e9872b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31adeb140707ab6fc5c6985a6a5b27f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6276d50ab2c885c015f079fa49c7fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab611e3477e1522eb97258e5189577ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d83dcf5227a154eb416204bccd475b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9a69afb4248c585d2a06c1791fda1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445576d6009133ec00858db363ba60c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaa26ce199c4d3d8a06847e7621442323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a14845bfc9037e30879f57d74c60f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7d785ca34274b3e2fc4721d626e00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6046925f1f9125745d940f8da3a7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95166534372393bec94c91ea344802b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644acca267fc407e0d6df35b3768434328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c09ec0b3a7f4868283ccd0a8c4ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc456bfde3438670b11e1f162e1d9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94659c595bb79d8262a43fe3b16d7518331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60815bad6d565d410c8ca18d46b047b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f682013492f91259eb41663e7b40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066e2a3dad97b3404ada1184f5480b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce57be3755f514c97dc94bf039d790335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16cd6f99d025c65d71cd1f16a35dc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f13bcb9135eb97aa186c5724ad690337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4e6613161f990630fa27f6383c1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1138a5037af6c02f68a1147144f2d70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c369549a952825d84caa6f0a3a7ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6de06ae715b1fe3d83b62439adab94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06098177df12cd0777ff0b465772549f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c554f3d3afc1cdb86a81ee332fd682343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2ae4e5819f6f11774354151df9a14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313b5e7a9065bfba22539b88d0b9882345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584108d9f961998e54102df39e21353b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8121bcf9478928a632c71d1b2521feb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a37b4b9800e5c17f77db73a03c69c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639028c76043c4707d6f4adcd5e74af6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee3bf6a1dd5e879c17193d093af627350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4cc6ee2bd29bb85b376662e40ab2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88395e2da820457071486994e13f94b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f0122346ab6ca7045ba677ae3bd24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5644e95ec3cd42bdee3cb3fc320a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987340602eea16f1df133f989203b996355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df704a26e0ff3daf1667dbe80619987356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b205f7cb0df32a699f645c173024357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c141f639996718283f1d88b68e9dd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4df87e44f4522f1b119ff762ec7427359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee72b72505f462a44c1c3b91ae16ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdabc817a23ea51e331a00b8b27911361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a79d1ffac677b1e3d8e18aaf44d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b6e19c758eadb168c2b2191d6311c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8020468c7039220f34a5270f0bffd31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05696654fa12a538391c1ea992c4bec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3bdefe5e51ed66bfb062c1b207ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4358be43b4d1f4855a05dc07c62ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659cabf56b627538b512c97e75c3928368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf981418f1dd3b0d1e1c62e94ab2135369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be5e6bb2364344102fd4f8be19d616370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ed0eacaa3d4c79458eb2977391fce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb250abca6133c29eb49cab4836d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a53c6291e15de23866360cc8137d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667241949a7cb8ab9ca932713783bd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb08170a6f0fb703a143147d6237aa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030664108bba90f32367ba905831ff6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7243d6361c545bf29eb8c124bcae7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607b69cdc7b6153d2e284c3a9967754378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c105fc88bf2138a91437ca3652cd216379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcd0de76a2132977a5487f1588dcd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead2ba7a0ea560eddd8561c567940ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad4c44743789f9f4cfe26b672c2a96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0ec6626c37cd7cf8779808f8f9b6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed93d8b9173feb1469877b04e29ad0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b577e73a0c864a0229373039c3812385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f63c5efa637ca1dee9ad5eb1f6c700386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153994e531f04052d1808714467d788387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568ec42d0318874b89f682c1fc43a08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5386fce19ba219df5de3e7b6f59986389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53332acc765a1c93ef0a45647e772732390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb442e4a6cdb98478b165e66c3e081391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1075ce35045b419bdec131fe42aa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bcc3ddff96bc778cc50d59ed08b6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679dacd5b4606fb119a742368e9e23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c527d0f5b2c247a9c809b5ad3be7c97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aef534efda781425bb1609aa937b83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615e9e1193d04b7c280ba6bd5d0e8d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a8c218422b7d59fe6024829bee2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7a0f27e4648750eca53e6d16d01c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba0083fc80b3975bc1d807e5ed4df0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47b352bd853daaaa673f24739ca950401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f52ed413bb767716a1436259cba73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf2fb06ddc272e9259368224d1168f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf489a3ec986730d5126f74a26f8180404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ce27310986f0b9f85edc88bab9556405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c289f1b3c661a49f33155ccb30c9a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a26fb6d219d05e379c5e7dfa52cc1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d79b32afb8f37067de74ea7a943fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81503e2e0ab1728edda62b52e0db5e47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d83be8990f8387ecb4c04ed7d9186410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f978ef49c0dcb9bba14b6d917d9b223411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15563646a80ddf932d84df5a00cd51f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07065e44cdf9c07da6de98accc970f4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44112f13b88b865f387067f18bee8477414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af8fb2f340fe2230515fe8e087a900415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b8372fbdfbed7544bb6a72b08f74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c3a3efc4c3cbf842e9f6fc8e344e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea9538b1e82c227d54a38fcfa707b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b5881984f74217310ce525828ec0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b050d394619df0c798dd9cd998451f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a61edd20285dab6643a93bc56bff4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b7104ae7863eeac10ca4b4bd1e6e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c349d8b6042ef8915ad4c889b5dea8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a3d9753fe585d8ab8859258cfda5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf16dfab3c8eb90d1bd2bb1c1c7b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff297d54862db84523e5dd8b6226312426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef958e1d147682da86ae1b7de1c9a7bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ddeb4e7d05b134a396633dbe991eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a026b8325b58c1a8ab5f747aab61a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c5058bd89b73317a149aa9c50d712430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e95f271b229a3f7c4ed471db22478c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d9f53a3da8e4aa2ff2cd0f32817a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336221c635295012429027818c32d504433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3b466822c6032b25c1c731e55235434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d36cbec610d5abb94e9a962d7f1d71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bb09987a852d8d34484744068fac2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14e44edc4eb495e25c4eef4b329a62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f295ba4c3e05b535333dbcaf6d89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa5ab4cb1a1de56b1e8311d31313b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872a431ce5b907cc15eb813fca76dd7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536c11dfcd921f1b2956a86bd2614ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb0d092cad756fce757e60d5b3ddd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f37c945d92b65271e70e28c547438443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dd52d735628fc0bef8b08e3200a87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5790d91f00b46157e332ede6578661445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31ac9d8e4b9b2bc246949bc144a29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1285c811b1192c05347efba97f5b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fc4465891943f5ca07199c8ce184d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ec70abf1668809d5b8bc2c4592421449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0285851f17c39c222241c986097de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17536af28d4039892320c4955381fbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b92e81d1ad91c737ec03cde584b8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216521a58d27f3f9bb08321eaa37ae0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d74d5392e687dd769a620e71528c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2692e8af8bbf744507f93464dcb5e92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93155ae1a57fba236fabac756dfb5c86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c670a3823530fe559ab1983d81cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b95e57c74bcba62636b8b731c849e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449c2ad2fdd4c773bff52a950eece12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdc4670be4fd48faed36af66a45aed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aeb2812881a5c0e488740a605cc73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aea44a74d7894d01bf3846bd1bf33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a582017177634e04d0c1df97c1196463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164f4b7c66293f8b959d058f259e88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2019e9c1ac34a740619ce4541afa1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe42cde114528554aa1b63c0af45bb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935933f697498528a26d4cc5a27f268467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8ff267df1cb2625c7d1f9e01c80eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a947df862efbb9f990382c35743a767469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b1fcb2720d1c3e3fa5ec9e3b85581470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5336114aa92f453596322d31446c40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b85efeb01c381f09a2c1d36c3a0be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f7f1966c8fdcbe36ba50884c4c915473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6d8c667ee070e9f798aca508e36c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a0a96f97e30faba5fbfaf77e01212475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e91890ce4ae0a78829c71e4d24763476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc018cecddbbd96fb64d2f95f94a76b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e280a6d06e620a9e2b0a0599af9ddc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6cb85ffa354b29c037df2dcedda4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1521fbd9b80e41e6c4b22a3ac794e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d9546868d609aa5dd9e3c1cf80b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c50b24c2f279dbeb3e67daca3f784482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd069fbd0e4a5d1d158f7a083eec6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f5769e1bf6cd0985818fb31641ac8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fb2c879d7071c198ded0d4f9975eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d603cbdf9efbe2abe1d2821fee955486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc91ef1fb09ebe5552db034841b626487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c64705a2abc409c90a8f448dd94f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2effc2fa3184ee4c40a1713fcee771489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d573d9ae4a64fe0a2f0610ad35b13e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de915c844ee49467935bfcd05ef54d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956af23fc2302c967a3caaf1fb7f5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276577f3be29e059b98dad40dfdcfb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2712858b9df5c038efdb253ef172a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6d216c79b4ad76e2d547adec4ebda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a0685c1e8522b594850ec36c24573496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de444271518ad40aebefc91b7f1dcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c076dc0fdee8f7732b95b11ecf6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41223419385b7441a7dc8f21381f965f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf108989123c66b395b2baf361f1ace500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d2a46e0c0b48d6bcdaeacb265dec0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dec68e264b37d0923fe4ed62019152502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc3a09de1e3f2e57842bce9db3cce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cc2b5a90145bde2a0b05141d2d5a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0380b02ca9a72a1e4b51f91ed56d44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b98b6168beafd189b7ff12d7bb0a7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52898661bc67443dbcd807ba55430865507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fab9a8d319f4624f749c4a2aebd2ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e0445001fafe32f0116abbc6ec97b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11223958fdf62803a33e9542a6318e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4da8e96ef66c56925801d9d73058b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae6558e0c1532a6687f188535e1dc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f17bcf9b26c3ee317a5c56407e6f52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcf96ff5e2ec0cbf070f37a0ea67b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aa9c9e16b7225ea91211d120c47a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dfe3ffcf0de26f9a8953a4047ceda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64038c2b204f083e126d6ab73a0bc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab3f59a0bbc16a83dbeeda928de34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5c9c3cebff0272df939946b3fe8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20578d7d1c9a3bf9a461c23a03e20fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a03529cd1a4c6ba68e5c2a358b33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38b77d9248be5e3964ba0a500ec4c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2dff5b593b0a574527f254c9b197d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90ea478623b067f40bd7e63c69d63b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb27ec210b8add3705480c2a17f74c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cae42d5799b6b13e5d36bd418b71c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce5bf7e4d385aa8d257e45b750fdce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6886fc0c80720d23fe124e0e76a07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81713f4205ec72f56230b59fad9ee54a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c2b82f43fdd879c22f0a45d7d6cc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ced77988fa998bcaeceac6a18f6290531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343164937ef94e595ea1f35f84334e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9181147f515952fd6f54302c8ef4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19ba98f598e5b06a4db9b41cec69b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91029870ad9e65677de8c806aaf57ba3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865d0b028ad21e92a8c74a7bccd6b9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005916c74270d4cce1386c44d2e231537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce37293f033a8f78c686df00f8b83f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e9448f5124a794466ad9585a00fef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a778cffc4e4a5f6aee2b069c78fa88e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971409827c47da5420b1fbc2ce615d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622440c9a212035b07fa0ae66b1586542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7b0a4acacec9c95314f513680ed1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03914eac1ac759d65df42f773e2d2a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdca61b7e6b0201ce454ceab978309545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bc5edc60af0e0615bdc56027c7797546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b1555d38cde471a2620aebcbc06f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e3390bdbbc47b1c5d35aea98af8af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee58cf987f2b6fd33dbbb9a98b52499549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1740bd6548947c471754ff61548bcc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f572e4e109c330ae2816e927d1cf92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad099dd350d4551137a0d245fcb4d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e95c64f95954fdc5f56acaa7676917553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ccfc4f91caa308988e357c90af183554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeb31ea0569680d6bf519ad392f26f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c19a89113195f5c2ffe2cc456847d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786430cadfd8548fc390d3ec1c0a71f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37eec384a03b9fe772716cb4c0dbd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa1835eea0b244b4a8141cfb1fe848559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c851b607724e8f6730f3546dfd042560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122bdd9e895f34ee6d8795ef8f598f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f769c28f15cb58942e4b4419c3e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e46b23859437f5999705a3b6dfe201563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b2298a6d504a957d3ccb85c1363d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308296185c8746b1274e7445db1c1daa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73b2c832195cbe16cb383241d7cc53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a482da48348179fa525384acf38a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6acc2b77695c8f4325181406729dc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92cff08b2ae0765032e80410c21277569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01519deb7e83de2033ff3d4a442e0d1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccad7e41db51c5192ddd581b5d2f89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28814441fc38708c0255dc1ad527e5a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69bc707e778eeddf354ac4d3f3aef9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6628d54a56c3f77c6d090b585ca91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f222bb79ce67a8f4753f3af7eb1c812575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690e637f487f2f1198d7ffb723e8e3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8326bc63a6a11ff58cf1098d804e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74452b5d99aa3b603e6bf517f31b8f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd756a1ff2dc374ae8d8e2e3326b0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ae46543249eb42f9d63544ef1b9ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425606610992dbac2f7844b9219d957581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a3b1885d06dee71b910cc03af56d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe3c918bb62d8ba92e9e8bd28b430583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d15c11c5e52c1b882316afbb0961b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f705dea0efb6585109a1d3ca59ccd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69fea9095f4193b7001d95e97fe321586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eccdc4974fdfc8b3f7954afecdc01c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c039c72b0a48c31177a03f5fbd4411f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd5d69f46d874ade022f69d537792e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf0961172b0eab9bea30d2ce77f922590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc31e9816a3131a46fda7133953c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771979f877980526fa56bedd9ba4827f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50196f248cb85278b44cc8d45e5278ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7457ca1f279feee909b4d210871b6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aaedc29f5e1c1998c7441c309f0cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd38e023303c59cd8334ccb2fc422b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb51de927a8259f1ae3ac14fedafb9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47992407a0218f2756ffacea8b6fb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0980d414ba85e4fb4c4e4bd97d6e0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0954d0bc8f1bf5ff34a4c65737efc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc5b9d3e9ece0ff5817190f73173fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625d65a3b5ed7d2a06ded46a923f659602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3f4f3810c08c4a911afe2a8dddb2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943756e3269a61c165313821ba16b88a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec8de932b4af06d9ee04d2bf0d0b5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a214f6cc3e7f6fec4dc303f87921fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce474272958c05f8007add132cbba0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0c113c540abb5179d52846257805608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722bffa4fe53635361ddf20b79372c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c5899a9df3bbbe0101c15d4998bf2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c67672b5be06bb9fadf36a4e62ecd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aeb3989123964f48e8fa04d34d035612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a6dc21d744c806d5ceadd0b9d14c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360a032efef1514de28e32b2af9f98a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8461c78649fd4530a36fd7cacaaf73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb1ade9e73d86589c17a1b4d9ef9fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd543770cea6683e4cd3d639783fefd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469d565b0b064a690b84c79a8671d8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7dbda58bced73f12b092921ae610e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfebe300a8aaf239a98d7bdee1a3828620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b975808a741385fa678982a84572357621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26b159d459c3e8ba27fba9f6ef109b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188000e213e82affb05738cfed498deb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bf5700c38d3e6eb61acce4d56102b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee85c904b4cd04b4ea25b83d15c854625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f58a374f404a6f06739f924dc872e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fdf6cf68143c668885eb1074b750e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe8e4f26473182a5b3324746f4dc11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4577b85b06a29f0ddcc8f042a85b1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6631d4ee924f7e9e9b11a36d6ba5c33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbeabae62ff9ba5494c2724f1594a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38569a67d7dda5772e629961907b27632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661332f8a5bfc55f363eb633e744079633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eca82d652d0fe2fc41d618a4f39cd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0811cb2ad255966b487d218402cd227635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830bf45872a5d87af1acb3b7fe9d11a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcd770904c1a5535e997dba596a24e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408ed58955ea2ffaf96166d8401d4ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b40a87ecdd86a3e6c63128c3ccdf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c72500f771b9311ed92e85abb49b16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db05c74d4983794669675f5d2a6552641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2b307fbb59f03eca587a91e57b493642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabc55ca86e48431e8e89b1d9c3f977643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874210a5c8f625630ff97005c3ac25c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e8ec4ba18310d17d19d69ddd4ea53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61263b8df893783f6a2c34304393e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac76e24d69f561a93016b7d922a31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778735e9fbaa669ba9c70c3f71147cc6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ee1a8a873e41b7d3dfb87a5b94d68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc476b25afdfb3092573d5c5ee90362f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b44269c4bec6d9e8f0448d23485f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ebb785baef35053e48a14eeb39095652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef3b360f4a2d0525a876b091c7a18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce634de09d29b089704d12be26da26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d92e0d7e9e28fc16a0ddf188eebdb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc147ea798c38c6bb0621335428f2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb7b616798d43b9c5423117c3f2db8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7552552bcfab1c457b7a218ba33ca0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39add7f820547735ebd50db28fc0b09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58d30128354a5e6b43831b5c1221ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123656f7a6aa87f7d7365ce2b070e848661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9d76865f38d2a16dbc78a8d93097a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d974eeda9d0285cf1cc04cccafefb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac678e52484c2ee56a80416d3b7c65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23882650cc53f7fd68d83b95556536b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf74198b43ac44609030ed41d3bda91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb55d9e8171990ee89d7022c7b2f8d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f378940167d647e32a90bc4bcc159668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e58f6e1a2cd132fcdfbacde6136d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f400e6538aee8528e0ee3cbecd9066670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4296c4512429c19603b015ee776e119671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbbbd3204c12ff055698746784019a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443ed48fc5e0a9680b7c9cba600a1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dec68e499d0960c6c63c8c4130876674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb6a65fa327699df86ab0de00004d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44515d40e96815ac16bbc4f61352ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03a9a82c0927f7a38c68e9b455b35d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd12d1194e85c5d2b11443a0f59b2b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bee16eb67bae990ae17525bc7435db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dae68b29dc9ce35aa5c34c19a88a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce8c4db8453949f26c8c248c75746681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4767545b8970ec38402e41edfb09c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a783d1ee84bd64de8202d3d38aa1b8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33668742cc6e0becf7708e33628dab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7305ecc8ca2a42b59972764a014476685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959624e4e488938765c79042921f98e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f06e8906b9b409d6240ca65f29d4c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0931e7ece43876343bd08951ee554688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca21b28857a8642b4223e6fc6dc878d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542bb06f105c133e68e284fae398cb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f60b264687da8cb833cf64d63a42fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a9770854d299cdb77907389945c0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7d64f010657492927f2e375ec6765693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ca69a9d531bee3f0f7d7867387a66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192ec659be9b56ce10e8179169ff33d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76361930d291111a1423c581af73fe9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab07751e584ff7f25e9abf93b2b22c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748baa746d6bcc5e8a67872d2a8ccc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c9101d3a00e0babbac5383ba75661699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3df3b4e0f2a80d9b7d16e72ae9f06a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69457f6d0afedb8170765a7b3785cdd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678517220768b6382a9384ad65e7583702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf11115d2a60fa50c3063c422e9939703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4cc739a3914e7b7e8d3bcc5088f2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d41e5021934fff83e65d19d1db678705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8f8f756ee24a107ed81753adc1889706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e1e5bd3e454254b41286d2a384c90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60613a51c0cafa9b8281175c9761a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1022bda2e915c685bd7da41e2d983e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62173e95304eb5e6d1821b9f985bf50b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d978f8448d0d710b6b7e09c857cd4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9276cdf043b6449783d05215d5c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7e1540815fe35fe5fc1b38d0faf18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dbe7ab944016a5571edaacb467fd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2800d05ffd63d27bc8b19bcc6aaff3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ffb561f573b262a2bf939c634156b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2565923677e66d94130bc75c7251f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524b0703c74788f9349354567ec4b96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1938d9418e08d162ac1dbb5d58a00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd771df4e83ba2bec0825ffaa0f599e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754864c68d3eac21a2069087a07f484721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18f36f9c70e21da55041c5cee108c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6ebc5befa94253cd386767730ee97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77000928c66ece00b4bc98502bd1b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce34aefe1d8af42be395ff2b2a4bb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b18bb3c5f1dc8e8277f75263d785f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fbfe9f8f0b3e0e3b3e952da524d31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3117ffaad2f97759256363985496cb7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69705bcbfb3172fa10d9871a4b1d2def729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc805b886130ac40f8c52f73d57e359730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a32e2cca6d6b2f0502511e848d9061731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e92f7aa7f069ba36485e4a94e33fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e86059e092af812aa991fc191a198b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb55d5f3f3f6477ca1dbeab6a458729734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac84a71bab6dbe7baca52bb873abbe5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab7999fe6c682e3477a8cb60b38783736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ed0b9043fc48eb7baecd55c5d8672737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d4b971cecc675cea80b47ccdca884738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc88c410187cf622beeeefa573adc08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1338534caabf82decb7683e2c60b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86365a0164d9a1a06b1c6fcb76b11c35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0df51cf700aa675482858d7367380742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c695a7b605dd03539c23d5823735743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d0a8f4d31f43508930c8b4159273744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c66ee9418a4e4b6991dc707b8e6e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f00713d6ddd37009234f949cb0d67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221400008d9b6a34fb09c9ec8b61f714747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085dd4dba94b2622273b7a75506a1b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639df5acf9d67cf2509128c7ed3ed95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce8a68ff79126b952b32ff1c856159750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583c679cee3b9edec03d7e0767ba0e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719ec8ac760330aece8608ab8cece0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4522e3c859f44e16749af1b2ff948753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e3b265f333d0d641af9492f756ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c419eb5cb37306133973913b574dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64447976793d25f723e4c3e4096bc854756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24116878823c839550911b07176adb9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ce466537fcb5fa2e0f66a62397c6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2634f416cd24c5db6612dcc7914efd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42974a850fa0b5c5aff1124d401f076760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ec9ff3afcf05a3d424f02976e4b51761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cff419c1419b7d85021337e0938a1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0626c37960e09cfce4b550041a93b6e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc788d35681f2720fe43de25c94675a4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3ac7028575fd9599a3bf66b4ba3cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267d34c148040d16fedc8679d8ffedc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081a2d6390e2e39dfb1065503671935767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>