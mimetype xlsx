--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d6766a68034f4bdedf80dcea02ccf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919455c75cbf05a884b66c9699c26982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60105fc0f9a78e829337d7991bad403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a392eebc9657fb8aabf7a86c0457ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8924a69128263c7f68085e5215aee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7ba68a66c33a0a82c3063f68990246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7cd80f6d00a5bbef91dc5d33716d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b087d80e679b8f669c3770b6d1c378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ef3712304f682afb2558f36acb3ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b3621622268a213d77158b6ad037b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e335267ed7edee95a7f1d717d524911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401675688c3d71ad9ff6c68efc11548b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da68ff526832a1b0a3d196d5644684c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b60339635cd496435d76ff406f6b0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd18319bdb74cd204eba3a5f1e2598215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586967278e1ca0924d1621f56068910c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e88c9055681cb4c05aa9e6b4b3b4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc9a40e466e536a1d49865c9aa659818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99510c0bd7da6c14b9bdadebd89a14319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34155421998e93ca1b91f87c70361e3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52a145558fa8f26f6f1d03b10284621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f627975c8f580fd02686138ff1823b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a12eef11750b490d3b70371b0623f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7466e3abc71d0bc81ef6ab094b6c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231565756a861078f3045a074f6e54b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fd61b1c385a50bfbdc90eade41e4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6dc5ac22d79463e2ba3b88ca1ebdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd533212d0864ba67b33e5986ae4822928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76173932a012381cd376001adb27b6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fb93cfdaa3ac3c732505e22e1b31230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfc7d6265b6b5229e923be28a484f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22849ac1c3151e708616f9d280b5253832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25256d0c68898703a5ef3797bd2974af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb849699c1f4fcfc0208fd20bdb122e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d173dd2d0403c665e5f46cc1c55435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c116b494e7b31c8eed2a2917b8ffdcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba848f292fb1abec0c6c322f69ad9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49b421d945584f4d1961f6bbced8f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbdd866e1b1bd1a8bb5b840e58273239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d073c5a1936148f14e7497f0cf6cf5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dafe3c0819170c30585c6207ef53941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefd76080ad0d0777a8169659dd1a1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b9af85dd86bc1463f875f2be258fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac425ea37dc712331c49be5f4bc302244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ce9efcbce082a37cac4c5b59757b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13235188146765844eb89ea2c06fc146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf219af524ac8b44cd7e09f2fe4b93647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c8ed0274f2a9235ca59ef6096db3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762bd0e4cc7c1be1f02a0ebf417d7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623540d8d38af09610f4cad74160eefb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5748c78786cef467cafad3141f135d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ee7f1500b2c8d9e7b424b8d15e81252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a505f5192c72222ad21c5d5e271e3e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadc957099fb74f6f9eabb442542e2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f66660253b9b3048633cc43443e6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1252b9126f25965466dfab5d3f12c0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c33073af6ac118396f8de263471857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96e957c1ef790fdf35297180d4243558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354ed5fa719f38c7cb76a6aca45c12559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c95ff23ab4381736af838c17564b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523f4fa0c8e883adcbbc55ec41cf04c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26416d8430e44aa4a6e8a83599eb05a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef811ff2a91d65e071655319806fdae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ebf8e4b520f4d87dbb0b725c9c01064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8eae0efc2336c889b17e4226f46c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb024064529e513d5dd41d964e101a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dce0d557dce5453bcac3f48ce2f5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ddbdd51565bc28f43a1328f0ddb1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0715131404fcbaa0f79f51f3d1bf7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ed499bdf5c8db33d6d0957b6a385d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52e66265e4e8b404faff332e2010b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523a3c49c623df3449ad2e186f4dd7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0a63fc186882154442ea6856b949173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b648de7ee6b876b8764bc7c941e4fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9bdbbeee87cce9f4344089f60a0aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a4fb9e5893a8d7169bc81480f5e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d1c76c9b2649d06b8f5755c757ee677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb18172a7713d100dbb965f86732b5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228760029655d7e6359d5352e71b5fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d482d3f5251b35c394f924bc90a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d099f628bfb7fa19907e3014a3ac581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a23518ad4d89abf47b6563aad6d03482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778bfc338bec7f9a834b68a8800bb7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e13ef0b260e4ec38015ae2c9545bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3160d7f20c911e4ecee262c62398185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85bfbbc18d02d1d55e89ee03432b6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2883f68335bf508b38da5dc0ec1967e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a16f27062a2ea70190c935b33281a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2559a9e2286f1fcd6531527b10c0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a48c53105c87a3ffd1c9aa2ed2688990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2bfce45251db8c519e0e6df4396591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7799bde25d79d5e0ad1dc0cbab55a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847c77012a59975d279d105aba17f7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0adaf4e576dd9b6f373c68ac34acb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe403e3826e8969d73d83e2d93f869795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db623d32d9e2fc58ef8814ddaa559ac296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bc4303c8ddba103df24e68fd0c43e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e63708da0741c5f070865379165f6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489a3bc701b142c3379151d78a263e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf1aea1ca60be389b5ed176f83838e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5977328fc7126c361d753a599b30d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4972c2a42905ae2f8f28e599221344f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e54df0be1fd0f6de22933d1377f51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb361ac5352ea08c3db44356c729f526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e260b0bbe60cb9de18dfa4d304883b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d95204ee8e679a13db84b24d7f8d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc49af39878f358e54f5229ed76261107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f22e164c43e398c42c493819e35d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8a74ad35c04a9e061e7a3a3478e6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129576c4646f6f0b375f89e091ab8961110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd842716ea90c6e0dfbc86d86029364111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c6c368df6ee066ef7ba190a4abcd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79b9b3f2fdbe4d1cb5810e36171cd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8629dbf0472329a79ac79af982a0a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a523353a785e4ebfc2ab4acf0297115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a963bf2b5633607835b2a39b740dc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7303848f05bb61a265027262f29c7ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a47449a2530708e9953d397fea6b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea87426d47e085123df9afb896347c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dca96c1c41a1527a01becbfff700f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e0009f6552343349c0a54c0bf0f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b95e2cf7bf82b86b01f4a36a4693c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33302ebce2470fe30c41a298f510bfdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1239732877be8caa7e15e333f44f886124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed04635e8a2fb73170783777a8873c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7377a55f62a2e21e0cf081fa7be366a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7fa7aca8712bf71642b72474a0a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1b7964990bf49cd7bded420d33e43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6990688df1c2d6e2059366984c45a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65e82bb310a4f7a9531c067f593554130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2be048f5f5890acd8aa75e004b5bc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fd88097344ba0ebea4def6d5fd33f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500f03604aac4992044d6dac5014acb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fd5ade9b0f71963d8a9fb38af1f10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e598f909b6b3ea45eb8ce07a60e0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14c3499fc0fb03ce222874dd243dad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e082981773789c24a8d4c6cd2cf148137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d272898eecd57be2cfc18b7afefed8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a705bad1de837959e3de89bc0be972139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b4ef8d0efbf643f3e6d1f12417f97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fe394451bd9be15de3879e3ef2a5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ca99f42e485547e7d04e3ec974881142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4863ccd14eacc138b6e7817c3a83d9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8705124dd4cfd2db501f973692998144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3594e45bf3371c65fea97aa90b1fd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151bc4c5ed2efddf27ec5fba02e422146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225daa8172f94d4b781b5faad4657634147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190436a657c65686f47fae1b1bc2c49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18978fd32817620090abe3c8ecdca59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27334283d32842b18937a7bbbf3d74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0364ec9346f8cbc7078d4d23c44d77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c37f30b2beeb12a32dd069b4fd5bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb52257fe77730f8074ee555be1faa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5541d6d854f7b452e99c434556b4e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7927a97c5ffb88b8451bbf1583789e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf31ebb8b7b77518d11342c689bed0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250258f8e69a38d16c161fdaff999a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1d77f7f9253e62448f00cef33bbeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9de21c823149704c74513a1367b80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136ed8a3a90a824d4ab250bea090710160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326de6d0f3279915efb5f7cf2defb585161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf8fc205eeac30820d359debf5646a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fb712e0f89a7c05e0e5335338debb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f00b1b8db1983a1117146dff8bf90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751ee1b494cdec49e63080d92f25d27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aac49ca28df3d33e60769080e4705166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef33da7d7e1afc1e632c8ae72725337167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf983d90d98e0360a9f22ac802b4bf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4a8c2f664f27d6336f51fffd4a38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78600dc1146bcd41e2e53371ecac845d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec78fb0afb3f22364eda9fb46698096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d0c0d0fa6da13fd330fbedcdb3257172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df713ee7a13012a0a6132d93b8319bf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909ac68d012dce5899f0915e06d267a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f485fa7f3490d17291d6b7fd871a16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17c9b07da3ab4d6d7c39490abce6db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c702e9c2d78ec3cc28cc310d0b98d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84cd9bc3741e6630d23904f14d8422178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb6bf58ca6c930221b6bcfc9b15493179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616a82bc1befa69a511622f55a7ddb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143321374847bed2b8f4b859185feb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a1badd261559b00df0d2eacf4b49f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4601c5bf36b5a043aa213bd6f3c0b5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d94e72de51d31f7d5e0a52fdfdcc33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdacce831b69d2774b49774c2c0916c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e506c73455aeb8d4988cbde4581db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5738b3385797db739509a86df80fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17055a8d1121e15857cf1d1858f1f8a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51737863fe6758f081ccf91d7da7be8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d01000356712e7d59a87c92a6e29d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274accabf883d1f85c361be34d633243191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f777524a8d38e4d5404371ed35ef79b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58ec5c1fc038c924ff57ee235ead14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12578999da783f5ca29529289d98e1f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d65ea1c791e7095c72c7b22201be7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e143a82fc778decaa6204f7a4b87f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4eff1e0b4fbb8c56ae807bfb689cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627783eb1d136fa208ea0069009b7255198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dd7b12972a40130f1af6fee787632199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61a4e3d65370bfac74671f6857a279200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692d471fe7ae0ac2b803472b4fb8c9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c9ea0a684029def09de792e6ccf19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae616284c687db2387f73e5a3a3d395203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122696d1613ff0808d9b779d3ef79ccb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c8f046fa991305f46d19cb6e0ea7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b0907e5f8c5015a45f1f7e7c3e00f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c04f36166b143e7d34ab957697801207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc58d1a6a7f3276ff05c5f364c1470208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc13f1c0f14f3c76969e21663d9e8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5969b9adc78a59821d1f68add70fcc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893bc2864d8dabfffe9602a92b177d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44270866a0445819512dc59edf74fdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e301cee309d6582a34a641f94c823213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7240c99d77ab25e89f5d330cb9552a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46255d90663900fa46e340a55b3147cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cbb6dd304b3493dc43714f8533f32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17056b1a48870ba209d24267b5d7d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afb6ac6a06d0d13f35bcb5a9a0e017218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5fa3a1654c912ef4afae24ae82e85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23e8072a9bfa6e725cb8e2a0e272c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0225b83e4e1ec1fa72a1598a63a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e282042872225bd45b18f403bd11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c92342f2318babbe714897c64a107223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544303787927c8ee944240090169d250224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f635d8e58f3134ff4c219c13c621e3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1b85eceba8f169ad920b7af67411226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7e3a860739ca10290b30227a65d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52929dfb8388b327df37d3bb601eac0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d9923f255117dd166d3edc6a9b52c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34786fb581dda74cf06c7caa6ab6c07d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ab8b13ce2e618664cc2462949448231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b27d2989fc597c8d4e475edb00b8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96ee2b24a82bd92bf5a3e5aafe71d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3114f745fec96e932d2a9f8ebe2c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0524f2a6efbe98db383a95be5f205235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce161f55b341ba8070e31d59eb8082dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b9923f39d9f33cf4004bed4392ee5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c368d5cb32f26f443e0330d23a266c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b3ab2435a6215907ba59deb020357239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0c9f97b6b0b7ee373831161228853240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb504a9d2e4d6ceab5d15178470a0e50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee540e11c3ba4580b0deb87bc8f2cd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a341ffe1ce829ad005e8f205461b04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494cfbd1327a9c90fcf3b3e2c9112bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e82743d8e6aaa54828c8a90b4580245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef710a73148d1a406b4ac6601af12a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397dd26b349893467ef89b93aa4a58e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a27de734712204b1bd78c46759bed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28d7e52e2b6655bddafc3e0a9f2fd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ada723013f4fc02da6b790c2e57b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53da5ed124754a79127edf33d14fca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173755998a606b02ee1654e5df77c285252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204a901e78a2692e1990cde19923045253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e924dc29e4ab2b3ce759cd67af32032254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dc4bef5a292352a1a7e7e6f133519255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c18767cbc88ad0986bfc0518be192256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bd30f0e5158f29e7617b39fffc6d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87097b11674e381a7b8c116888bbf05a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869dbb24ad1e0b568061b6ea39ef7d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e18bb030083df82de617c87632164260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57102303a2e45883a8105788df2ecfe5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1d343943a4745c7fb8d5b1a9cafe2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3cb122163c68591f36f6415203563263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a0116e1e1ef748a81c05c2d0716a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba96fd1c955f92de2597b8837de7fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daae5e08a2aba0f10f5dda825538e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0446bb0c82f33102835c5b2f1d6ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b99cdd7320d6fb2d9c0b7bd2129a2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aebbcea88e4141c466850d2b2bfee9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc3bde9f7725fc8c140c8f4fea004d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1e3d9b16ed3048fba391e74b891dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d918e0c8d8d70abac26dc15c635d4cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb953d3db2da1d3989d653c2c123f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ab8036bfd5efbd5dff003f5ccf0e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a2f9909d6e305abf37b43a899666275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d61d3e10b6c27d232255fb67cb67c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b5e9300e5c509ce65620841daf32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3a27d9c9670027b7c85027445806a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae46875da6c6a1de08884a6f0e3085279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcbd5bff17a3aa9270567522a22a08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a05c853f6a2c050ed701b6905a449c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895194299395d1e3a6929b4dc994862282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28d621379d9d22f1d5dab1a4ca13e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977d9852a62e87bae0c3b21db9c613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d4193f6597adf1c8146389f7a0dea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c73e10ededf4e468999423f70cc19f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac93f8ee6dcc537a66c78a16d1349c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7e72db1077cb263d06ac5a91c23de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513278ac33d107ccf74d806406b783d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aba71252cdb4f6dd8aa20b158aab0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b3c7b3edd31a5c7ed123f001ee72e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe98dd2a8e108fe8871927e899aa9a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342afed51f537aa0c5088f0e645adb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d51817d4ef0db5647847e0f12564c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7023e82c63077536b5792a118e573c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783622d2d745e6a1805ea41b5ebf7808296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a66e46fb463c49d27defe51d7adab7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ed9de057da1a2cd4d3d09283a4d78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f585dc03921829254715c8b9e76c3c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e640b8d2b48e7027961c9ef4b8fd70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c56cb3a179a73e2ffe160342f35941301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e575461e4b9bb1a819b947087989ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5659843363b20faf3dda02e3f46191303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18bbab09414a9d98052de84c7b10d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08a3f08ac4453a2cafe044cf66c0a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cd70dfea7afa7ca5db8dd76ba183e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d321f3138b97a967a6711184b89eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aa926bc9ed54711d43893038f0999308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8126df1aef3d558433eefe96dc416df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab0866eb3649dc0988ec2212e485ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8699bfc3492dbe0aab86c8dd70ba5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372969f9e42ee49955e7f272736eb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9200018cb02f1123585b46751642f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e0e406b7506d45080b4f1dd3bef73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a823599132cb1877abb03ded3d4dca7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2b6de4b7a22f592965d716d1fd38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84f7a1c5f37e345bf634481a649c6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4432cd29d8a4a700a256f3e491791f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e5ad9ce8ecfa80959ba9b19df6d2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f912431a72141162e9ef97eab788320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3ea31b610cf41348a7f1a2d438083321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e033bd4b055fe3679244bca9271b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14536396081d70040524f487e36bd249323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca8475075ebd74632f4dc86ba31b45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93795db272453b1c74c15fae420ed033325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e88bac5c452e2950dcb18943dbb2c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d4e1c5e849b83bb16dd6ddb1d50d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9cc2820a056d9131c8e1f9e993816328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b270a6899abe5b800c29a9b5f093d39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692972d608031f6844125da36f7bf8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c39a984c259273b72da787753eb9a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ca3e87a7f6b9cca3b85c5de6d2060332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b066c837b0c2bbf8ae2d8aed86bf4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e832c5d1910b28efdff9c2519e7f25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0809a730e6a602cb2e1d9d9b72028335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980392b7dd84ae40b6e9472c6d440390336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3272f6ba8574fe69361de9b90c9cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47080ec5ad4ea66d714c31ab519bff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003bd2a285f11bc9e81be6e2fb39dfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d942904166effb535e105fc22481bf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8e67b4d339b319212989ca368c1d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39918f4465d97772ae38e5b515e69e46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ae9919de6084fd740f1788ffdf567343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bbae482ddf277f4062bdba48bd185344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d09d5da72ffc81a2aecc698f931006345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6bf1880138a02dec55840e164f178346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b7a02e031aad11c104355e577910347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77da20c4153ac7a31b4b7785855d06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3cd58f65a7ee5554abb83fb8f3e82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d308267a1cd9fbdb43a369825051d4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94792a2504e1dbde302e62983acc7bf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fa0f5bb2d1f1d89ecff5e1d13018e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ea30cbf83956bc53d89d9b742e157353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b02b09ee2eec77e9df1f42add65214354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080b4348979c8fb748a1b25ee5ef63e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afea49bc547c03b82ae395b15d2657356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df3343ad87a779d8523287ee69dce7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa97013df349ebf009532518eab827358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99735cf792aead941f99b37d668456f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335d9d2dd15486bf724891c3960533d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada0639bf262af68b36356d121ae947361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c271d17467081861453ee3d33cddb41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ddc36aa4e3f0cd1173a0bc7e44440363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4006a2f56504c6311446bc81ba7c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895766fca6dc09402419d92d916b3055365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84507d28bd1353b92f54be02fbfe94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ce206e099446815ec0e9d08300ed5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1bc8ab2c59241aca558cbf70d8219368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb0e416e6875b8a83c0f45ba9e6e39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65297be12a8f13e95c2bddfbcd046ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c67a4cd4d9dc72d4363fbacc06955f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7736564017760fd11fdb01e3fe422372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2732950959d86ec4609dad2a576181373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316886d37b058ce3eaca179dcf9a9813374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4edec4335b429dc2a2124af36dd041375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f80b822b9e62720fead49b2183a211376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9f4073418b353be21cf11de67fb9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a18d4ff7f2629be54bc871589f822378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f97ed28e4dc6d184d03ba37af3fe72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a680336216a76938895fd56799103c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706b97bbed1e50cb921762a6619773b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fc2ebf085152cd3d585ce0eb95d36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b64a2dbe42b4d68a3654dc32313f9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787ce1393168d90bf4567c4d5251307384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5ce54ad3ae51f8a9d91dc0c0c6fa4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee9e05fd126ab036c6c2527b92435386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec83774ae0275300b1dc7f9aef8e2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8abe82be0053985386f524030bc89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b36ed11c898dc505d5c81506fc5af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65c7bb951a8d711ff9daada5011bf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8707fcd2225aa68f2a440cb5cda563c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c871d7a14cd526e64514a66b3a1a422392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab271ede6adecb8747cecba87c92da47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa8557940b211989631bb471e834b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d180d3f575f92cf1f0c7443077f170395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9a117160c4983ba761ddbfcb36474396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0316615ad38a3e1965311e3ab398d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d42e9266c845838796b86f07317752398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068ff98661c82c1a9f776146adbda5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc9cc97e970ec3aa13a2006b3c73c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e46c69116ae6d851a5f1ea89e0845401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98532732dd3d970d9bff79fba9dd157c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b445e6eba22e3df1bc1fe3c55e7bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385ee036b6be7748d547a3c3f2b98a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb17b2f94a10de42138a7b95cab6ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a1cddcb7c6a5e1cb457a738eac876406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb45805b0b6ddcf6ec8656f6a30dc45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f5c3d7d0b39acbb4ae076141e0ba1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee5c99de72b788cd295dbc2f14de23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4811a6ff53ab75cec1fe24a03f1a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8b8812ae93799f62b6afbb2d762c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e91285d20ee6d74b3352c0008f5fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d5b7299fc2827fc2003b01c16f929413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9fd9553885035ae38e6e518f4b515414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9fa2cbedfd2226b44c7d2e0620e9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58310051780825fbfd0e1f37eef38978416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae19a50eaa64ce41996992898cbfab5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bd19dd1a234fe14589645a621204b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb68510fc0c4c698dc2286209a8e32e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c5b87bef7d8ca51aaeb0b89bd6e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8432f5b48d43d2872135e001587f979421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab52623ba7cd1f0227f3a515b295b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6e51925b630ca203ba9fc39187435423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23d101c03b67b8069b1942565e6a68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd610ac7733f93e4d0b597eb222493425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353d85490262032c5e066c802954a0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4776153c5ac21ddb395134a525ce925427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5d806537ead7b2c3d34ce6cd2d918428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063249dc284102d8812298d8bf06d2c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540742760210ebc248da617a6970702430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac462ac6255742d98976694c0870bd2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e034ddda642a1ecf4e539fab9b235ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e33f4563bbcf677c720e05b9b8cbae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1833a23508e35a395572cdc211588f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e7dadf2d652f6f0ee13681314bc42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7740fd63b82a24720717a2248b5953436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb82bace84efdc070b08205c533ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555eaa158c82ee9d56d5adb809d1874438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca74a3e363183ff46bf26794d342f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363f651f5716185b1c7778436d8445e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057250188f3601bd55f4749ab3c64afd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345d6d42f5991252e59e7544bcf6412442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aafb79fb60a3f91af7598f0d526c26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ee576405e156c3f43247237dad62b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e844f80280c1c52b8fb511563104c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f13be3664ab770cc01bb49193b6f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2195e4d4db636f24e067b570fcb4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb73042f3374045899c5127a2899f42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16391a1b8d5c390f6364175ffae79dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c5c511c9c18c99f8c88140dbb48b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e636658ca6a870a54daabe19a64d2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bb92e451ec80fe5a32aed60c8019e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff78e8d29ac84ac93936acc086ec20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf821c4b1a76539feea1a0256945f84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c7a134e216598f63ec5da01eb3c46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1d89b43cc45b4ae97c88a542c154e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c151843dd8328fbb04585c72ef116457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd3af075467fa3e4635b67e022887458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edbdd48f193605b2c9805a4fed03f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d0340fed4e2748bdbae9e10ec1d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2b50e7f6a344c3d5c8ead03c3832461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db04a6c863fe50628ac84f4833012c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9b914f3d481c16c9e46e8e08b92a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669a3f8748b38233b6930475a19a49d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34160845e7fb3d47986f7acac1e06c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387002f50dbb9a4abb93d96cae1d96c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31bf94f5c9138e756090fc137adac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab95c3b89c067981b7e3e65828c17c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8983fdb83a96ff6d626d0b568d9f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c4fefd507ccdce7b52e1cdd0b6bbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313506f0711313fcc62e59b1f74e571471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8398e1e8e671a2434431e46316413472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a983edaae894a60a4e3290775ed84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c685bcbc9158518adae5c18896f01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec962e1f6b47c004e53c48e58d76060475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a8cb6f62b7fd92c581751da4c7a9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8e22fdd2a183e1a9638ed4ecc2ab4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b548c9e5850318d4198cffc9aeaf0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284d125d68868c6e2afc5df14f572aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15064050e121fadd4c7ccbece5b0c7a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1df73b2d4fc7fc3cd36d912c1ece2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a5025f8aa4b9a2dbece2a213a77e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90ed0a1e70bfe93cae2ed9fcbd40a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eba4430a457efc1125740572882fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c096fc1f0d18483de21a1d95d691012485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da21fe8ec2ee508ac9a6f1e3b85ced486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0c7447151bd22ce84f6cc92873ed4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc739129afc8463573825903dc0c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa5538d573b6abe3d92d4e60d32624489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2653a0e8fc412807666c8c37d4a6803490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74314e77eb43db7d1154d24578f94b2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed8d59c1044c66dfceb3ddaaa9fa1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2edd9e588378848b79d80c64f601fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbefb7119de40c1182c47f7ad1132e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559954d73d7f6f58f32f6a3c62f2d545495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0227569841d63b64fdf380ba0c54b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139798ddff02d33abda76e550d2d35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95272bc7f617ed8ea999f2428e0bcc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54e125a4c92ecd4ff81701c20cbd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f624a053e04d38c8b3452e4ef9963500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93229872f8c745c8fadd54b7fcb6b33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d0a8dc88e4d565f936df7700121c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766185b87b03f031c6434c219bad97e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0656e045829e27efb1c03d902f75b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40228259da239bfc4d20a99b8a9bed2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e629f097eeaf9a38dc245bf99ca3759506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299beabbf5c653e07dcab8e55a06c695507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ccea355dea5d7c2f249867949e200508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ff8ac3664a102d798504ad7ff9b91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931281c75963202ac54eba50a3ff8ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33fdb43cfc4ae4cfd42159c3947874511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ba26f07d169da612ffc99c02a413e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b3e597cf6842e5148c6091e3b5d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ce5c5c789fd40913be98b69d3e63b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5915ea72bd1ffc82e1b054c144b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e33ad6153d655dcda1f50bd40506f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264d658e32458039ea54066480d2a60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38405c592e92755b989b8bbbf2b1f62e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a2d0654eb01a155a70fcda87b1e41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b02d814c5b93aacb486e81f5043fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f619f69b0943ed9af669cd96bbda4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16ba7d752da6ef7aa2825dcf925389522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1effd1825377de60483c5fc49f521f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef5638df6df81fe3b73a78afc0378524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c566bf4975a8ace9a9cc950e3e9392c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a10b7b7634e65ebceb58ddb5d767526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c9890c427758e1cfb5e5c3a707669527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba585f0c672baf25234428604b8613b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e01060146e5b7856e0a71706961d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a459ba70577f470ee5d6fc21f0efc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24af1c5bb0e0eb6c052a9e59f7925b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec0edf61a4558f673f3fd206aedef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69174e763e8e756afc85f7f9be485bc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d3346f92ee6ed8069ed4aba7c509d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55ed1f511ae5ba19d4ef4fade62e6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8384a5d81e8ffde966c15a387bdc06b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08646af867e108b75a98a16456195bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae18a16f49629338b7674cb9f528c47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0271f7d28e0c4881b50d6634e6f4f39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42149b09d7bd331ebaaa35b052011933540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a39b7d45845eb0a39768004efe7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39092c1c8bb081129026cf77bb31341542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef4a60dfb1327a20f24761d000a66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbf5baa2d97e8ed9761479843206a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3f1fcfa294d2dadcfedf68ca2acfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66317705bfce215a7762b822c30035a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eca4ab1e117a6906d83e09463190c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9671c4d3a2c03306cf3f866a8cce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d02c070c777b72b57c3d3706e8ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd8fa4d695e8ff44f05bb40bf4b5df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b262fc2280ecce58091a367340c48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6138e7f7769e5f69d667c08ac67bf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f518becb70e3004b68e17874fc66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a7554aad0af0a494e2c2464cbd0f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3050748af8655050848459be7c5b420555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4066226c6f46a41dd70ff08fc101c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b98ef51c49140ec1e867633122e93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624788781aeceb9aea60f1b402175e81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab76727b1942dc0d8618d1c48c8155559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942baf26e2f7eaa517b59235119c6917560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9907eda013039d97902a686c0b9e88c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbff539b2626a68b363fe180edb892562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60150145c9fc0ef6e2a22591d18412b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03473dc7d680000dcf5f294a9a54fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053f3c43210baf968b4314a9ee7551e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669f49e10c728744a8e549a44f99187566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be48ac2625dc0b67308102055774d52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e58e1d70b815371fc2e6657cdaf06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97722812d9f8c293a0e5c44828abee7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08936834314392bf2bb3d43abccf8cff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b222314ff4ed97df9b1b67bbc55088571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8913e2807eb5fdd4c0ec1f33af1bb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382da98ae8e246bea8bc28b86403652573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0c786c947be64a2fc7f5f4b124ef0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac32633c567f6266f7c0a8ffa4e9c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787266bfeb4fb66e99225ce6816e672576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23367528d7b851e74163b200d248e764577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a137164bd3d5a0e5e16f324739680578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0743f2be5490757e247a449c34c3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644288d372d3691eceb94b89b701acf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36338f7a81d6c4f4e83649745fc19aaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940469eb6795a7f8e73d087d1e678ffc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b5db804ab5e689f18302d3cea518583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21a86cf16d806db13e4300cdc08d33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fec51a239a727f879921c443e3878585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429cf87b5380385740eb31a4e65eeee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88474d83b65a98e9c607b764438636b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d5bd8d0d2ceea2be4a1ca6a58ca0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9818c92ce26c3a33c5122448d6013f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07ec17799ef65114d6cdade32f947f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2fc151cba0a181a9ac509c688535591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4a44ee94a87e7d1871c6cbaf50149592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83af45090d4474d62a10687b958b63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda81d9489a7f6e255f0c30c3a40d19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671ea5736bd3ace195fa34b2ac04c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeeaac39c0c7daec0833976e04b84d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3300aa0fe34aec7e2ce135c07083a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68c306d7c58399cf0780c9632cac1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a22a71d251367033c45bb231b6836599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61381e3b30fbfc05875e26fcb8b56d2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48be1e99f91dc9f0b80c10efdd5b1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f91d5b1f2b11e4783c8a55b07479a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60736420f3e4f93777b489387e9cb0e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba71d51458ad324882659a4b299f20c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab9bcb810d01ec88154c0ceaa2695a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ff87fa46ef3a0abeb7cd7ae316f1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa45eeb244a3aa3469c72d52c531d79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330da849c1fabddb8a3fb5799104d39c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a70d8e847822f031df2b1e492d626609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f79edfdb6935f053117aac2aebec2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5211438c32b4cd10e1104a62b8747611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ef8de1f2aa8f4ead0a8cac92a3364612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d7397e8db39a144048ff4f9da9a62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e96253beb6b0275a12a89e2bef6c17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276d0ca8bd6404212b2a0e94ed5db23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854e4a19b0a2bdf5fc024a8d000668c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abedad69eaa9033759cad658b1b3efe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d904646f94c722fb9c2d218db04b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abffadfbe008071609d668e8e216e26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b3d8cc83c1bdbddefdffd05e99066620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2a0d1dbd269c87eb9a18bbd132ce7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7efd3d409e7b2c458d4c2517556b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c229faa92e2dcb9982a093ffdbba3a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcadba08af057bef29b99f088ff0d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f22e171f4b447e473ed71a71362dbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e4304a39b8aad45c6a390a862c2ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f10a48bd71f0e56ff9382c2aa1d648627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76130c4734e92d7b0d64895750cb76e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99577dfc93b1fd81232fc92249f720629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a9de23007cdb143a250b23389c76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09899ee09eaab4962ff23de10d6f784631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125143203f2d89416df16d9ae8202b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e969b866f4efab066024dc44cfbef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b75c65b55e2fb99b9439e4f0e44cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa564c00ec7ddd5cbd327a619afa240e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b964f20608ef7f5a9abea59726c22b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe67ff7fc7b789043ecb0351892414637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a241cc9a6e5fad86975d999ed3d9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c47ac0c097fbcb2e27e9cdf724c41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a08d1c8dd790d4a3ae51efb9d7247640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc09fff832a2c8f31205f2f5b8b20f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f8343a9ba237d3d0ae8e91e141d38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132802376214020b99a0b1a2627cd53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc510352cbbe009900a460dba7f4872c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e54a0a52d7d7c2d70d1dd86d5c9cd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435d55886d40de957699d7152380ff3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235142857a264577e4cd4a15755b2e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249e21c5d7058e562bd5740f9ab6518648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c42fb66941b04551d28aa4cbdd749649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf6c3a1fc4da643244283295a4dcdd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4943ca508e76afcbe574f66f1f15f53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4cc009aaf33fd8e18be511c8f2351652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605e9a0d24865060488698605e3046e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75216504ce69526e8a56a0a26feec33b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d6e2d2e2f946be193f4b13572c74a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae34951a8556b3800d40b506a928bf5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d5ac463a2a04c4da69247adfcf56a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a5da22409bafd20f3f929d9658630658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c55fd3ddb880bf6edd148fa17d7a57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231727cfabb871741145005de76ae2f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98f18fcb4f99194b6f3c58b3469a64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdaf7b76f13f6fe3a2bd38b1e0c898662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26abba3005ea0fd06470f90cb8effac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05919cdcf70669a0d3b651d274a7af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dbb0163f6b5dceea0c71203979e1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5911cef6df3bee4ddb2e7732f04c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8466526fa41dace240249c378a6e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99225d6da4a8f80314b6afee60a4581668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522800cdcc49719a94ab4546f1664e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4169636cf1a39556145dccfd4e3523670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623e79c51673bc636aab24bcd8aed05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9ad21a9f47e92297c7cf006e2aaef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7fa7c55204aa805230376cfe1986a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1cf73adeae2a189935f1cf17fa032674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce2047d01ccf53fa7a2be5090772a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881569f59dc3d77f4ae595c21f1b7339676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24132c5689b01021aa90d2e076ad04a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde861c18495280faa7cd3e7037a73c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905f9f43c03f340784f12145be71c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3884d16be7faa697ac48a127fb3d3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae30b1962ea5758b21fb9225827a05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220f3e46590cd1cbec3ebe15becc483682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c8404671f2302ece44d1bf9bc8d7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacc397c212263bda2cdd0d7178e773684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67219679e491896898e0472abc2528a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ffe9a26f0054851c81b0fdbc09db4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fffd8c23c461c88d350c13dc7ffe1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3289715afe2300b8679f5c5022e08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c584a9a19492c269fb267d41e4ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec73c9215ee647b3ee7a3d777aacc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0ada5d2417fe54afc73760428e65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531791e58b0011aa770b3936000867c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62b7a8776f46385374f6c4929b4063693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9131955ba1c6c108373df0abf496b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c28301e5fa7f90724dfc2f4d9c296695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb225f95da4e3b2c29329c757527ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d2360decbfec25e835372d7a8b988697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd66c8008be6b32001aa85ff82e16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dce83b3ce07e2a53460fb778338f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231956528063c7eb6d5cf532d943e5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea832234d85eb495d2bef5640c70511701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9c13820b2ab0ba00e7595d358c9f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365cda500f23e7c88f4cdd013c8bede703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c3838ba609db80e3a47e61378361704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a091d3b51c78e4890553326cdf45b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca463856fa50dcf79ac86021d335fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ab39d9c2f2c28e1120c31b5ad650d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b4f9f0ed1e22144043fc6bd853637708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a772d643e411858dd508da26f8116f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c596f504b05cd8f41de1c64449d98b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a3ec489f658e85b776c992cb0bef4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb68c5fc72e2ce211269bcaee3d6e55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbef08f53df48d961c8b7b52adce5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1966bf4abb140a75e99c77544bbe1eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fb09bb4e4910ecbed78c19cd33412715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33087e949ca86847862d1537d8c73e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38131f5cbcb73f4e654001d1a8d67c40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2b79a665d6531129a31629173f835718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e829684f1ab6272aa591535139025719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b602fcbc5568011f8da56c03dbf3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f750b540463608f855f3a8eadc57a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9ecf81ebc001a6b4a0bb04a5b72d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6713de30e74f75019dc13c5b36067723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea68c672bf63edce5a0ac2a67a8dfd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a83780611511e3f353a02401b20460725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263533bfc6bb61cf0e748d5177f42f20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2934a203c09958023a672b295ee52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b910c41c58e4dda124c9dba5aec3d69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18632145ccbdddf93f6ec4bb786f91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214fdcfd3203062ad1b96453e96e817730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d488bde782d264e44f3bd1e447eddc9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecd795ab15d28b023ef188fbf2af34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d7e1577ea95c8917e7cea19732ec9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713b474695d4d06148f59022911b568734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d381cb00af26361a8a7ddc3437946735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428901dedb675a874011f7978b0b8cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55268048d827f82b4bc6044f8aaee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce47bc84b4a1bf027d063abf8756ca5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3156af606a55912f0470755ea1350cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7a14f0dadf474c208aa1671ba7b29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0848c5eaae14cedd345c2bd128f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d65c0117c86a4ca700bcf63b162c85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de34e694bd2ca644fed93b99c14601743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873434cad757b0a018d6185163de7e30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174004f7ce3d9d7b21298fe3c66086b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a148217f1e9ff61f707ee3ed52b08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea37349b5ee008ed3c3824f307004dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cfb0c36e38db0a63ba4eca84c0382748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a8048d133e38d292862dae5a2aef3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df707c52d47857dd3310a92acc0a854d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf3e8a5559f7515bfdebf7aa6687fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8872cf47d3d4e2ef6d921786d8250752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc0f85e73d5027270edca9dbea20ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c282f01f6957998c7606ca81dcbe5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8aed392e44650a11e26ed78040e07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c0f47af118171a0881db37cb0921756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f29b64702b588ea00df79ab9fb6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d040d8ba6beebb31b6cba07058ffe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6a37e6539397592254c07f5a46b7a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9262c09378dedbba598389123b4a89760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8172688dc73904979cdd545c15b32761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c09d70ea44737a4f9242ffd30ce8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1578921768a08c7abe4d430ad549a9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a592bcfe294d266c4e25e463b17917764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a527473450f3554e3c0c0e9d22a323765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147bb286454ec0cd2045af0590a8721766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55382ade1f09cfcfb6cd15e50b3ed691767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f44e890c2c6244ec08e03a76ac0dc0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177a06230c01560067fc2929ab1681769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf83b5ab25504ae26512dbf2f0c151770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fcc0d17601f573ebdf5e328ecbf9f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce9affa47f64866245df25598cbc51772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596c5163f1124008a67da129de50353773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983979b7208765757f9bf2facbdbc0d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de86437c5b5be82e8f55e4e6018434775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4021a61962c2093d1c3e50aa27c2ac7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487f950d44095099ce72f7bf93948d1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42487db3b48a2686b43e4100233d9ed3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d881e9d1bbf6922c88c4b615ef037779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca728e8f7c2c28be5421827d5dba010780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fe7f53267ef2bf845684567aba1f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffb105facf5aaad82fd7b79335c483782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca9f99a8fc45abd787d7a04ca9724c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db245a58db6d84a53fae1a6b458d6748784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193c361164e28995541a610883da5b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec0a12f97bf096247df2458b9b5883786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e540e49d77e062e78617b0de2ae451787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf10fd7928c82c22ab57e06032488788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e891f16ad957e58ef586287d5007789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c41e1fa085f92dfc0a7ecb2952815790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac7243250f137a3b9d71cc1b934c68791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29bb48681e9d0a77936ae886aca1ca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddb3e1417d89b428894026a7884aa9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a963e10b7973d1754339af29500bb9c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2832dc4d4e165ac070f57a27e8296795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df41969f77d0859e6e4d6c27d67df8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf0e44c6f9d1ae863ebfaad13f52e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e92314f09e4595695dafd75e1d87bd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc1896a97375438cd068e34d67d880799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680904f5d6f196ff61868314146d2164800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bd899ff87e9c91794535bc987eb53801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecbba8314b707130162608d07ac486802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f04e377804a0a708e936391bfe6b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7426a55b8e0fc75e2e9cde26f74bb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba20f0c861dddedab144e4206613d07805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ea08613a3f28e9ad24413cc94421c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd210ef40b76d97806ec42f04a95a6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352f3fe6c3352f63ee2a927cff795bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b8a94b4953aa008de5f0650c8cbb1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66595df7bcdc64d0e291b18ca66e9cfd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d172f8d181366753ff9275f4126547811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35563ad57680179741e73d9bbb9d2047812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe5cbab42138b7c5e1956cfd89054813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f8056937661cf97ca34db5da80f52814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bba2244682746fa33c36f2c4865c88815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e314aad383c82e86c18d8b846413f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee705286998f2fcd64606fa4f594413817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d4fc649ee3d17e61f3e850f7bc143818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd0410e057046dec8e6f880f733b20819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1673fd2c25522cd8ef9108320a167a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84256849f54608ce622d40a9aec201821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736d04c2f13eef889f3161c99685f8b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e81fd7ee40479982c0adf44e1e6556823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792584e06872651a4568d103029f29e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591cc9b9fe582dc76c79be1052ae12d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b588e9634d6d3386d82f711893eb96826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd4fd16a0c2b9c044d0a736476eab8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceacfe62e3edcaf19487288b9414e0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85352c59bf7b79a089e7e934d767ede0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca2c2996b7ea8db69ea7e71b175126830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39868761dc1fd18076873acc2e869ac0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947636eaab2037d81d1c76e03d2cfdc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba2dfd7c423c5f8ee6ead41884eb21833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eca613f13e7f72389a023fdbcf8e0e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89471e458ab463e36e83f1eb178585835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e92a77f2e72077587f6caec92cfda836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693109ff6b472cc1814ad00af6b9e9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b59c6b2d81c05d42cc651fdb3dd3c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac2f51ea760c72c70beaeac35fbbe9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367f71aff7feb94f9d2fa9d68346639840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489797ffabfec8ed65bcabc23cc585e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5915652019b78a2067120c4c8a3ac35842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9435d3f9a354a022f4fdd52edd357843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5631153a5f3a7fbd25719009eaac451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f7b8d43a24d16f518c898ecf23e242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3ea35e45baa65a0493590960b8ca03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fe2d9d91c67f90ad90ae35debca4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e7f18db3c1141d76c39c5a2d46885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d092a5bb81771dd412f56b5b874ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f448b708dde0a8698426e6a47b592207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a448d9ff4dba3fc29c9dda9932faab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244ad4bd8a15a7c584af1e9fa3caca79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42812a5b20f44606fd3292a0703119c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e283e5dbda4e11037160d585f0d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1385dff73b1c1e66afe49626812da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72cf05d894450cff40a842c92352e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a689c8d5585a930c5e3a7452c50a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f76b75e233c27c60457aebca23233c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c40e6153f302616fd74645135e4edc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dfed58b9b141e230fe04884b4cc9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cea4bcd59b3d927565135668e9958618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeabae61332fda7bd8e47aae8b9adb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ca99b30ce17e228a8869909928f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da852bea3145c7a4577733df597751721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4071f88b708b8f58293042c7f2648c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b45c04d335b3c4006c97aea1d0442e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e1046605e6cbbb17186b3fcf8345a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd013bb820c3a9a4792562436664124125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faea50a2e4ba9b3e7f11d46949837a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2fa88820b12b743a1c3e99aca4d0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e7b3aed741e01ba1bb3dc4ad007d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2f78af1581ee43962a9cedfff089a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd019e39e732cd0423b808171f2c014630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea453fdf12c60aa8bc675fae7f5713431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3799b9672dca0a6a0a94d3893be16632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0fc3b63be3e7dfa3917dea0c2831133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d77b1850a2e4cd9977881ead617fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd3e01bed3219312799b5d1be31f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a26b3db4068d15434da2b4e70eb30236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c73c62c55f17a2a14a73813a17b93437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374ce6f896b5c57905645d957ed4ce338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58e738eef7244790317df4c86175de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d65aa9e2043561bebec9c404c3fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45fc3610428b7680d4ea4cf09f5cae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c687e796141d3ca443bc824efad2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d76ba3e3d3fe7381b7883ea23017a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bdb8bfb167b5c8a05b1e7cd035f4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22361d37fb3893a0365714f1a574a35545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa071176c26ca04a0c3ccc04b30510d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fe7338dd0a68ece807120078bf3bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebca2097a116f2157ed0b352a6f12248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53db63a8626a0cf11658f5ee03486149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28209d4a47fb2ef810326d9a41535a7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88957aa02cf3efb77e2523d0d09ddf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e502ce88827d655f71b3106e5b88a3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a852b4b74c9c548a1cbe61f96186b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877759f072de6db95ccf16d88077c0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4951f7154e695954af2abad34ba6dd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6d0198ef073214cd2f26cf78d5b7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da6ffe058975a2b92f13bf5000c16757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1725ef9bdb525764c94b3d4030ed358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bab812d17e9a9a4e038d87f4e845ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9344391fc18c292f4558bc62cddc2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d702bea935e88f6887686e02581f6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271c6eb6e7146833edb6e7ef39bbe9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e977b40604a8ef1cc8e54d314fca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269017f3d657ed51aaf5e21a900ca9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7874debce0ff59f1576e9ed705b25e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4dc2a69c8b00140f88bf1ace3f01166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381e263cb1cf36913247324b5dda55967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c70fd6adaa65a910a9693e7f9234168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d840fde21e891086d6bcf955286e54569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c10bb21b118394aaa32b08492a7db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7137df288cfbb68b76567f538307171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef08cb3be3a9fd39ebf2361d9d9c8b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2bd58acded1915ff6d3670d809e7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c614e628b3f7599456fc4504321074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeeb0e67b702afe27059f0213288f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d9994d1b9884c10c50d0581e4b8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16fedddd2929a8ad6dddf883b9d4d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71cb7a5e9cbe5e650b4d8daef9337578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f963c3bb8c25a565e27aedafd5e7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610ac2fbd3aa63601a6f8e22b91547380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e8e525c23d16cca28a8fee8d163cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c00c0a0f204c42661795d261a12fca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95823a2dcea335e9cedf320cfc84f22183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956ce6a2a4f4a130f650156b750955f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4f36be24aa678d24e7356927a22c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a0d953eaffd2269c77e36e31ee75586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e896413259ae904fdf6a54b8e3d1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ede640d5eafa05a46b6e64c2127cca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ebbbe7e5408a9551acb61b5d6982489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ac76b6c64bf4d30a18b5ffadd9d8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d28119afe4bed490051c90203f7a6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccf0ac7651fa6c92d9087fcdcf857892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbadeab29dd2e103d2542b839472b1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68442ff330d2a48b8f12d7ca71b2e1fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b318c71f341e1089620e712b81d6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b68f829ec78a556d86258869cec5cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d4514ecb4bdd2455f078973babf6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5989acaa7cf5b7ad2dcbc07ee5caaa498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b492784a762758d70ff3a035a29dd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adf579bd3b5511c53a6c9349bfc03e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee2375fd170194318785c4405b9c81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded21ca095eb6785789cb1c59af18b86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e6332fb656af20244a8694b732dd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d44cd0d5e9fd1ae9356638a06684f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee7f3134c210a93ca79be2371f5bec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e43bb0fd1201110e35cc7a69a20b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a836cd50a29b9bec662a80e9d874e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1fd21701d7619545c4941caad2da5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fab72d629706fa6b8b502e0bb2f79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92091d3878e6d5d001a47667bbf8fe90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8b0bc66c25614f9d7a271d84ff88d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c859ec6425f21026a19c83f2b5ad6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe98398a07852989d71b85aa45545113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da7cfe02e5b00be192a7e7b03457f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9b13554c4e9959a1ba58a96397d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf682bafb1de9a6abe3bf26765e789116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d67f155f2cc41b18f65a51e1f291a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081d3a2329244ee7982d19a2398a136118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca098c1cb60754d3362bb5db8d436119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79465fa40077fd9340dd75f12399b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790eb648392896032c4bcd32a055eb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c32f22e499f6927706acae6221c60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88c4fad8f53513b32c92b99a98cb09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3949374a407a47e3a366aef065f005124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f5dcc9dc550faa4986c61d20db32a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84396bac77668dcdd48a29a290a15f87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e0b32e62a9b49a41d198b9ca0324127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad6367022923fc7df8d721fbd80ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465797ee35a232bb03aec8cbed72c59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de9249e392c24960eb2789c160b8bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6234c3b7710c25e01cc18f49cdcbda0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c171465d963fee2888a8f6c33fe669132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93220cbef70542002f44a14e7cf6e97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff51a2a409fd96bf1925dd87bbe0d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ae838f825fbbb5f04155fffb305e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007e405f4007fb3792fb6b9d227e9fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7270e2dee1b068b8937df4906a41a38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071c082f8fe5afb36651206109d231138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1bb35306d368ba72d181be903c23e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8515903504ccecaf1e7df064ba25a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9245ab229b862d8f68fe80355e5148141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861762071d2ed058e24bac8b64007f11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610f77f1a0c33a9a6668e332dc247f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1694bdecc819886339b824fced248e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629344186be4f71fd8aa458c78472b89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed43d95b285ef95318e7a6e5452520146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44bf9e6f9d741f4b3ee0a5bc17fca3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ba240f81dff33147b5e11a23fd408148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8b19317da2c5281937f60f99a3291149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a141b482a31d1994b3e312d0ad9e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582bdaabdfefba5aa70005710d73bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181b438de79c39228e5ab4c041d56f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071d4588cb94a0d95543a381d11e156153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c4d3c111ed9201fe9cd09e1a3183b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1dfaaec3cdd470baedc3b6c306ad5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21102b08624844e366bbccdbefaf13da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d30254c634811eb244a9ba7dc66490157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f28220f33abed087038682d1b51c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bb9c2f890a31c41a79ed2cc613111159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b084c89838651bce86c16c09e0a777f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2116dd549b16d862b40c70bb41fe7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c1a33d48b3465ec73584bc72cb1e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0842725a95a6fd34fbd5b9e26a915163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2846c58ac273c9aa8f66fa8131848ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf572a8fed016d83f62a64fbbe8ef52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54560da1ffd50935037dda5dcab9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6246bbf30fd890f3e3104b26710c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cac015e2d98ef35cb1806c5c7fde40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798964e7e8451fe45769ab15b791f7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f6575f8d1dbe672dd9a862180facf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319931e265fa099ce9a206ad92425f98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b0676def6607577acfa7319c27110172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e63460d092f3bb91cad5fddaa08c88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ded9b7468df1a42180caf10082f0e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f45bfd73b63f53f3702b37ff88b65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a8587e86d95d44617e3f68c11053d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02f12828f83da67a40c1de316d5147177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6243572f4cb8d101620413fbc9058178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a28ced7d76a36f94130ef9050e16f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc1693c7340b87664ae392d20aa01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac0bd94cdf4fd808749b83e85c878f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f36d23ea3503aadec2eb420d711a62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4cf88cc8d31665ce9361116008907183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503b08b3aca3a2a455540e3fe16692d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b455d5dec97059eef49caf8f0d615b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbf8ac82cdb1fef84232dbac9d6fb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b015d512b12900c5a9d4a4929987d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50079f85193c9f30a525f781a0c8f081188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efffaf59a42a9d91bbaa4733f9bace189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69e01467f3f0e82ea19f8b7b9b0314190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae206ddde990fd835ed3d6802696f65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d46d35a1d1241a222a143a23c141e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd71567949ba28c132251f04bea1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a5c69dcba2e1e367be07baa2367a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae67a7c5bae812204d9f0aaff24208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64139cee92dbd3888dca4d0a7077ea28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d593d3b2a38374456bf48aa6301cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85167e982fec87a27cbb765c41a8bfe2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e728a51ebaf08bc6984a3be57d95c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551bb7eedb8448c41ccf0ed998d3ff7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f2d21986cec30e5698b29b866702b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b219052f2bb7dfb2d4c11c39c8d07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f4d4cb5f1c0659d8b3adf473b5e31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd997e9193757781da34b2d0716165204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326557ca9e9bddf15fb8bf65851810e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1a2b869ec727754a70efbe783b544206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a484426605985a5041d9403ae5bb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcca5d8656d3fc6199cc6fb4b7e3309208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499b7f8076de87d079d1f628eb7cf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2c1710fab38b374757b25a3f3c48d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99032ab51be8bc7aa6356fd7c9b5c990211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370697d42fea9bd4c252e430370334f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc237b2644ae0278f3798a540b35a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd92bf7c0d9b4c872ce0eb0af6519f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd575a9f0f3dfb0cc2336bd618fa2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090178caa7d790155daab50add871d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125b52a6e393cd28bfd9f0bd787d00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a6634844cb4b06d32dccaf7a836fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df9fcb808e1cf4aa39dbce6f28bc39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131020cb458dcc2c6c23439b01f81301220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05281f70561609e663c19ad3c9f8e9d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dec31c806013a3d7591861dd9c890222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc779fd4421fb364a211e757a0daedc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acd1c028fd347f40ab6097daf524d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4042deb4d2dd237957892f7c5930d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0f6b3198c62ffb228a53a0d05a3fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206ca71fefe67a94dbb2c88f8285f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809355f4f756aa794acb25f64578a2b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9695a2b5f45da905a9ee16e6869ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65675e6cd6fb49f28aed7b8d7691f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca0c7674e20c962d4a21bb266135a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6a4dccfa72ca9b6706ba7d16dd34b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc74591d030e3652796cd6d73fc757233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75dfa5d94da9012c2db5c35ed38fd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff250d32c5d51e68282bb8939d7ab8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f777d8f58884ab4edf710e90a8b949236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ea2a5b7bbcacafe4472f4c2e0410237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea4126d4259b793357a076a55e9ad5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee226b20878efcfe72ea2f3e96b8d81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea4b9c963719946b6a7fc4e8a835e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e45f09f2687190bf776313468e72b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbbb2d999d144137cd286ace47fc07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684e1ed389f6da3691ee4dbe775dc8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760e324e9c82493c32dcfcb7a87b7e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109e76d7fb3168d5409efbc40534e53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa1da17011f88f6cf5b0f598d5cb5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1d55727be9766d4d87f5ca59023b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49711219237d08a74ef14a361b19c77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816b8d196391d164739dc3a958ff2a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a08eac017bc3aa2b51aa8fb2e51a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac4e02168e38d66e38e80674e5656251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61671b7000dd76b6c082780dffa2b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408829625bad6318d32dfba612a11c9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de90589d70c121bb3914436b50ea9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8ce0de519665515041c6f1b8b840255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1e31c0601ac3efdb4f888c71bbb81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82d76c9c8f24e46b431ba8cef2f186257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752739115c0693ebc0f4189368578432258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265710fb6694f2153724eeaad426ad1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe77e7177868f1ad76cb0563f171d50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0233d02c6c4cd0b72bae0dee980334261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37502ad42e9752bb597365405b20d2ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1841c1513a14ac9e89aa5ae7897e0b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53124bfb72f4288582d23e54fcce1c0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbf73e72da2b884036922e6688359d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5150399646f03fed37f9627bdcb95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598617ebf73d42c970eafe38790986b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98348bd7e8da3b73cf6d4c6ea90ff73d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5e9ae3207df52cf73d225dc4a1de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1270806488687717d5f56d6a230c57a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ffd4c4b822cfec45c82e3df1bd0ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44603117d5e7889cdee8c2a4422320bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cc096b9afa8580d621d590a324304273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51a55813cd23dd2ed91b709d49d63e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd9b5af9579154867b7a37fe338f88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94060f4b04d2019e0cd1ae047679666276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4387f3e554dc0c5ad97b31767b06c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be1d7e5edecb15a17ae9140457335d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976753f87b7b9cf5b097b1b38369d1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a3fd96733a235acacc420acace3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2152473f0fad4bfff660d14e5c4bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abec54e2d5de34337723b5849065fb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378977a974c2cf014020aede50ff83fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe6a8a364b205015d861936f6335e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257edfce8f0dcedbf94769040c1c47e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a03da75a89c7d6d975df76f0a13486286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8c12b0dd304e8943bc2c04d917847287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626c8e3ed74279b0542a92f4b157126288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1ba6a68ea65c0a8158db708bd4448289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab1aa5002950365a620864c89f070a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e16ec8f72092d18dfc5ad502f72d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc2905440f6f52f996e6d99b8f834292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269731e84f3266177e860a7a60d28c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e343552bf5bd3194e66bc8e036504da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413d0b2746774997275446f4dc0e7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d9b64738bcd1d1787d5520c5aeaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a25e9c9e6e64d3789dc507986b65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae52be5ac635fb20f42f8f41dc184c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd468a7a74f12e8bcf37e8b7d02a517299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df032bf9dc7a6ac8fb0b8db49be6aa0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d541fd93d46f4b9b01bed8a8c040ffe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c65b6fdabca60ffe879e5a6c8fbad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d9fea50fbb431eb78b8d24aed9d0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8cdf003e8bed58dd69d89ee31c7ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8877c0f26f127f92792844e4933e55b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92ae2267a1f8eebe7c8bd0022c4be0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa9cad9889d37ad1a9d0e77d31cb87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2da501f0938967dd75ece146fdc27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f923c230142feb48c861aa05a372499309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba2ae21849f49ce8a72679ab7e5487310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb13a07d20e4d1e2022f09e5637a40a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582acceea4d9438a2fb52f26ff422be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc24efcc627d3f145c4ad3293c8a45a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93387ee39e53ad296925d9f2628f5599314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566da7ce86c02fad254691fa52a35ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac21a4728d595043514ebae1e2e901316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a48b79bd40970549042a2c912b68b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60605623571768505ce836e16872ab8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21b27a153e73dfb1555994d9421219319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bde03cfcb66d2559e3cbd0b685371320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bde1b56d0499468db6c0ff4891c82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af71b782614c3463261b266c87e886f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca39a398b5d3103d9af0a2cfab0e16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b222e7e922cbb07dc8508c18201517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189802ad3eb031593287e8a907c95e05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180ee9da2322f657d142c5c777f0306326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ccb8616fa2feb8fbff1c8bad06711327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1b9af739b5b2dea79a14b6af80eba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a7cf634c5f26e907ac1cb4cfbc3e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85a89fa25fc671193a348a672e54e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22721807ecdc5a39ddf56c2c908d9e92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9e88bf3b216b00e6c7a254ba07bcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968f26b8d2f2be940f7fe06af7e69af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a3dbd3dcfa1d830b37df04abe102f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b53cf44900b426af53d8b50aa8abd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b500959124136cceea927b839c56d54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b790be324f7eff1f30fa3db06728337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a55d050ee0d8494236b72c933de04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc51b5ede2955480f6fd44a1711fa44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a7a328698d6377727b0a0a606206340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e3790c4aef892e5199937ccbd21c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d436f7589c3e563dda7db33ae288918342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d69f9b278ae54705b83e2511ceebf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d507e48ecd0b418822ed12c3ef5d2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684cffaf7c3d27b916ee63439da313a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc2b04f3df13b72a8f1dbc23b78c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e7165bdd1c6268d8fb4a5bf13762e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd58e6056edec8271a8837891ed542348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f0636c63137624ae1e4be8f962432349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456eef01d2d6451ed7f49af819b9ec3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6e817077232aa27e5dc68799eae37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188f54da7199f5048043e281612de6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf00bcc593873bf2383f1180ab44e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d24fe8d715e0e34fea522e094587c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901ab43508437ecc9dc98af370ad73b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7de864ed02e5478e153c63aafb1dc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321be6501e4cdf84fe52f5474258038357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee06a08412c8dabd9b27c22ee7bf2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351d14fb2ad3c03da7dac1855266941359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e591c91469cfc5256475b9d05660a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c3c0134852ec6dd03c163e7f9fd60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f94381fba39857bdf4d792203fc015362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465749815c264045590c7e587fc4c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612486b4d2dcae9b0c7456622cca3394364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10b790afd156d175cc00d595601893365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777edb910ef7b1e40a67dd5f124a07f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63672c6c4f8948837b8c324a091a34f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdbe2e2a1ed1f561fb0b548b5826e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9b4ea22943a092ac21a470fa3b45e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae209183334c7ddc0839bb6e75fa3502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce280d88da5b4caa9713b047ad36b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0c13317604f0e056d787cd8be02fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202512ee7853c5915b2e4eb1a3ba44de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90f1a4fa36ac4c23623a951032f8ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edfbe1b2edaab05eda676a0cdea861375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf88a2087ec67ac75da5f517fc5500c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b528cf40f3a37ae3ef21dfd535013e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055016175d897592e1bddf648699235378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d352909d861a1ba293b80ac1b4368379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4797b1888c0d252ce3a7b54edf8125380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b368fdb0c7dadb372de1dce889dc4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b81e8cd1d163979e9545ad72dd11e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03fb5fcbc97c52cf778061625f8e2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87ff0b193f4948f066b438917ecccd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88da85d52ad115c5b1beb50532f70b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66029852937c13edd9ff492719e25c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dd023e362332f75303eea6b94cb0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9246041177afa59ffb9e9a6df4456388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792a64d456e244dc93c0134f4fc4d16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0f3a199dc5dd920c65d956f7bf4b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4070555d3142854a65c25a34f9b7c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643243466991357ca6be1dfec1451095392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd3321b3571fa2c2f38a0ca88ebe97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689d2e2ac13580c486fbab486e27b7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f214b6dbc51e24ccab40154930fe52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7e62fa1de7fb1f868b915a99a8437396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c61462c35b3069387cff6b6190f14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348e13fdc1801c93f7760ccba5ecc8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99851dee90b86e4fbba6ff5212444259399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4529a9e2e86cef47f467025b1b3031400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45170b05689cd8f09f44b4b18343e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed615b0693d42b995411015f278c93b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669ec29decc1bedaeecfa6bd5e7983403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a671dfe083edaf31a14050ca55d68e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17877a124e04bb4650008cf34bf5fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4125964051db860111e2c841edaeda1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d8c8f34ad1638c0761f49b8789a54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6d33af4ec2590ab5e41b8ba216b46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1568f70fa33f28fb9825ba7753b3c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db14ed4ad420ba435e63eabcee43ac9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2dee2708ad74fca41571dedac8959411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a1a8341e7e6f2b9700433b355180d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade9535f7ee3363d926b8b2cf2c62d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d7fe19d4d739886c069c67f63a32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5add14d81ac99ccf7f4a4f3a0a9bd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9c41af87020526cd8a2efc4e52b57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993c01755f847d387998dd53ac8dd47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9cf0de608ccda11751c5dede23cad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449640660b27656d078446036684568419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873b51ecb1c680a2b336fbad78ecb75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c206ffa92ec3030c44611ea105b46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0070351a1e9c19e9416a5e5fcb1d4e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc55fc13d7d3a30481000dae1ba9b8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb2de63f87563ff11259aa01c93ac1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba588d60c9a11aeafe5e403f19d35a0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b97e34f396f2436e6a89bddb433449426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5b38f39ecb167cff57d2fac7bfe3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a776e772a713057ba1ffe40b298783f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d960db9766cd088e4a888de5ecb0188429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e916c4996a10bf3c18d3cd6fd1763c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f725787d09554c8c946b592305069d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacee68a64829789941eff488909fdf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152480673e8b855a9dbb4edbc9b8db0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22128cbb0b5ca3156edf03f78ecc9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e665305259b6847c348ee38b12c6b78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da75d587fd2973151199a5b56184d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10180203cdbd8e79699a1b3656faba16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517cabcc10ee995784f560443269dc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68245c3f7de0ac88c26d4c8ff423555d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c5944c2fee0046aaaa79a3720f86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1ba5d04b6d81cb1d5df040d34fa42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7880f9f5bbdfe59973051c287cc9986442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73830d3e3ef4abea513f7a4b966ec363443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d192b6cd21e83eb999bb327e07f71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fe6bfa306465eb26aa7f5e17b606d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f151f0e34b7b014370ede8f4df80b50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e89bd60ed15bf98d365fd50f9b5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0261369f882873bf23e2689395dab1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da5077f279923e4ef34b4563b16f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b012fe98ae4f07f17ded01d91352a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deec9b9bf600d84260a7fc4edd45f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4bd188c0fe8271ef5aa33fa255483452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4760a908f926edc57fbff6ca107f161453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d8ba4309adc29cad8a9b8c691e067454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666d9151a34b9a0e96f62661226e11f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12cea462a0509e877f88899fcf0265456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dadaf6b6bb1efe9b8eb1b7b723f654457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e04d6d975a0b4680a40e9db303b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778023182d320bf99015c2f3a2d9e2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203e04b602e40ffa33b2cf78cdc7f2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497c53feca08112690ff8f705f0f97b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af32783962c589b6b82f051c146e9dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a05a17d5ce01c286841fcc1f5e0d5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f48dfec8dc7567bed1531674c61e3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b0099ba932c6d585db99439317cfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7ecb8c25cc5456c4761483c6d4236466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84288ddb44493c585c128c07c21d27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbf16aa42c77d2d6318effeedf7a6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892fa9a995e9d5fed7449794459a81d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca6ba3e2b549736aaa1ff5c9d51b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e834dd2e0e6236a89be0b006c7a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423892085b325398fdb5faf3f619e5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e80801c097b371b637d86db19d027473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d9e634ea13db19838e4a25a776546474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff454a9badd4c6a4370ede20136974b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac548c86fc18aac9a5b231b4e801bfd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12a25e4bc6bf50742243c50c54502477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f95b0181daae946990c72d5e54d16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fda7fa9eaf3494be69c709893271a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a80833428ad7fae56cfdd48ea42fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f011898d6ebd8ce701a959e998f425d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4155e8218129b7b4e7ccb4547e137482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721f7dc8e2190ba25a1ee63971c5b2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaff1fda9424f449c28c5fff5632563484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d83e826278541e4fd30b86ce110ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768e20d628138a50386a21552f171b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446830477c8f1cb455fef2f4614df8ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101d3cf333968f3ef3b7b94e0961e0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f21e5698752704d49cd6c5339a25f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6952676b8f40f2fcb492f2e0ed7195490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e698361fc74fc023ff0066cc6b993491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1451bbc1fa21b79a2c6b45c3afbe96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0232a65f7942fe81c7d02dc825b088493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12080e1987fea9ee26afe38c396c985a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07afd9667e0d103f5e306902c149e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a0f819b326e85683d26a1f645e8a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081a0df1fa05c269c5839b2a6b738d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d06965ee44f1ded4b6424fc10ed8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54816d60c46ef2c3cb1b447a73875c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7440cf24b450a9a946bade96fab7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bbd3d5a72e6e0fcdb519443b3fb34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380055124ec54edcf99dc4355da73c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c250686efd0d71fe5c8f8a259e2082503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674b93f7c7aa28f6f4ea1ade5852617504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd31c34718644d4d795108d9b2aa06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f70b913466fdc47ea378ea8be6c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac02ec4a4c141ae602042f6f5e206e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a06b2638e9813e8809dc0d7b42da2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a406d71cea631bc92f4a356a55b79d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef51f0b8b945c6ec9b32fc81a41c78e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ad902288bc30539fcf81d8b77381a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedf4eb98a67c6f8bb9e4cd997c4e2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f657d192334a77a9cfc707c3fe9c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b31097e94fd873fa23982fd5f369ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bd78ac444da91ba5fe1a90de78481515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab3280f314757000f897672563bf76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168525d76942354637a3f844ee769ce1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23500b78d9d8af3c055486d39521530518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb217e83fd8a6841d9a7aa18a2bbcb91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6dea46553a79e44618f32eb157f76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24b32d6c25150b52fd02e936a1549521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb6adaedf47c537217aeda43a171f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26461346fdbbc9c00a9777bd8c16fd2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050997969bea869a3d7ac55f3d0113e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6249b0e281fa50f6053127feacf0a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0f76a3111b381222104a22731b2a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608dd45640aa651e09e0359969ab549527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843db1c9fdedd8ba40bb802f490e6d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7633d4dfca0148735f79f2156659d93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e6543ed30b46f6e369e525b043892530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b34d731b6f0b5c9e7a3cae3d7ddeb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586732f69850860b7e2bf0624d4c94b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd66443be594d4609cb7a2ba33765533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cf8b04847ec3ba7552ee39af1fc5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c60c5f804586561ebb2d0c3e68e691535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c539827debb36048a74c6534bf920536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054683234f5e0b0512ef677434e60776537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42073fdf75116283d2d7f12d5fdd3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19770cdb9ca69c4fb1cdbf9d643e66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23065e56f2922c71cc6d723b278b6668540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94341d25c56870a423936d82887d1f02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe269f5aa2a8707cd9c26993559ebbf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b795901565835323b3e8e1b02864e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1327a4e4d3aa86460eaa5c733c91b36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929c3e8180e329fc002b0e7843194b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e771d187bb163f1a6e8e2bed2149f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab629c56a9cab991ca93c3b576dd9a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee6aed44205872b2742a29b962318c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffd93b8fc576c01f69b07320adbb86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a212f0c21e81e55329daa571651b49e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb153436bc41e17a468bbcbee54adba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d94e179e7c9bbd1e6c3944462326cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2dbd971e3b1c091a15c9e3a4eac20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5514bb5733a2d7e732b992dbacd306554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fff75e677a10477bb8c04b4f2fb09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e202d6233ea2440d135ded945aaebb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea762aa2b555776d18b0cdced4c031e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2136e838d90c48c80ec68a34390992558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567649569bd97afee22f090b20e9eac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311f2ce72e31cb27603954c7a68e4ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a9e87485246fdcbeeb77feecbe04e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a6511a4958780d06a31f7ec1025d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fe51e2bdb459b23cb7a412ea3ac20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a38dd8642afa5cadfa72044ce7a532564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde09e330259e9b284f710391eb46d22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329542f27d4fba11c4b2861c28481a70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76c33606a5cdc3c3efa90451d8a1ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ea2d59664f53a972c34e5868d6d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf27803b9f15604ea15790ff220a73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da855d2d09a46e0fa1a5d01d79b4724a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc81c3a598eb60d46e485ac9f7dbe7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d99d899f4b9b6e09eea423157cd69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb2c6541a68cf0719cf85cfd3da3e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408285ea63a6f72092ff4fd9f0bf790574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5d6d8e53781560626d5335397fdb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78189486f0ed688d84baf11260582f52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543eb632e796d6f11c9dccaab6163b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82f6b3057ab8f383f1944cec1cea41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62610f87694281829d1a198e9e4d6b46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80b4429b8c805a43017f6aa7921134580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103a3783e7d5f0131b3543a688f1e13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d5520037c15c9056b6e793b584c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb78736aac4590da566b24afb4679583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89352ee7b60edbbc16cd7eeb83787dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13eae04907d3244d59662394c3bf55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450de014f52e02232643809a2f83a943586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7597b0713179b68dfc6c0cdf3cadd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b5d7976840a9700bb984c277208ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f86ea0f63a2741e4d830c34fa4ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d856df09a6a4f7606724a626849e896590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e859dc8598f86f2cec7eeab6853461a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e322ae97a0059d0b6c241b2e559806592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa6a9ca0eafd6ca5ca1ab59f21c458593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3ee4d53318e0e97537b44f6e4bf9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb549bfefa038bc707111302dda3c2fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8e9f70584cbf604b860eac7da126596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a562ce49ac74800346c5f00761b02a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e406bc006bf5183bb2cd3065c02bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60456cc100952a6cf695574ee3eaa1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc86afb8e2142c96572f09dca65d5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9993d63c152b761329ed7779c39742601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0450379f09965c429ef0811bcd06a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75ee8f17ab039b968b5a7c0560c664603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f71ce08c4eed03aa6111c752e7150c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79025ce7f9e13830aca1946574bea452605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbbf8731a2d71d970e4ed244d53832606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a432fae0dc4e3b25fd07887dfdeeed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5718b676840b741302856c0d38c4e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fa188e2fbe05d3154267500678801609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca5a5de0c75f90e3d96bf1a760f56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04f00698b7a7f7d7b418a5652fdc1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96973db58c3a42022c5c2ecaa290e220612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99844a5b7810f033eb497e7c0c7398613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c7f26ffff06b5c0e6a423277a67c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c017506d81e9462a701d7f799686e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2de796b06f03917ca3d56407981256616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5394da4c41d762c0884fef63a9ac1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553036a93a7648d35d4e6c57b1496e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eb119e6437f13efecb6e237713eff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81982391cca0499545cfe4614812d5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98973373daa8e924b5c21856790512621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3603873a7761042f4087a29a4b1478622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637d301f4d4e09b0844c597826a713b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca083de13d74b5139bc185eea9ddf451624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc58d31d54c997f5e6b14468cdf7ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac299efeaf4d4a0ddc91240edaaadefc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83e66c0c4cf842533589e14eed0ac2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759a13956caa3f69ed1b86142cd4dc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86093037375b034929ffe0b38bdf2780629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3a39e5f90850c62a379e84a1c94ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518fc7731f2f7b616b3f6551449420a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dbafe9f403697e30bfed20a4071ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b53f25196305e5007ac61e52ce905f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef1ca541a331d178473b09768f9da7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fedbadb34bf9a8b97ad07331d577d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d8e030688a7cb453af3d40f566828636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827c767752ebf9bab5cec902eae59bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861ac49b0bbf894b3df7cea2bf8935f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb015487f2648c4f37bf320cd2eb40b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a1aec074300a1ed1a05f5406b07dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e9b88b265ae4a70ed5a8848ee747c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac621e08867fc31a5b11836231d3ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79a949dc162e919e63a131a919c00d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02439edd40f5dacf2359819b800ed1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eda1ed424c57f828c6902d2dfe2c00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efb87ad773c19fbcf686eae89cfd95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea38c24ae08fe0cb5f70f9b3fb5e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eb667294c853f401440a4c8500be5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd063fd6932cead76581ee004766662e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b036e88906024ff8c51dbdfdca6965b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e35bd38820c242fe73d32f9a4574651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90337427e017e86b599678ef6a2f716652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e188e0f13dd6bac1568eea3b5a9c35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce34d59c29f49d702a7fd2f52d3a4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660d5d2dc274bc88b79d44afc154f49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f639327f052bcee8ce47245569bb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f157ac39cac28cac41f9e38660d6402657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664fb85b21eebdd89d71eb9cd4d892c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9fe3dfaa6e8afa6e3d5f6482ade7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43520273dee41733b3067b9647572f79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef102a76d17dc8264cbf141fc4f5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b772e46127a20b0ebedaa752a36b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c499d7dd2c8dc01ae5fadea619f32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9116d6320647046d31aa0b2f610010664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdf9acff91dc75ed53c43a52281c31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e80ef0bd0cc6352a838c3e8d4e213666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339553e143c1008705662e68c8d2727667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587131f0cd48aa634125e98c47eece3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63b2f0dff854d9e4d8a0a69c51a5e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d075c806f3c6a2a73be9d987edecad8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1268a4ada94a2f104bfcdd1bd56ea09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef919c654ab027716ce77fd785c7eb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f1baa78a345c1a3b1258a63cbced9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4621bc7ff66b98dcfcdf629c151bc92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa43ed0bf9bd1b7161bbe8e021b4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e1ad741319ba089b0c44aa0a1740e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8336074f15fd3791d97466baa15a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744f4761c053772ffe43f99ad801cd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdd81a39c473da594b5c228d7c20c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcc1e5f3ff5ccb9f385b882db3e22b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b87f0b3a002d35e6b8e2f6591235681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf36d43cab1173380e0904f08883a37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c60701a47781d475ef256f502742d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3320a6aaf0a022e04e768a3bf9b6a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06357e42ca053c281bd66a6dad7b28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9a45da9b4b4009278732b2d628800686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e886aa836a6024487ee8e6d61cdba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c2e6f1d59c1a8c6fd5eaa851d58e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257184fd3b2ba9f623f149f5fc009eab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dd5a73a12f6f2f03afef32f3c8f54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b28c07b675946173dc826eed94acda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184fe14f175792c2e4ac144ad54c4b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed362df083f698641e49ccdbd140f187693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b0ae6496c34c4d9c8c97d33c514b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e585be88fc7e350ac912ee95871a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78076e783b83a3e1cb645cef42113c13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db8f3f5d40cb723523c758a0c1b29d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf102185f2027c7f5a80884b5ba3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0daeab7c42f39c8fc5532012b526c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cd660bfa66d9717f3f6055d942c28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecf2af0b9306137b71700e4787096f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae21b3ea6c30ac27c54e835ce7151702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1370edc412090984875b7a1871a0b27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d973389c618477a44754f0d77ccca7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ff7e29e194220b5d5c49e96587b15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f6e329253b8e5c26404d9d1c175a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2e27eefeebef015a9c5919aa65ef7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e378682e404f89266a569d3ec6d24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409849e3c7550ec02434357cea544af7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb1c5c6ceb6ec099bc4054445bc4ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94410a4a3db267cf958c5f6157b25c0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9719fc8e70419950311af628b79ebea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6d790902b67e74ff35d555a9a353f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd985ea9aedf58021fb40c13d4c6ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b9a05e01e90d2c47cf7997378a41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16622ed6961266cc08d54d0edc01b18c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4eb8d3f458e1ab5e182a1cccd0623717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da5aef905fcb313f7813b9ac60bd37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789c39750ab2f27bdf586f42c5ad4fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb5fc1517a8f7a7dce5edde4d91462720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12632fa7333c5c1e050677e9dfb7447721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdf3fd2f6857b98a51cf12f169a926722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2ce563611d404b28df5835567279a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccaa6b18ce66387f90c5b2125c3a7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b6a1d379ef0d6a35155cea3eea54a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc4bc1c606dfaa966d99ac00969f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4542cd9e38aaea17928d3e363cb71f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa63336a10d48df7472a10b94407ab8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c87cd16b5ec0707b1df1f76bc2893729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563d995a3d483f463be5a50b06a407730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b0f13def67a24c1b1c10fd1a4cb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb029b84293967141bc0c36e9547b4ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281768d449c0037df787a4ddc9bbd0ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025f6c7f0434071f2e36d26b212329734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31effeac79213b38846e323024769acb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08edce87768580a4348bdaf6f17d290736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316603ad699b6c8cc497a3e470d736a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb71ba6b1a4f0563b4fbd351212b54a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9284287a6149dab3b9defa36c6f2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71bc46ee7ab851dfaf128fa909c404740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5632533acedb2e28d609ede01149187741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c661dad6aefd5879a51d2a27b8c44bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb38d62ab4a932b6de7bcb349f4fd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46001bdb87a4ef82792f2974a076506744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010c9e282d4ea4bf4f8ae63443ed16a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e00e8b5664d19be4d02a2d8b40d7d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7f57c7d146abfa4d0b735608a3724747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673171fbd04ee02dbb3bda79f9ca5375748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e07bfe53de30d61c39dc0742d35ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d11eab7f6e01a7bb394034dca0c1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ae8fc0dbc6a3ef70b623a500ead69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa2d3972e194c3fb9f7b1f14feff0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa2d20690b413f282b992af4e25f7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace707ee43be135a60a3bbe9fc4cdfdf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ab99893dee2eed7152a62e2cf9836755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35758db39a9ecde14b71b387535da29a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4031e7eee31b189ed8b028981fdc5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430418193ff9780ab372335641d187b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1618649d842ebca51c48aa43f5789759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21894bddeb830c2520e57d5181c638760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceb1ab02746f7a8a87041dae0699f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c506306b75427bdf8d6f46a6c26ac7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bd643b9fa8a30e497eb4b06b336a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7f8aeb97b5f72ea17b897d0045c38764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dd65e32c973c52f8ce1562eabf291765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8560260e00e381b72bec91d019c6a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b9f61f1a271b3d78756acd91fb99b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>