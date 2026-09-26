--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da2ecab88b3c4d4c225b7a1bc56a8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022c591118606347ba20da631ef2d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71cdd3c5e7813f92b38a2a38f317b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa2d728f969ad2cb928d5f0abcf104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeade31a7b08c70c2728234d285ef45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a0e06286ee4f37c8f945307e51e786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c23487e825487c54b29d98aa1b08197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697c7b96301883fd977f79867342ccc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0e612380662c17d549db3b38013dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547148ffbd241b9f92afb45ba1e703c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d831e9c5e99469b7021301a653c0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa33f49d8dec5e322f308944e2b4c3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada90580ccdcafd3e041c4444edce313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a5136e5034a68dbaf5a805fd112f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539017c42a4454a83bd72a5db30a2f7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cafd7a4349fff61e8ddafdb8a8560716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bbe78c66c26a63c557784d911ff3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c22500827a99adad596b1955cf54e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0550924a5c4b2f51df565f1f8557b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8dbd1e3403453b818a6f4b19abd1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ddeea68c8a9f9bc0dc519b472fb0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcecbfb15bc83615b93309526ef7a4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee6c0dbb94156426158ea50d66e84f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999113215c416d78f3021246c75397ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8fe3d5e2ea3df01f4ddf65bb334af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699096667f844c5e3fcdbc6a6ae8f4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a5ff415c36e3279f7001eece1b6bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02468b4bc29352a7c084ce93426af01828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b18400d8441bec081518447cb346e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356358bdfe4f20bf2d64dfcdff1646f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675efe0c2a2d1422c0ec4e6eef1267031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87701256002d48681ca18b64e4cc884732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ac50396a8602f67d7b2fd3a4ef2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5a1058970afba3bd2f0f91da5c6df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329aaffeff58641fe9bd9269859069135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1ee7a2d00ff1bb4359137d9fa65a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74574c4f3fa3050065410e06e109633237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f36059f71b9f282eaf2b09259f5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a83fc0307ab0475666825ef02089239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dbfeca6a5313f1777ffab30f3c96d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdcc84fbbbc4685ea7cb8a3ab04d2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba498721f38a50e0b5d6717b698ca842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94e3a068a318f1ff8897772dd5d7d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0a3912890db602ace96fac153809444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e85610647ed8ea72d70921d3e32d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ec1d2319121b437654ca0334c6b4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144fe23e1c56903e812fececd4a275c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eea993a3a9ef4e3b4e4a5f5a22c9a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1c6dd36e9c6754e70008a16aa20e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae18203b94fe5049fb93e415f345b5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7e2d7771b268f935d8f0a63c8cfb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03d591668f094bee6ac694477203452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e300d55d855a2e40626f4022bf27d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddad191e9db240ec2916eecccc9019154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d014f9e90a33ee08fac3ba2cb4131a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e35bc72568572d2b4f66ae391d06f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b72467d65fad583db2207d72520657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2793fb1670ed4e651eb9fed25906a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccdda04fdae0d47b3d787249e9657859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3379e3f964c0eaeb68fcd807211ea060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d918add82f4dd3917307d6ae4401361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748d21264b2917179a539f3e28a344b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03755e16b4c900aa16e213bb84c73fe363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f4be3552853a7d4de333cb098f14b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ebadc54360bc645645d6abe4ac0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a72cb67b14c6ea7df0bb5f7953434666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1575bd080e43836468b6f7a681ba567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028c18b7bee4bf18aa086e122c95ccb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb2a75d0d1f6409e3b08656254f1e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7fe5c73ad4459ab87eeb0c8bb197970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e222b3817930d736c015199b121c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41adc6bda5d9e9bc9aec7d1b27af91f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f7a68f6da0eee20dd6e33f3a163ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763352be7aaf9f190c065a22f082612e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae115d1aaac579e282ac7509f2660f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6c2aa1a369748c2785eb7f3b3282276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33b81684920be4755f263302f081a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb6301c898b882b2cf4a1066d5f42978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c323af890268804267587de3fa9c2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9734374c6d7d6ebf616ad6db3c6672d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bf5148d47eabd1f0a39324beef21181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de640332b51b76f024d3d6b56fba6c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad161918ee2a7dc0dbfef6f6087656183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba821dc1441f338476dd49e97165b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b54a1a9546f36d513e0f14423cc50685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b31c6b8a79ef0998c63aaaf721dde886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1f8b65a39758c095df48baf20b02387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00e09aa38f2c435e5d6a24be24caf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfff0d2b4a5fa3d31c4101359c3eaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579d3cc2ab275396b618f876dc3eb9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519b8e4279eb2d8529a14a9d5572c9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d4e972aaa22f5d8dbc1d2ec379b2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c320adb87427b0c9fbfb60f0c59d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209541ec8a7476558ec19659ad620a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594b2a94d3f62bdd9fec448902254a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b2e672bd0877d5517a90a7d16d72e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2e0073fb978ea830e92a70ac9bae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69e5968cfe5616210573a0f47e18c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b40c710c280ca10ecda8520de1130099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7729e1242e4b7f4a8bdeacf3b3912100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c7047ad1dbe8e0497f4bcfa4cb24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4966f7cd151ead1ec6b7bf772af1e87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82e5b654950844ac0266f125f0bec2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13106d469b2bb6bd7e38678138f0289104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba69afcf16285c20aa19f6e23ed77cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc578baa608fad9d71ebb6629dfcd68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f2d9bff7d99a08da6fb4ad9afad5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c7af6bbe7898e1ded7cc829fbe370108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd09a1abfb549c8fb06500a530f7d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba28675ad778203f98b19015f97c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37679825a3d1cc76b0f83c96fa46d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd83a5a03bee4b23ffa1826af1b255112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6329f8c4798a1b1df6a9a43a93adda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8e685d33dca09f9ad65a01d123a0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e23dcee4b55056afc6f979b6d0c5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011bfd27ca1b85f62a9c5367472afb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc00d00c4b272d4c1f3ae31abf8c0b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eb15b317a24f9bb32d8cba76b9ca1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4306051a3dd2e6e6a6232ac0197368119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c338b931e26eea08e64fd836e870120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677619baf4df9761e161b81a2afee71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d762f952ffb7bae95b6b8eec03e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787715bc5e9d0977903dae0774b04a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d876d0e9a5d6608a64c35c590fdb293124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8fcc903d04ea9f65c326e3d692135125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcac717d0ea3f69b9c7f09e433b10f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcf50bad324b45ac740dcb7d7d14b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbabf27729d1c8b73a3d3781206bc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d1476752b139fe6244d4dae2edea8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d358c279bc035c8d4d383ac9f97af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d8abc6ab978fc8afb5e6c969248c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee1326e963a12faab98d9d3d371112132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815817caa19836a586c2dc5c388853ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c08094a339cdb8a067f2b8c5e4cb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4593327da07e5e70dbd6341008ccb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddaac561057b796124d6a5db9c07e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58df035e205318ab00d96be922c063137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa72ee2df2ad591de0bf0b4afd3e69e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ce94f512f1b65cdeee9b85df17990139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebc83ed87a22de62030a203cd34d8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77829faac9f1a4fbe8909892402bf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe49a353091dfe7cd00809a7c1ffe05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ea35dd41721f04b109e0116f3a9c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567b7b564dd23c42e41a70818fa2b0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3295204e741a4a2391645c534030fcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f3052430760d9e5060d60cf53898146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4240a6b064a8b2e342e520cabcbf07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb583f2f5afcc3ef177ebc056d9b1a07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe08b303cfa7f1261e1361c7df69a8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fe73891e2953bef56e551006bc6ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927d5982f8fd8ca6b78001d9bcfd6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdd7dbe6e120470f220dbdf6e0f061152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b2bfb6ebb315ad81b949ad51291bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355ca8b49b01535f0981a77a7624536154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051a7041e67660539202064e58f60c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2cd319f4ba0e04e960efeb5cbad85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc41fee1f595c80213a44cce52e06e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e1453551c17355195ead70483943158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a7a1eacc950816c67a729d2a3da10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591a20d8d209a2de93a4115fa0819d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7a1f492abc9e2ff90fec26bd8b013161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918f536293af51197f7a0e3fa250a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17587ef79bd099834d6fc47e6b6d2fdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd6b43c21a509321f73fa8127118f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a98a7a0f659aedb862a40834cc02c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1a76c8ab3492e4e69c15006cd9a29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f054227755dfe7f36bef0b29bce26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba77e51f68847e91b808a58f0815e93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800d488e7fc98b13a7fc1da12636dc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5aab978518cf8e5f32c625ee74f5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855ee859369895077826d860dce1802171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743abb6badb0f8164a7e1f37b4a7f36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888ac56e2cf0559fe100f5d64be4ea7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f6c21b18b33463c7fc3fb279cad8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97879c6f659fff4a5c0c594ebb4eff4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bed4bf8a1e989fe7e7127ee1f6f1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5a467f4b86abf99987e12fbc8465177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a9ce2906dc578720a0ebe5dcb3fa3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1620ba12b985480d560b0e3675035179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b166915e73316d3a51814d2a7c007b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452b27a0ad15de5c6975d584ac5e47c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2906159f347b81a6d64ed024c82c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633cf4a053d065c41ac515b7a80d543183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484049b43fb51cef43a1b8e2330390f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf201afc1df38ca5b1657ae8c1b743ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a9c0fcb7ecdd5f2eb4eddbc96584186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15c0da0bcca3b3af77c35e754474af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319acb830bf71afbf159fd9b100df6d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d5c7e3e2844de2b8c2e05f203d509189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faebdae69f2cb2902fd486f0ccca406190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a706c862de12c8d940c023ee4abfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab3af43c07e19a99bf4bee0dd764ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1896e34c2c3f07d41e4784ffb4f39e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e395eb388cad548ce179b28aadcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68facbfbbe043ffef37334e7adf6a174195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfae6d1e96e5bc02d6b5e627b3944cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd2ecc931996eb1c75706f09a5166c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1b1f54c3855449080f6dffd6a7961198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07646875f56af80bb8c1c3c19c24623199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315b5ba87c16e9ced755b77e692b1a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b3b5942867143818b0fe3d2f691d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15df36bf76af5165ca1af976c9fc18d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395300649fa5c30319fd0f3e3d5ce50b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afacf6d2edb93f1fdc5236316f7449204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf8a8ac8d77a80342fea8f9b84d26b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a85d7fdae524fe4e908b2f96450d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c59305e2172b2d07ea73afc0a6974207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b01acd435715e4497062b61beffd10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065554b2e261d23c6663b9225906f37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac080ae95dba588716022553d006f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00561802b028a224ebd800d469788fd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c19625256dd1bf280acbc30d32213212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fc5c6142ed6885d13a09671b44012213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771f6c20bfde21975b1d41ea761662214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6456fc477aac72ab3a3e1d232d6649215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6dc902a603918a12e09afcbc4ceaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e820ed4063f269d5754a4532c46ea1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c850fcd1f1b7c6da1861bd21482e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fa0a65044ef4dd41080bda48f7a3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369379ec15c2fa2bf1b8257971bc3e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a782f837ba0038cc0d649161846b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6903ce4185b808b9d33245c399046f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e187f9fc873a7a375d5705bf225253223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49cc5cefe80571095757ae06129a0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f7b9eda84079b9176ef4b6104d2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47206ed8f1651d940d13800836cde4c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e8409c8456ef8a0c0cf88f9a5a1d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036341e850ce6372e29a617511fab07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e9e1f795c2e84413b9e427d16a9e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c60109730cce7eca598bdc2474820a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61078346d7506b6e5c4697ab9ce6b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837ef4cf297b5c7b977db8bfb9ef2b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e052fa6c7d039a316f6e7f9c472705233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe65d374b27366137176416b1fd9ba0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b825909da1e8d12d1b7b46dd4b7961235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54328b1cdcfcffc695273c897a91b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e09af2eab9e28070cd9307d73b74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907aa8b991ea115ca566db2aaa65bc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e2ad5fe7cfe2743138c39a82ce3f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a2b029ad762f5021428d32ee584d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a9eacb88a7c7b6b4d211e1baf2aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd518f1814435f17c31e241d956ac0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dcc2e8c51c6860c00036b131b7c17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556f780109ff79a9346ea377d49880b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c29f94960667f098d4c5a8dc17e9ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17177297354ab287e97f835cc2ba554c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd15bd9890d1c60d4eb4323e7d4bdde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fce1566d48c84dfe9822208c1e66a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f92887efea352a0ac925e1e8108a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04522a381db64b38c946d4fcdd34b787250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a909bf8ca19a7454dd6a8422ea7f27c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adc28327e328e5704203d3c35be360252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcdddfd4bb8ae67836252af749dbb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc211c56594f71d9cf1dd839b9231a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa92cd12d61d4fa5eb8142a4bb6c4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86ea68932d552055ebe19ac8af5c6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d683df61818aaf8032cd5b5e25b240d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bfae6d56703108cf065bb95d02747258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802ef66099b7b79602876bbb986ec4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c680995b213d7805307d4fdf26ae4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37939ea3efca63b00b2f032d246402e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e69828f64e6bcbbaea53d44f5480b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3b91c680582201c78344313260e4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df1db1b74f104988cc50997ac01a25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8b91c8490fc4b066f581244b42db7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d112acb45af94e5183e54bc0b286b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d046cfa536ddae10932b2eedd0d0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471175e3626ad2a602ff88eb859a4e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2cc504ba8e4d318a274e34e5d173b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d343055083aedebf0135617e84e4cc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b2cb61cdd5cba9574e6bc3e83010f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965b8e53083edd9a1281b2685ec023c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afcb8b872183b4acd0cc3eda171b2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d668118f0c99e824ede1bfd4f89f302274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8010c2b9756210a10b700c9b382a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0207e2ef2e17d2fc3b5742e74c4a18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fc6a192e238223e0f236646d62346277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3f6fcbf120861754be56bef06f06a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88543cf905966143e87f466b752abf2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a961deffa98503d28cb1f950e62d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701c04518be0ba467dcd072d867dee2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1713a12513fe45f5b31088d3978456282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae449e3165f4621835c5abba56dea704283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af414f624be7a1e2a1a4599ea8d5b771284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f70713f5567d641e861171ef05d19e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e30c5c780b8a54acf2e287b865cb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de6cba96d202c312e51a8a3eff640e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ed16090d6a26f8f7309af4e1ebf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef2661f4d526256700a96cb3e2e1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad582c117aa5b06108cbb81b3acdce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99539b8cab645444c4ce92b07c09f7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570524bf4dc33866d3313ce34bbe9e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a514acac2b48b6db6f4cfb4155efeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5bfd03f3bc4d7ebbba274b5af1eb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ea7db874f9eb64f709df7ec6919b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57cea1e02a661f4ad80b1faf82439296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43d5c603e7925a3be748f4f0435038297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521e8ba51f7695992c5ea31c7283219298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c941387fca85665ab0509d4218830299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac05105acb5af5f9d963454cb94733300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdb215ec94b50ea42efca574c578ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2ff18fdded707189d6a1ed1e2ab3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132b0d579b10311d8032dd2476e38b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeb47623b5363138719f1404e73d0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1634b6b1f9005bfec62aa54928bf581305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd35c30cbc934d6464c4439fc5e0f31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8994ef891ca7bada0c553fa88a8ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459af72d46349b521e9c68b1cb763ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf0d24ec97b062090a4468e93b2c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d81bcdd5667d6b6a2a75804b2836cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e31e175b05e63d76217e58d098176311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbf19c2ad4b65babc931d04c0bf76b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d681eb8f0535798be08c2e56b1a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fd28253e3e909e86e7ee240a4589b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081edf3434cb3852eaceb210ea802a30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3360a615e3c687fb89726537573800316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb723800ce0a9aee99a30b8c087c0105317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05903496700af8a8fdbd98c512c0957318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501724564f6818f622e324ffb473735319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bf61f9d53eb902f1e3d51addde39e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcaffb9b40263a15b13c5864d62838321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a282398a37bc9b9ae7dec613523642c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d39af13df25f5bb502410c40eb1b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd105efa1d2c211d629a969415526a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4cc49eb9dba942fac55f61d0fbc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ad81e8db16d81becaaacc3433dd97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795db6ec4400f960d5f9eb5496d910d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6fde4ca6faee9633e21f635e71a2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a159c2e6c9f64c9c7991f37893182329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4322815848fc4a0dece504f66d9dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b5caa3101975b71759f6c77c346e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc985a86899fc31f0a91b841d5bfc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3409fae9193eb2235e5586fe7e447333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341da18a60b58725eb3fac92c25fd78b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952a6c3c865098c9a0088b1416ce37b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33669ff961fa6d5414d06edf61cf40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485a95c195d81b11f32bcd162aaa2d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f12f3d1efc02a84f7a3cdb21c4919338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cc8d3cb0aeccc422a5b02dc4166ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c9c1f12f53411deaa710cd74f72ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14b3bd8d770e4b22d9fa6df9f920fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06e15762cf8533e16fce96c9370176342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf60a8142bb5e848f767a4de67906f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40336842cebf7d533ea53d7b0f7dc68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b2f902253abb988c6aa72716cb99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891bdb87eda6631fd39cf8170e84fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a858bbc044304ae7202b25dadae697347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410a25a63d157fd4fb2ac4fcee73da5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be890ffc6e07c0bcc48a579eb06c1b07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33322b6f6e710e8985e2e431bc04e0cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f64c785cdf3cff1c7614d45662612351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e83d1d54b74cc7ba69ce5860ea1f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbc935c9a518a1a5d4a8ddf5b3513f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb30bd2c1514ab21fdf53bc4eb07fb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda68952b11f2ee54ad29521b8f8b515355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8f0effca8883697236d61b895ce3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d47e5c2eed325f9d0400170b37e7e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e218890aab259af19d4a03d4dc6bf0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d4ad374d9369ced9444c8ce5f0b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24500d3530019cd0f4c9042d65bc1c61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566c809909c57ce0bf046efad5dbea8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fee0c50d3817fa41973a2c76542fe3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21cc1462dd4834ea66bd77e1f1e9cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d4367f01f56a2c751dbf8dba9e57e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14bf29ab8e0a2f67890dbf089e1efa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e654ca5a8b80062e4506497a0510eee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde74d2de43dd87b76ab7bdc61fa3791367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bed3e492dccee55c38a25f927aba1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2963767d2c920775adb99d314d17b9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acef145d44a01ad5bc08e5a83bdc33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee076fdbe8d6d1d15160d4e9b3e80575371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7d81fa59d305d4415a96480987262372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6138849e19b62f859ad98ef888d568373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e8378bfffd1397b531d2c0a212c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50c03b4480d135613c08833dd37297375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed56166fea0484fd0e8fbecb6decf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d2040bd21266655776db7d101a5f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd72e81e0d2ab3a9e69d414f94443a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434dce366fd30d8708055fee0ea0b94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b96d3ca6c90253840d8d79d0748a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0acb4abd648124a9cf19d8a404d0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f10a382ccb903811c95e2ffdc688382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fc8d56d5dd3c789d7b019b80930f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da53ed7446d7ead7dfd79827c75163384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1390d9c01570e9d11bfb73b7f34029385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac67917ed7b44b38201789569381e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8f194efc2730f04eec0bb56bc2aa5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993649f9b2a378830a748dbbd5f470c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d63a450124439fed0af967e4b93ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d477657ecbeb866df5baf5111998f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b14f58fe7de6b42111058a25b0773391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f4bcfd77b818eadd487b489a4fa8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ef9efaa253d2f2cb2c7204589f77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c49d4fa561a016d4e934c094d1e45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e092aa96e0592a41cdb35fe4eef55d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c329897433270adfc7339b0c776f1c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf90f6bd8a0db60a091a1ad8d99eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf2b3325985be3662f0144fca9f2b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1db863cdaa564082f076fa045d8541399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0676622ea7b625ae3a5749918164da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88396e1365a35d083ad31983d773b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f364e30f6f80a71ca052b7719ad10c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3daf39db1453a9b718acacb8a1a1c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bac4fa9f1977768fffe72f55e2467404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238f6934bf81e5c64023e671eae8cfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a377911f8b5b4cfd236de33c89568406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf6e52decf7bfefc7ec21e5f2122da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348fb319c6978af02aa84daca1ad567408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ef7ef8fbf41c025e6708d4fbf741e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61127a91e735fcb99450f9dae007c6eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d49ed30ed6d1d4879554679737aae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215945ab5252e6dd70605c44ec56315d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c65a28c058e1bbf79fc66a467b4fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5566aad0a3261d407afe2ba50add06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b0729d66573fab3773af7bd91b2c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536c8e33e20f4826083fc947cb01ba7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb243a6bbb9a94d43bf6c973f30650417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c239a3422ea41de044b8e6c347144fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2056f383e80786135683aa15fba99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448ee56a8215a44e0c05993fb96f7a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519079daa0b4f41504b670fa87952f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220601c95907c489804d5fa2c8e98881422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9895fe13ee35f2fef3dc73ffbf882423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3c665b91b474de3850c957b448d41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c75bf24d43f31ae222e81f5bce55b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16b6d4f9eb32d789b7b0822d743649426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f8e745f7e4156927a43044de678e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3790a786bbf5841c0308ad54dd2913428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308f6647a9477026bd7c0c0a16a28eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff5c5792fc1a3fc1f1a3d73110ecbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2968d429a2309103da3fa14d281c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592984232e1aa7cf95f0100a3686042c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b38b8ce0f1cb70d770548b8d38bd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b1f94c01814277111d2a6e3e8a014434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953549977245c4955d56c16f2cb78304435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049cfad4b528cc2b5c7e696b930362b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1c9faefd9afdc6224b8c76f4530b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3b668f28295599a1eeaaecf3d424438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c0b724b29e23fd82ad864ca8fcc3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b2f50d222cee5d9b97c7b6d611bae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ca305b0330215f74c3ba06561d028441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd82cd0da22c61be7a388eed13f2d0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490b8c611715d60cab05888b7761d97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c175ed2a052cbee06c9108e6db17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c25964da9c2d76acf34557ea2ef80b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9f34beb79e9d7af42953b93afea4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a93f4beba9c45aa7fe6b34355444de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e08ca4c787e657beae91448581be9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e099019ad805509953ea2ec150012449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0cd5b00048d8b6f50c76d4690975d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc24a024a638fcdda4d57bd3e6dbd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb9a0d403617e8fc8c4599aaa4b82f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c6675460553dfc747aebfc19574d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465740291b2669a987a0e2f1fb715d1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb195a75b8c9d198c27e3c0a3176626455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23eed26386b33e6ebafd59498b7f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172954d4ed018694b6900edf8223514457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423747ee7f06802ff030800586ce90e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0741233ff053a576b8532a564c96b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927bcb83d0624b020b628477a0a4bd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993454d2f7f7c5a13f8df82143c3b609461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46032846573eb138c70837a26940d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d78d20cbcb723c75a4cb9b364d8b43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9f0c81b93f70eb8bf4379c87c0e6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15fdafb15c18bd1d017f67ec43a6d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5feddc315a4dc2d50d6ac2bc91c462466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650c319a723dd4a9a0d1f5175c63b33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22804343fbfb4305f3b56a6d6937dbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd499dfea8e5e4d0f8204b006332db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e36a1e6c79891b160ce2affa888df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37879c582b3f09aba3f0c7ff3fdfe7fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3270973fdb00a46cac22efc2fa8f08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03054c1ea126af5ca35dde6e9cd1299f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ba158a178155db01690ca6b28bff8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84870c67fedd8857f35649cbe0351d00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742ca94fa14dab0b9577705acf23499476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae3db8adbec15993ecf47374ab246f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3efa72027cccfc2ae90185cf4cc69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9862cce62d0bb287cc903ec3b591f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a6c4add8041a9740fe607d762fd81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ac3d352bce14e6a99553e04aa6b64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa119dada605c16c5d200e623998ba71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6c5e0c5d6d31dd6006d9d4d2a75b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04763c34f1702b27f34b7202c8b158b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b1022a51a76fc91fe63ebc549c88e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99e324b512f44683f4d79bb87f0c88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091551c90446e41a6b1a057ab30bf56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341176d29f02e0b7947fd5fdd0c602db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446122fe85fefaf02901a2a08e1ad13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310905d2d372d3f1231e522145209149490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229972de2497392f58ccee89bb712fca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69925cbacc03f21dd2b14016b2012f9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e20bbf1b66902e35ae1e5bb549ab8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04641d8f30c61aa9f44b48e4d80c76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494e26aa1c198fbd35d5b2b9a55b04a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1a2c87b8de018522a8f5e5b664b1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383713a5898c36758a96605d18f51638497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f577feec3384c0564cec30d1589e068498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc1b5c26e7fc546af4bca36921e4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e469d46eb37aa7f623a1e1d88c8c5c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671067b839ea782997e1d9d04e0a8f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec7f425c0c855e86b9010f6f491347502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87a3b09be4bf1a435b99b6865486ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21afbf183d519e86c9b0fe89b23c0f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62435d97fe911adeae3eb42fca17137c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee00c17582cee756e4d910b353bad9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec90aae2c7da76fdd0df125085853fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c19e02213c5b37fefb5312e71f8cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4f5fc078987d205bf42f40fe4ca40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2872034e0105f28c054894ab9c9d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95fa7d48324f25a9b9ef4ec505bf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a1c08d9f1448914d0ac7ef180205b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719b5f0298eb54081c6161bf308112c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a378ad121a00c313af037713f75b94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f89570a7735c682ad1c70de145ad5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c798f21dedf61179c30d8f4eaeae30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f8520197e22143eaf358a617af661517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6384515179f4be8369816b25dd228518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0569dc95c241fe6ca4a0c99504f4b2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaed386c6fa986ea76c374871852c11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833bb81d3b9b661c4339f06e5170d5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd777b8a4de649ef077a6b7671af5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ba1c1fb2b8f08031d091caeda596523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fd66b8d12f9310e697776871b208e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4d32f932d3bf5826caf91d3ddc234525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105f1613424e8b01d1addd333645abb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014293cfe52e7489e9e941cf2eba8cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d02463f3ed537d05d816d96948c4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b454e30a42f73abcea33ff907b415529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b51a8eac4eedf6d409fe6ea7d9af6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bf72e2def54b1e444fadf41b8f46f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795f6a2e1d8c51082a3d90c2463a7ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8265cc92a75c859c203869bc26d17e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003b0e1c6e56a55804c635c11e0deef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85cd2083e4c7e5b6f0a824f231d51e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c6b99a6ce3f64f033db73180c8d07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89b0318638ec948051c6b4c9da93ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b666843fed999ffd53490019a0305538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d88ba8f68eb184dd053719e8cda68a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc891f3addbc41f9650cd0402065c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb56bee2cb0cd4c7beab5ea56bfb41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecf69c24777322ad450633ec075f77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3792290e622831a95d4c83aa10cdf2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12504b6f2b53b20fbf720a2ef7e32494544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adab503289662df58990107f363246e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f5eb82ed5478bf6bc50bdb2614fc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e205a97fa69cf76de76b899022d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba379effe6002fed5d1738550d0980548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b08a24d48ea623f88367b2bb49594a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb04b7e482c21775c1cba5827d9cff0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9008125fdbffd88a4b9e3dd655f786551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693ea5947ef8180b4a79d1bb6f071ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168d4aecd202e4242520fd1983810b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea745016793e1ab7fae4f140427798e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07ac72cfad4977d0b8ce65ca64416e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9042b6c0de5e13df314a4153a81cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eac80199e761646739d784f2bca7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d316640dfa9b6a9e8bc729a224fcc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24450b2c457234e0874d6cc82aa7fb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e86b509be76a8bdc34d41db5ae4b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a40f9b6de5b016a1c8066ef9ed10a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee5691c48fff01713de3d9f08ee99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500f901f958dd507fde9ec50f15db8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7f56a25f8587e197c599a1193aa07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dcfcfdd91b4b9f14a831df32fe35a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259ed4086a1943120eb3fe7012768a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795be734e079da0c3f3a1dd6e81f32c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fd578cae44a7ee3efc7d62aad879b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ce19766b0f8eff79dba9682d3928569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e8741354fa34311a4d2267b564a0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5f52d91972259bc6ee7b5f5785c3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c240d77fe466c49d042ffbfb73f55b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf59984baaaa3f3032f59009605ef2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8d9c95d17f1ec98e3128ac1febddd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3046b0906ee7aa56ab99c9b2276617575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ef79588547256aba6eb919602e98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27815035032f1483dd31d52bd78a668577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e82cc68335497778f8d39734cb73bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0816abf7a8d4f5ecbd49269870983579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb743ef28d8139ed251c4eed6c49bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c59b9de72e89c2053218300726e32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164535fea42a448914342f5383ae7d65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78fbe4dc337d2140696e61aa4e8d2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7596ee14880ffdc5f209374f7773ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53b271805232e2dcf75f56edb7f4a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03558f0c3c5f08e1f1af5457f032cf31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55d11ac1eb80e95a857033aaca1fee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7653a4c78e2691321be0cba97ef0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002e3ece4298a287d0523cc9740e4f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703acf3c4f69bb19e2d3057bac6d91d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae27fd80bec308ce38c44299645564c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a06f0d02a12bd51992059c9144a0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28153ca79ece563e29820981ca1108593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ee68343851e18630fa0214e4a9853594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a1931b8bb9563e0a1eed7493e8f5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a8ca77e9b013e3c9dfb8be3f8cb5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a2a628bebfb021063efac31a43073597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856fa2f57ec88d77124b122c82ec9ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ea952df6ea27a9b6d8349bcbcc844599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c66ed9d29bbdabe80e5c301d1f21d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d180aadd41a91eeb5b235d2f7c87b60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe5fa07bc8f80d8ca3faeaf0d3665602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1033f60910836286870eec7edd97b74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5ade7a704aa340d07f90d84050f43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b2139678dfce7b5aa295f14499da0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0198b6fb4c5ca589d98725fc19446c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f8151ec00c96fdceaa18146016c1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834665f00b92a0e3f8434d43ab986d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ce68ad0670d98897ccc21835c3756609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0208070bb9c13a42803543bdf65cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b069dd3f73ac5973a7c75b34ca4767611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14db219912c358750e14cff6d2d288612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ec31605d459f1c0a42f8e6c4004a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded22ec9d6872a01a96be8654e7b799c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d78911e2569da0941f6d5712892af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ae29fb5ab5d7d4c97009b83bdfe55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed0879f2fa692642cdee74ff2777a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e9837dc99a3fbd81971ccc5d90c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73d21b20d4a0a47e3b96fc39971d6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec72e67faf6c6274e71c45e6cd9d1cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c4cca3465ea4fe52c43730f3fb8b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb9c89beb6f378612a86ab821b075e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e244023a0d1b12ed1726809af4bcf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae0caae0e00c1d3955b214439e3cbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9c935071a19d6b6adc6751204a5dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52568c3fb91ee3010e5e173728e2607626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d3ac00ad4cd8f1cc86660cb4c49c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405332fa33e696a683d7f0effe2bf3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b63851e4538dcb213044bd494686629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e26cc5dce9a9852cf696b22ae6386630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb76dd2fb9a99f60b32c57ace37d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601b86c06e730d79edf282295afb887632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf67cf3126923766d648e2d039c7a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab2f60c58f25378108387ad42682f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382c71fe70e61944db3447cb723667635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d12fe7aab8864177aa33a0e27f351636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1b243b41d56264c8c69d54136db34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1655d56b1ac13930cbe3dcff3e5a564638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62808fb4c2a1516b2ad7b662e9371b52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1819db66c022c7231f59bd8129fa37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e98d35528d3c7c347da6f795149c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc266ee2f63b6fb86402f8a7f41e6211642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94f45153c7df70cc211ea2a880942f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce467c1f52c1826cebb99fe94f2a59e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b093ec25ce27a24ea65e5ebf4a02d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d893821eda4a4a6b2c57e6697ae78cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873360972f638fe8bceaed59079a383647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e5fdabd69a5ca0ec7cea4db708217648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3900df7fcecfe910dd5d39d845fae7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2c7c515b5ff2227d4d0d6e822fe2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7205e07dc82479672b40accd43b15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5f5158bee63252be29c76e47af6c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eed05e5a48c1bb7bdb16592e0d335653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b613dbe10e41aa955ca8db8311adf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c660e51f75910d807709c41314a6b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa401dd6d28277c91d59c040b20b1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96df4999a31ec79ee20c84ad593022657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed7dce85cd064576e698f952c5aceb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8c83afdc0c4929a011e14a23fe898659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20c5e8662500190ceaea1d40e67d9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91cc565f8bf8f9ea85dacc69cb2098661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b55f73010920f606716e6189c9fdb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b2aeda3b701213a7a0642c3ff37bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77555609787a0fa261fbbeec74d8667664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4865511a18896bd39ced4e54f575255665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57235770a0039ea5ca3d7c47e260ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6464a7c94121a00725b15f3c3da8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e1ff5fa92ce16f515ad65976f3f4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12644fba1b0c27858f445a098f540e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0b8cd8b5cb47c5feaa5f42b1e0be7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a367ac6eff857442884badf1ed5b85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75eb166af0117b51c82bf5f39038a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7cf062cfeea0948cab5ec4cdb2774673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6bcee07b6f63412c0f859a4d11cd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56268fa6235ba2f15c0cc757d0388351675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd1d184309c6c3b30392cb7e62e126676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c88776427250a2b348119b0efcc76a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d3b7caae887433daa6fbd23a65b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabda9c8709f5b7d5a03bcc5908c376679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f92fd9f9523a39cedae895fc2e904680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d736bbdde2269a7d23ff33b63c059681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a345323f40a25a3714f0641989b32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2854ab4cf4088503d2386f45d6e2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d313471ede1d5e02bc4a46c7c25a0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706e00264ea4ec458d3e973c54b4eb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69499e4f7530ac05b7548f266a14b6c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590b131a6cded9dfe8300a770512de6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34f53e0f778fea1182678de0dc29cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4369346603ce73b7c53239f9ca6b838689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac7fb1ecf19670dab1aba631e92d7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32675437d5b61d9345f2c699cbbb45b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8f86139d32f5c765226a781f611a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666abefb6a07b1e011e0f74ebcd745f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e87313235db5e953693dc8fa7c6920694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145b75e5f7f636583b1d0b4af0b067e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea8df93c5456ed535edf596148d78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73804a42cf2c65be2ba88e0942227ee4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ae786f0cccae6d728bd49601c6820698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c6cd81a97abef76ac6eaed7003cbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc359a7ca6a3ee07bb0b9afd29097683700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1ac5b513d13534bae4ef4a9c5a728701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b6242c8e6459522ece81c40bb785702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb91ef7b58f3d654e3d17c735672d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2542b01b984945759431297b670f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e5609665d395c7cd9befe3b213b9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1ddbad3de5892619e7835819774d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec3d5e952447861bd869d0d2f678ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607babb0c910615ab6ecc10a7ae48e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227e22b531bc85185ffcde3bf03258f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13bd2a8f27fdaac2817de72a65e607710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1abeb99688b47b17c54a852690f81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6fa2a7cf15060f7d18a12f0837567712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695714577401707f1c5355404ffbcb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f188ad9c8a3b15ede23928c477ddba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc060a74cd741662c89510f9b3ab39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051df0493dab644dbec2ab68a0e8a57b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f244e1b66262dc16017f2556a576c70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2097fc1826454bcebe550842061f79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e5af176827db4f0a7a38426d88f50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f690a49f247bcca7052cb77bbc42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a145d5a89cf17bf51958abd49d1692721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831f6b187a8c793e94379964751d4a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5ef11de95af604314dc9b25c72018723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f812c1d727f786a2666ce0666719b8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5362f37846baeffbd6d2f406f9b95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d97376f32bc905a547271a243ce358726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b202b90b92612f8d7ade6dcdfb43c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f162f39b7845b9c8e7269ff913fd1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b62a697087824654454fc9afb1e7c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcba287d3000aadc9f29f528415be00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71033c4faec7c1342592c01042422ec4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390bc314bd647ff5cfa0de707832e65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3ffe4928bb486220a3c55413dbe06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6331a56f0472491014bba97a5a5de84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841abdae1934c3355f9175c9d4ce3e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b9f1e8bf27740916f359ab2df6e4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934c2f0a150218380e102f42256789b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157eee1cb7c198abe5151b92bb563d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf8971fa33a3a762efd2319ce9ecef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df708fa87acbae84c8805eb06c94e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7403f238f38c521312c11fbb4537a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52d93cee6f3cd7464eff27c9f2c79c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002eb3f2f3ef0f50b646eede82fcc80743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead88c6ba37755fbaeeed7a334b600744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b5dcd127cf7327b343a7b4bdbc7f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053717d35a80aa1adaf0a8866c95911746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d912e706d67fff190a0bf7ce0e08b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b9ccc0b1d04d4cc083a46f1b32c46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682e69e1166822f96ab1657851a4f63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4024b396a13fc42a714a946cbb8d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc05fd74aa2197bbfe9f6b3966ab3b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782337ceb95c097db2573045985e853752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758fa358f962817763912ee13c458d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830480a4d5cebfe385fbf91b65efc2ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603bd4aead163e6945c1c7dc116d4af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a4360ad99e74058d148cab48e3964756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b5e9d5023a32ba35fd9010bc6192b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f760fabc61ff27e55f041262df20383758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4ee0abac4c21f5ac38825d4223a0e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c4f562ea861c075cb4d1eb482dc46760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad90f6b48eef82f97e178f433c20337761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9010602c3718fcba02334e5608b19762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2133ef40a8bae9debf54fda9670f82763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373630e17b9883c7c5cb8d689f0a4a55764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb49e95c4b252e10378f1aaf22a248765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3202c193af79a1f5a2c2f2f853a3c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323874405bd34a4fcb5d03fb462272767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039491a245af688ff5a8c65128e4fd71768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2efd5a1b50d2c90b3829384a96ed8b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112d251ceba94d237724143a05d8886770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537dce49acf281d9caa96f9d8b10e8f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba282897446d3979234d6419cc181ee4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f04a68a1725b42e0954ee041f46cbb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720bb62b659c424099cebe04481d0d4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f446755adb7e8860150ec760642c1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15869930732e46ddfeedc28625492a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d944ff289fbad163dc49da11e2ed80b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f9e92746654ba47e66e1d92b8b763778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18668eb62c2fa517740f48e223e623d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd78b987723653c11e0dd27589f71ee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a109b49a947d44f7bd6f0d3b6d749c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ec2db7eb483a4f984fa0e26051354782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c700683db76a9ba40e1d76946c1c2783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346b3fe393a562c5cc3a513bb05f3901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a934c3c893ee822b9392a0086ad4f1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b246cbfddcf87a14b44fbf2d51fbac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e77c669f57719a8dd44d878ef5124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8cfdea23d3719e94e50e0c49536ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4db03f059ff6b2df6f3feb12578ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c41853d6c529e1ab58282424c6487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ab54db5239fed16e940fe7ff8eb058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4f52da36695e73ef70c8f7f88ab469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c78d57c602669502b51da0dea012810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21755a5a4a1eee94eda73b224536ff511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115824b20d94c3f491d137bcde12d84812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53727a933d4ca828d5afdca7f8091eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d78074a2058d6f04ab907a58bdbeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527501695ade7eb9102a5bb7da9b370715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca9d280f11c0da7ebe4f071a52c2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35becb457c0d95cec1f55b7af128187617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06471c2b9e3b1c7bda6057161a9089ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51415a02ff204e0171668ac3a4ec3dc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706d038d46304a3bb2c2f982dfbb3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1516d2588dbcdd0873eb58b9fa3141921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7fb9b5e0afb863e1be411029ba20a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a92398285eca3b9b239b17b38a9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebbcfa4863fa37b6f3b747569729d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ee19fff61fff85d2856b9f99e21f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d081ae9286f92a41336aab1d19a4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231603f85373b30e33a8d1c352dbb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e4d0b0f09c04189d83fc219718ac528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ed6b7f6f86fcb8b42a46b3510796d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa204578068d67f8aa1cd507a6e7aa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98b6d4b1577210b7434f3cc0b9cdb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b16c4b1a9f739b9304faa41ac64ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a9bd6200d8e359361e55f860b45f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70895ecc626558b48b33eb9a54e9504c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe752315b608c333e032f2118322ba8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d4fb07e0e7dbe7b4f715aae70ea836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2b0d5d23e8897d07241b1e4602ee537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4fcc52a56cf45b4b67b18f6acff5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c23eb1b81f08843b8338d78ae326ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc68c2e0bf12fc524f0e7a9d44c96b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6efb5362444930ddf5b5c6b86223f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7fcd0ecd1165751c01ce451154d3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cffb82a98e1f66fb238ba366dc5db743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7ecdcc17259a39fe439249069e8bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee153feb611e51837a20c4454f44a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b62c3a144d48b17f695d2e8e31850246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350e6f0ad17c99b91436b60ef1350e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740423f46cd8d0c50aec300104a528f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d6fd6e0eb22d91331456d6e47eb7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e04eaf3fcda9b751bb40981dd03a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f05e831b7ed0486b8e10d1379823551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac579d3ec66f34450bfdc9753eaa1c9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd18641bcb26ba8492b9b453774ec4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843d802f40768a80bfc874a81b58dad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fca4d90c585a147a89fee5a174a4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a1e514fa17fef0d42d34f819e735056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335492abf0f5b4e71e1ebc738c5e92af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f2b43e777f06de40cdc13cc5cd3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4556ca60af6146cf7941e6cff1be61559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f30c11e50e4a57b30f5fa59d81b8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176f21dca69d99196de30e3d8323ea861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931397b59d5d35b59d446c951e0cfa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339d5a3b67fdc984c30dc80dc29f4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d81446ca8976c4b272be6bb372e98064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4389348d9d54c7f3b404f7f29c2e76c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99992dd3d01b759698d101386546eb1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149dcaa11fecb6a8e89393cccc0487367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d128969c3f76daaf0eccf43a4d8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0816dadc84ec0e12d219bf9bbf6fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75584b8c7e19f2a95f4595da6929078f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a39f54c6e42ba106a2aa50e78881871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc98cdb8896a41ff31bea3bc3de767172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8061c75b18f2c0e20311e47e092bc9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2dfd718cc41e7c6ff310ec59558f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b71c79a6e4d15c883729f696636ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f667c52f58078fd7570a0de83c9924a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b7ada61e6a8239128a90564a438a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ac4c55bd855f84c0be856827722ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768363ed6c3e7464efdd1feced08b1f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb3c6c3f5faa041a110f5a9727afa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e0c2278f808e51cf32bda0637b20281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319504f2b80c40333e2fd7411e1ab5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e22df10db4c7ac6bfaba216610126c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c7314329e7b2551618a4b14f7c4a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7d5d7b20265bc0b0e3f6ddf070d1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eea1cc1fe925ed9b4240c176f396786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47326042bbf47d8edc6244c2d39772e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcbfd124bddf7a9d8d96ba2323574788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b219143bfaaa7206cfc7e0fcbc6e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c264fea09a79fd6f05af2974e50d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9149149fee57aae6cd52ab9d9f79a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104117a6d3674dba3804c5bb545bd63992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fc4fdefb3073c0e4052cf18f26fa993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f09433cfc6371e3c4301ab396a493694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dcf11e4a1de81c934f0737a0f21de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fc2784ecb9afea6b12757fcaaa6a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2160563c3f95d1a4db7912d591d4d4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd74b8df33fef96961605cb962d3f0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99db22fbc457b98d0757cc1f907f2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a29ddc3115b61b3cb129c9872503b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e310ce0a5e8fc8938ed16f04305408101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645b602251987e499f05dd61c93d1ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295036d79f08e99f7dd66f48aa982182103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f15c403de1cfca3a7f552f8bdf7cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c267a4bfd10c64ba7fc8c72ea59396105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfef18e511270cdb10def222c85d84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280c2d1345abdaecd42317469fb1662107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf3f73810fb4b2219dc24f28f1421108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d3e226588890ec5c22ed159b2983b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777ee76a6180274aa60046c2b237e80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85930ec7716d2f32db1cbe25705e1cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c39790c593505b95a428a7b4651c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aa6aa71e3827d82829e0588f1fa51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d134aa9997a8b575fbeaf27cc71ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61984928d3a92e58fc6439d554b96453115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce681273f5c001a49c025f11893cfa69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b24a27cc1aae3aee1f17bce7e1827e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d85d38cc7928b848d63afadb96952118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7f5e0942da849c63a303ccb09d5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadc078393d16f6932ecea9ff323f90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e108f80567ec1ec0fbe9f109c08c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66006a20c6177f2d47fdf3d9b4074b0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47802bda5e820f1e744c3e3201deec6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113928e9d52344cb68c782fec873e60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a84129f129ae41488c25fbe351893125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f9a875c206f2163455b612f70f82e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a37238c26bc6559c6bac5b1bf223127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732face1b18b2a31d0326640d968419128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a930ba62b193962c8ba3fdc39edf79e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d706060b587057580801ffad08477130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64099a6cb2fbfc20ed063f741d46e62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff16c9768acb419a67aa6cbd2cf30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b43128c1d385b40c9ce90b3df94bc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d3de5b28ae973c67a35edc92bf0a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb15b8d9db0038f82fd05a8f8a8707a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3731812f952e38bb9983853467e945136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429a5318cfbe0d2cef9e73173f03928137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82ffd43db109e56bbc5ac1c43dbd5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ab18ad5101e1827231bc2c683970d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c08a8ff0b918fca25c875bb5df48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d273108edcc0d17b6964a98ace702141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0229a8684aae1bf037d02282f0bd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab962b36c03056cc75f9d9fb2991fd89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf296554bdede2742937c6d3830b2088144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d2f4202c1fdc582e46a8be72ecf87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a1ea30338130d6013572d24d95e67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c00bc28f638ebcb22695f4ce4157fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a0315f662301fbd651ead3714970f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d92c8a4efe6f87d04a27bc13ecc90a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121d2917a109db6d7c4ac4323713473150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8a97e75f7fa14f36ff3a71fbb470e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ccb4dc4aa0946182ae53192f54d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e5cf23dcb26a285186537e75cc9c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b86d765f0a707277dde06ba79eab4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e504efb34d93e34030476b80e8f79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43897dc7605769bc0f8209db74caf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc7ea00e92e529b127fe7d2b60730157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734156f0cc157049b6a2499caa64686158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd091ba34809368ba2cf55ba42fecfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f77900e2d2395d0261efe4f2d2d7d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f77a19b2fc9914d7f13f4a21b1f5e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ca2057dcbbefcb6385d7711b2412162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba62879a8556c8a92baa9b075fd9c0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f604de11fbe1b584d7e9308708ff4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad122c59b62e9103fd4f5b6c3475077165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8573fe629e8a71dd4a9f30c2aa53a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244dc9cc0f2c283ea42243e3d08abef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5f06664bf1333507274616befd96a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52ec37de50388e58358ab6ad969e99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa851f46a205dddb9cb289ca8e4debf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaccf7c62409e9b64c49b66614c6c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb339a12f920a59868888a9405ca27e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff159d0e13f81eab37354aa1ff2b546173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a708bb9e656c7f3fb8593cba90e173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf4d0974e78ff73c664cc114b8b4d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5492fda637fa23c7a471351847c2cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151b8d43ebd4c830a4016dee165c42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75fd18c161a38b0bf7a05b5c8f2004178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c71f2b8cfe855cf22a83b6532455ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e0a45f45819cbe61124f250ab8df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931561b603c507995d3251608ee9d11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc45338d38b55ea19f082c038af465182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26866dbdd8206aff97b3852a647af51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf97fb56dc98033be6036bee0f2d28a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca345dc80653f9b445af3f6d8e02c04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cd3029ac40a40e60ff03b0077c8de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355c42ba1afd8f1b09e8a0cf7d80321187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978d2aced16b7096c0ff603929a9e9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54d246dedf9eb2fe0ebc42cb97440c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93d5727c4a95708b32390aec2b0bc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20519ff925298a5eea14b8e5048d8ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e955fb9870021f4bbad8909c607fbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6edea837cb4a36f0b7cd43988c90ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f1e2afe9ce9c5a7f70d6d5197562194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534b9e6877c689c4593555f3b088fad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ada33fe5bd44d3228e55f4954ae5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2a586a897a9f35dba4025aae0ecd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc55e5d1e93ad993cc334574c73ad34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c405711a3a7733534af39bcecded101199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b61713b1ce710c786b69d0005be07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f636ab8487d903f6a0d5556ffe997201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275028bdf90587dd15c6cb8ce7db0a38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da2f1e277b107cd6f7d6e07eb894e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7dacc73a23ef793c89579e696cf3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a478d33858bf95b4ec6aaabbde46d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055aeb6a5e58378875bbee2f76fc4c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da3358111bf498f1fe651813629e1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de392e03f7e4395584f722333b351fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb20a91b6438ffbd563958d9e70582209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edcc705930a51cbab777e91b19015c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30c55e93c39689f017764fc33009a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247246af2d68bd772dbe5be4721945f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f60ef4d6b529e8ff50de3f413d09b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236d6112ed9e2129bcd42b40991d69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09ffa707bd9c8c2e17a6e5638f5791215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23108388b8e95c8d093f424eb55dd15d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355bd125d8aa74d2e3bb1c8af71e3e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb453b55f4811b93a268c6ccd4545940218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c19e829fcac34ad23c0bf38b2887b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a1749d3369256f32b54641c9bb09b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06fd9ecebed5dfa6f856e4a8d6da35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c0ee5f309d6390166720910db90fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7449a0dbfb8836fa7f2fcda8d4c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49d5711cc5cfdac5d8a47d2bf0413b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55fb11cb95b4e10d35ccf861f28d22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f08820d5f13b2b322892b1bd195a4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8874873bca60c63f8672fa871963a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ebdc17884fc187b822d898ee56830228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a404e65064186b384a39e5679878a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16207ed8a50a25e5c9dc684e31a0e46a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26526a3e5c467f74d103021cbb19fcb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83478528b9064d41786dc79c65ebb91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeeea248d976d4f988e5b652f688b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75498a589231b0131b9e63ec47a63615234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79161496bdc5f52f336724e442c64f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a73bbff4b934d8d53f8557ee997bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd14debdaf5d1bcf0c433da59c07ef7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befa98ac6fa274af4620c2df42c3eaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9234528f12ec617c114ece10096294c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2906e56fd28114839ed2bf6c152aed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a8b20b5b0a4b27bd0210c2aa12693241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c416c2541e5146e0be9874563651fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52acf630bd35ed6e0538d9608e7c3c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5b6e2fb52a5b34134bf11c8666c90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb21b0311dfca8ae8724b07e4cb57fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ea0e8c2c5586613149f127c58b20f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f29c75ff63d39a60dcbbc05a0d023247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bec6d46616a2a180ce46d3b1bda00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f626a5d6079e2eb11615ae44e0d5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416b2d0188b7e0c72b5d9aa92375084250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3592ee7a529b00ae2deaa2269ba4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577d2c11b8bd9f8517ac62726efe5af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ecfeacf0a7b43afc10d7cf3134732253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a257d43381a0b04b14044da9721ff4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7abd587b9ae942e1656b37456d05d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f17c15b8e77540c6c144dbf05e63c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c6b51789f9ae56fbc0bcc00aa28d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc14c22892a5b7e3dd31d8bf0cf484258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e32ee68dfcf7a297d9cef668d66a11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701d2daf722479257f89181cdf030d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de2be2eb2cbcc335da7de96365a03d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48143e4a6cb15851e97fcb6f20ee60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d29fe3d45901ec81c441bfd5ea14a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d9939ff8c373bcb932edb71ce3d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05835ad50a8d066e294db5f1c0372b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15297b3fb600a516417e869de426c85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935701b6110141b76f3eac4c3ff7690d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc2328b52442ecd30709775a84a33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327059d8350f206734476d59bd3f631c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ee90e182052511c2e4410a8c3a971270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7af5e18abf7fc4a384cc898dd303f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c57f5a3b3cd8513b107010f071a07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba02096b94da15279e3c92e2e2399a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742854a7a93244cadf1d2f67e1c2dcce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e9743ac9545ff5608d5bff3751b7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e15217b4121534f14473556c72e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeee36a1a38c7ed5510dc4774e6a9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d11acd65d3276e35fd0f19647e3d3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c0e30b64f174244da2152de5fd3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b47e19e63c420e3f56b7acab80cb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ae9d18f716d2b5380e286d8200728281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eb7dd4332015d3c9a41ca1068fbeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b7489605a541d378ed8eb6bbf9450283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4e818ee31e032624f98b3e80f992b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bc6bc939e385e320108f3a49bff03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63384e79b76894804da174892faf14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094c8f119d75da1b4ba5a038fba05d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eef20038a693aae68f691c7349d03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f93085e8cc6b2e61c2347ad0cc992289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77460e785e143741a3b60bb0777b7c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b813f52cdf85a505cedd8627aca538291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c212d4e91312e58e50ff18333b655292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2269a40364a8f54a4d76d7b29bb9aee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002a8f2dd1c9daf31e53c0fdebba3c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f56152db1dcacb571de078edc557a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2637fec5394b9601d1fac8da11c10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f9b1a6de3a4a2b23f8e94484616b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04320374147211c66a3df24ae3218739298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdf2eb5eaf99eb86428e13e1769e6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644929a27d3529e867a24c73a844d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be98a6160068021634dc3d6933ede0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933fb57ec343738f8ce90dd6c3c90eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cc37f3d5c8c34a93b5a81f928a068303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a4e2eea9ad6d71c3366906f3a67d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589055fbcff01739a6ff6776a7350ead305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1602e9a6fe2c52745a841111292142306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdb3fa4624347920dee4d7fe7ef2e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd77cc572cdb639c216d0c3831adf5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670752774ca0f2f10dfe113e6aadb39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ba71021263964509f6a99b358e274310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502e69866cc718a0eaac4327dcdf827311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc5840eb1428e111dda4913ad15679312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0769b26f13f1f2c1dbed7ea8b0c293313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2d41f60cab26360c50f4a2e5cd3e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40963fbcdd5cc51cfe6f744942e495b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb06f3b3ca9e8db2f79f2123ce5d446316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0a2e2f16e73c10c34d816658056fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a08fa66fa7e4efd13dd873d1e9fc6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e51cfd1a9c2bc2d202683fef5d195f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe781989470dc71c277545284901d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a49ec0b964d6c3ff41b540e953374c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e55ef1cae023a1f4e2a1c0c92aea1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72c98ec3e50eb896b99c27ddd28f1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acac721193adbff1dedd78ccc299c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76ffad3602e6fd5e303371988e11e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322731ca4e22c98b9edf2f31651571d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc5275daa0f39da4c1e2447d634f38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa5745a8b1cd0f949603ab8044689328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bb574a38f7e5704b39ec515c16078329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f225107d8c6a9ec65fbfcd8b4e87f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b706fc08ffedea4f149181f6bd2715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8136134da0586b14e3bc51d868fe92a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf470ddeec74a6a0deb4c7029beb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2818fd047276dbbd26e2151236ed97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ccdaeae3593061783289e8a007d19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d250e6ff332fa77cd94b0225ec6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513390a9147dc92a1c47e8b52944400337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55357d4939849d4abe802c4ca04ce917338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beba90d93b6f6a70d67e6a7bb94ac9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdadcac42c26552e3461989dabceaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea178d9010a6b457678e104c0b80c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b85cd074504c40ca51e55ff8825ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafebfd0f42db80a09c2fac6aefafbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001783af01fbda46fc5c19faa1881502344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10bef5522b68543c145004f8903859345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478509c9de222ccacb2bb6395eba523e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0931bbe7d2f804c85d3c3b8d1085d3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d62dc5ee9732ad5a0b580d879990348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4162f4e9edf39ae96051e56a6d30f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ed4c06e48de2f55e3279e502ec57350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ad02ff84f797aba6e4de1ac333641351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c15e8faebe7c077d4b1d645028c6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b36748361502914cfc280a0df7743353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a10382b2a24856b84fbd5e476804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db831b21b7221fdd0ea16870223fa94e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8ce1ff5be5468555bce0e4dbb26c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1956d1f8d76bbba87fd7d0302a113357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89c1c9a9e489d059dca332a800933358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a96ad16fe154d6e0e7abee57696e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6ba0e54ff4e25d5901cdf8b36ef62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78381574c44ab8483830ebd920984ef7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc17b1004799da318174580770afa0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8696074d0a5dc2390e09b9df1b8ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717f2f3c0406359b4e8e73582ac7588364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4d70c338fde9153ac2b0eb3771f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd01b8d70f4a0e4e448e223faa50ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a56bbb3c84f3daa8c0406b9fe0584367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e2ce066b574615f757c8f51efb291368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e4fb3495f2f3b2fb1b8360f2be136369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d144108b972e89d46f2091d03a50ee5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da25230bfa81ada63d802a34e53bf22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7ef1aeb923c0b5bfa1d9f54d77472372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e99d779ed910e98021fc3f3bfc607373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588065f62868d71b60543d60c54b737374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ede8c4aec968f5d61f1a8a5b9624da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6801a982d01871ebdb0baf0574aa3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f75ec14a753e80e2dbc6972ae20b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5298596c1efdae094b02b647589c0cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cae934b3f5981e91cc2b863249337379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371bb2f65392d93e2d2e30b0bcc7936380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a857a5567f1cb4df5e33e842236d43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fbe0cc83b34f0da2911dd6474ea8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae60a2118fb0583ec7501f161c16b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6816e99f20f15952094f35cd71ebd8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1d7a8e2149620097d3046309bfc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594754f945c7477b460c04866727abd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9dc53811c63ea3287bceee88a1b65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed234fbf15f211dd829638fffd30f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ab988d90615e98b718c3b068364c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2bac0c86797093d85f8f1d3f3da85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d251f6a6bc0b894435a0f31478483391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c969e310be1ae6c8448bc8f09ad93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a15ba1ddaefc1f373a6b82a723c378393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd27a5b73c364865f1f6f734982d70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7543e3e0e24f122bd65f52c52aa093c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d16ea6811f5f2fbb50d8aa05ace407396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27225f271e17af9e4bcfef09d4bc81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855650a75c60a7fb9d0db2cf5a38317398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45e1470c10d974b84f0360515c9264399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379ce58f5203ed41853f7a87299982b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd2500d176ec5564046370c7bfe3a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74cbf1393d68785934f46b60a428ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c372e5a890562f9fc25eba21e9cc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586e6d04de3efe87e7ce7555fc66caa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0803844808928b3508f2b1ba10e22d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe26586f07ad6388e0b94ad0e37074d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf0d1246d225291f67f5f2cd803e7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f4f5ccc9e68cb1fbe78eefd529d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e503c07b41c85ce77ed5e52f90fc5b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190390641eb76e57524bd5d0133e5c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbca1d4ec7844d0d687fd4e3af4b7b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b524e8acea063e280c106d40b3e51e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69135985f3005609bd121d7c263b3767413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a510f556e92a9abb793b0e5305e79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207f3f81c505e45d6c3aab07eee03bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18b52e85572bb636cdc05e027d1b46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fe1ee4c4f4eda17951d916c0e4d69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930faac6f95f6dfebddb043e8af2d40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d698d066379fa4c669c17923523da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71616619bacf118661c743d66c80651a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea640a5a76c6909a897b4981d54b37f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edab424ca7e15d1800441be5d5ca9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e24e9abbb03691a31b900b3ada6535423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2288265ea1b8001438632ae7e38685c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160076a5e6c98428344dcc1778d102c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b95fd6e4e799fa6527c2bd4708083426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a5444cd495576b8734cfbf32824cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca9cf7d519ffa1b61a258dac398f0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165822e726d70f294f31032c1afbd83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a35953d6b8beb72d264326a1118b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1707ad10516c1bc84ac78dd2108f2ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd11a926e3776f6d423e24478ec3b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebb9228ddc5d26b39ea3ad74c9288d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff2692d7858eb7431dcda0823006e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c7ec94632a1dfeefb9225bcc752d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebb2c20ddb18b4c4fa60cdc118758c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3087a3e92830e1126a5fdf2e9adf7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ad009e5d2d56fc38d681d43700e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195484243740eeec110e64f6a74865e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57165168fd09acd245a15bda95ddb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716e9e583cd16da55501eecec6f826c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735f9cd0116378e47107daf533fb4cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2738095265042bb60107787c288e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8d88357ec7f0a5a4607eb2a042561444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ffcefaa5543f17af9f84e6279a144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac7171437d52ddf067411a244872b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300d8fe5cb5976f0066ef244949d910447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b9f60e405877edc3c819e9e4a6ec3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46c93ed0ca71f42438487befdee318449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a5ffdc435e91453f477f395fb16ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37348791478e9a0a887aec8a060bc9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa0dac671d412744897e97c1e61eaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba182fd829d7fb52868b89bd740cbbf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ba97b477cc02fb67292d0c493c9da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f6b3cb41aa4411f29d0b2dd30f8fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21763514de23b3b254c1c47f51e8fee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c9e52c26ad7c8ceb05a4930654e3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228cfe429867b31e0c2b1f8b52320b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c36c04dd82a3f1d1d6da35b9bb485459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a0f7c540a2109514151030b164abd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b2503bdfaed4f98ec50eb1c26b91c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571760e197a06ec97ea1293f836a0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9630e5fff6de93daabd70073172f10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9995f6503e3ed811ad18240d4dae02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179091c9f04c06ae900a3f865f0d6bd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c87489d969201c6065fa59c0c8cc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07c75d632dd3a1d31f48e232569f5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2bce4339494a4f918a149cf8106f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafe41172f281b15e994d4189d43409469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688bd5431d8b2b8138517bb85ae1109470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4174ed9dab05778e21fb14d07efc325471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e4f6fb499e68bcca84e9bef2add1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572b63b69cfcb5252a61a22a73706f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ad8993b024ba33f2633d2347015f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737906c2d387fbd9a06bc8aedb7b3b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efd0ed1ca55ea2ffaa8f5b9f968a66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8fb46cf69ad6a72191e218d1c13c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a07aca8fe7d7f8b86e078cfb8b374478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82533bd2a8c61612cdfe7109b651de8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5ac4644c2bc20deb03658cbb6fbb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77301820b537be56af283cfcdce4ca15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266e77edff5536138759cc3d9a2d40c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960423bdfea67129df0d4d99d47820483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87286279528036d533a86c69c4d4cb52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159c47ffd249329cf3377a84db9e656485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4f09d83414cf667dbb7f02afac02c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8953397b80be435ed6374f1af9150487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932c7d38b97c369e6fcbb02c2fb62df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00182c5c4d634c9ad5293f379df79fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88afae2d61415036060767b429459fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678a16d616c019b6d82cd1107b479ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11236cdc95eee4aed69dc75af4ddeaf9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54592adf0aa69bdb483edbbfb2e434de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a6865b2a4efbb5123e1b3d6da6dfe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16b8291000324e917b3bf8d17f4783495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492956092c649b8ae5bba349297cb00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074a1286dcef20a553087b55d1ff48e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cae9c51ce3dc30b1a627584f7a2be5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805b0119937d3da0c018cf34880da28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ead772afe0690a7af8e6493dc0ee1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef34e6daae1458a6ab07d80880b9d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e7c76da8abe45643b82ca876713b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876fd0d899f3ba5d3e41f8c82c49576503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d345481992fdcd0c5a83b63d85a84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1f83fa317740075d7b6e1223e764d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a715a0ae9b1a27dd6360c04f525644506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3290362141c60abfddb77d074fe61ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb9dd62275e80018c62a07af659444508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f47c38cb2e08242151f74d350b31ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37463b701a9a4c01d273098ad3c75f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14197874faeb9a8a0b133b07fa8fb6fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b55d74fb9dd9793c1cf200a3f8497512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bb5eb5e11de77600beafca652caf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64855314bd402c5e3ac65b288230398514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefb137693be0634ac917ebec20a7e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ffece66243dd4b57d5af08a5827e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b529cb124f0d00d3de92585980e66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6d866c13756d2ef0987acc27e848e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c89fcb4189c5a59bc40083848b60f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c343693788306bc3987356e936234520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54e0752265b8f46da479528ab17d66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ede6c21b6a0fb9fc77a2cc2537d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52340aa924f68cd14436d531bb8ae02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32e40089c40ed923b2d816cc3a6dff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9f846fe218de7e14f635000abc07d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f738a1028e7e5e12e1017e702b529d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e64a313d60ecb9a2925bc425ece1cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d28498de81a1aca66167ea38e21c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce65f32199058005c55cbbb99dd6ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e695c34d56a66b18dd878e3bf21f0ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9feb3bfd23a18c91bc0d51c979476531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd9a02ed30e952ec5452f67ea30146532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31a79ace17ef779ce505325f5b4338533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04615e485aea7a8959a27dd277f6a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255f02a11c71e0d0609249ec8b9ab97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb34761c5fdba027ccbc9b82e9be093536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd10dcf4eda0811abbc25d933c92c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f1c4393c1a1f36f50e6e335038999538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce550cd47a083a499c8ce73e7e54f47f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e4bb3e1d781050b6cf953be4c6714540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc487ccd83935e8320638fa378698de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd77a6a8da7496410fb60b6a98b44d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe18130948f28679c2a09749db52336543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77badd7ce3852b0f87ef0519b06366a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147048f35631eb191251209290c3bc10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510bf13fe32c1024b469d8baf48fe1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247b443c7b207966961a5545ca25a3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd8552e7cdddf553ff4dd7228ac22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437693fe558377a66b9ff4828b8774f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd289a5332a158b9e328cf094942e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f209bd2047b5f9f01e43e6e3d7628551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e937fa02c43520a1421e4fa1b8e12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903032911e14c37dd4a9c8b780453ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8784989882b3588bd7ca2dfc0397f80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b24391088c6e4d00813a82acb6fdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ddb8ba35ea0f75f0b90d9b6eef69b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a76a21e6c3b1bc0a49dc43f4e75a21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938ed37d865ef93272230af655c1fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f91df8813893f83da59bfbb973b0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674460e4f206261223d206c69ec13fe6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5318cace6ea877576b2a5c394dd11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b813054dff0c8790cd264c933b0810562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f64a8db9620a7540bec66d0d2dfc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f017abd2cc90827981f8eb8913475564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c8a18d109c5201c5276e0e451fe43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ad00550fae44d008481b87e00c9ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f895a68ee28648e5568f235277f9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc8951b4f0ea078aaacbd61f327c5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcaf69a2ed10ebf753c6a92347f3af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11373cc06593a29f0b5f37f9efb57f34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d95988cedf38b4de656cfb84691524571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7effecb33825a00e2ba3a761695d389572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5af48f045d02f254bc060a8b39d23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df274fb27e47a75adb14386769edf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829fcd115bd27cb1720bc2d767b6d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4b4e8b1841e7a9e0323bc9ad6cd30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b4bbdf9ab1a2a9342393924314c85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf4143185f9d9b0dbbd55c772c6a64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8f50ef3adaffd06db97f9ba49e49d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c95e06009d8b36a19bee8ca87524fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29a85e3abf3eedf59406b89eadb902581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d109bdf1d4d4822232c2c876b009e00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfed1a3f929ef195780d7f3d1bba1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec0d225befdfa7102447e480fec6e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789010f9e7df4ab4c37d32c6cc1f976b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb31ead78ad32bbba58f5ab2e2223c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4e57cacc18e8b26a2722910fa45e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4d40c6e29db1d22a0966d849a103588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c51b93444a80586967d2a4c8c1d4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3713b02d9912d7d0f807365844bed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf518c09b7e82d4aa198396993ef681591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b38a8661fb8401d3efea21d7a263592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff673596ff3d980e3384b7817fb8e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7a92a2bdabb324bfc9530a4fdb205594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794358fa519081a6769c489ae325dbe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005428675fb365828b271652a58abc2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76ed56c958d68b7abecbfd92f8b266597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26a5e3fda1b905fa5477cacfb8ddfb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b291ee3170a87c3220100cc91526327599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400bf50ee18a4dc7b176004a5b9f69d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa59ac8759d4ac36ead17d4020021601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179425124738a6a99273f47830256a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dc513fd4600122d56e0e800ff611d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ec40b2d6978e16d8b7e294546d22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e98aa88b7a3b4fb3ea921c312ebe53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c4b4c087d09924784a4fbe0982e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88aec31cd504d7703d4b81b620797a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1f9f14c62aba9681803bff9bff324608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479facc21a8736d4d7fa6e5d8e5f27f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a512046bfab9944604d8c85e20cf25d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853a3ee25e02ed9da4a65579798b4f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165add1bcc3fa13125761781a8719fe6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35257c7889ab1c285389254d29ef783e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170f444497921e46b79698916e6db7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe11da09ee914d96a26a4c3d955806615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3d1b815f6998ac90d8537923ab865616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc8d5049484c3c7ce4aab7724600fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe0e54d15022963eafc5e8fafed159618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd4ba58cf6e20d1414a528eea24f5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f315e3b105e81d1c8f42d5f56ed17b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de874b9adb6c040a270f7686840bcf48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87635fe12f823839c67abd6ccd374fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b5763fe8b8e697fb9146f3a0b2242623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf90af4474b7a62a6855362085bfeae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9cc48f3baaae5543d50eb02d188c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96350984591cf1191946e97e5494eafa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c26b733c16fcc9c4acf53696fde1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fccefb7cd277cc4ff0f35f02361ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e368b39bfc7710a12d53639ad505c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b5dcabcfa3ba6df776406d7a72ba8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8add0339b0f9eb5752626c153a4ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f3da81a0b4d893e84bd6985f4f29e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beaf6f84f9ad54e696ee76ffe557e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02ab1d2fc65c418f7f9f94ea481b49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd628221ae7edb557f2885635ecdc64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c8608221a3a2790c1d9dab6fcda91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593c53ed9bbdd03601bc896e138b036637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b16384b9ac96bbe347883430e2b5d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113707e0e9c469c64c214bd4af08389639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c1aef4e9e9657aebb4357eb00b1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aa8021d2ae64a6b9e711e9e7ea4b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cfb258169654ae4bc607a454364da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8083174651b467e7ee2f87a2b0c40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc70e8396d95f9a3bf1133a6edc3f90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a02d5ac469bc5d8f1f67f039d6ac2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71269575294bc5405ebded94c5737674646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f46c4ff44c1b41bd59feb32fcb486d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e6c4df9eaa0d9eb841582adb3bb7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07af7888c3b04897a44dc26434f27a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f6c762c3436373e6c88b8c8ffe28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0b024d1c359d571d2e826b9e69465651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae61aecf1709940d00d4af2e403ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301cf507624d1b5b0748dab7b60ded9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339b457344fbe20106036bb2ebc822654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ddb0297b4be323781b005da27cf93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5596d469b6dada2bfd15e93cd46449656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccfaf7a767e9fce6b319b35e7662a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4c5c49153e492975d37eb13cd967f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f736a6af146f40a450832b6b1759f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff9093f84ee561876605ce811f8fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c9aaa7208ee4072333a848651209661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b7a32c49d415ba92b6ff5c6068db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c03acd2088e74aee351eb05313b62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfecfadd65f49e3b0c8a6ae9d14d02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208f81e46ff022a143ce0a9880a87fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c188ffdb16b44cc1d542013702ad45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce0352e1df0af7f17c80622696805c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccb404b86693c622dfecdab3754b6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f0ccd2e11da4c8a879d14322b2450669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a62c7bd9a3cdf89539019af49f7c02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476491477ccc58b518b7211445df731671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cbcbe31d37ede16b7d722fc300060672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2361d214c9642b470046f70233ae394673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c08466592a391fb0849591810313fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53c4d0596c458c1c91d85f0846cc4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d797291c3a4573d9cb9abb7f212e524676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80acff2d97fbeee693d9bf85376319677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153a8720622da7d3c59f3d0b0c5334678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efde6e5ba3f372f0cff91ddc8a426aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18992099eaa162da4d5cc84a23f42d65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cccc6b57e0ca14c385e2e9da863695681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb29355aabe04a22cf7aa8792a3a6ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bde94743b0ba357079063e99ba0a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41396238965dbfe40d72efb1590ffed4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142ba27b5216c138c81f592ed5275a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b33d7a0525be0f94be4034d5367449686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b96d0880fea1222fabaa5ef1919b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5135f399018035e205309067f7c968688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569df272896ee1c8ff15b6ddae47894689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd62ea2b5d03ed680fdf52a6bd9287690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3d056036fd68dff261bae03047c39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154414fdd2e98ca0344d25e683172ba8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27a2a88baa6c9ab5a6c045380ebc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d4e4d4fc7252904b3e0fe518371d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818f502361a84e6098598466ed20a18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1580a1e1d516d96009167e39cc614f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb19949d3cce9e93ed9b66a7fd4025697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef98d6a3bcf022eab26dc93f601196698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be567804f9ca7f323dc1d3bfbfdcd88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d55f9fdc1a0266665cf3fba4c5e41c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6742235c27efd5d84112ed03498fef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5fd21209230b4de92d12f78c6f13d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c84c7f7ecf73d59c4e48669549b8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850cb6d90c0a96a8f709bf595bf50d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e89c777ea4b1794d99c2aaf106d5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e848c34b0d3fb57a39061ac2ae3acf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37917966cc1d8fc8699c209f60955155707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a55953daa544d65b36406339de3d33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9baee80ac6ff29a19de1f30c4af9b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f1410ccf224fc84fff013d87fda73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0faceee01c3f93c28ef1a7a0b4ca1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05981c1ffb068e8e66389f93b6901b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7783b0f28fbda63b6e7b42a1be049c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1734eb409ce5d74a8a2adece5add6b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8c7a1e651b78dd4683274d17ead52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcd52671e9c861d81aa6bbed53e514716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ef8344c78a98cfb54281fe92fb066717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a42d338ac9c88250bcb1b56cd7f1aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a3abe080db33dcac4028e9a5db036719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5e5c5a2fc8d8b113f7668de708534720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2be8c23633c6364d32e58beccfe971721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77608ac178c6b45ca2158176ac496a9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df5aa13fb0dd76dfb749d06f87775723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec32444937164bc5d025a2289158616724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8272bd68452731ef02471b92131bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769407eb222559765b90f40765a156a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bae98cb6413e58e267cf42c4e2e84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e48f7b2a13f082121ec6c036d087d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d3db8d242ae4bccec4fa85065d929729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8531dbaa9669b113f2f6d00211fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e8f913b6fc98882f78bf17e998c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667634a0549850eea566a5565df97e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924421fe43d19238f14d4e88b932359733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb493de66cb149afc489230d7c13482734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f00cb911404f78a6f661bad23a4f2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f32d99031663185e62c9898e6cc87c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd8fe53cc94fdc659cc67a1543221b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23d3026cb969159529cfe0fd82a97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9acaa44c1bc900d4396317ce5e7ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6e74887fc05a42001d716d64c77bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd42f426e7a2912d25e730f40eadd33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da195218a3fb3fe9bbf2e179c6f210c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe122fe461a6a68efae149c8039630743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162f1333bc61513ce27a6462abe999e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083281b2fb8d6a63b360a138c4a4ce55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc33ac80a2da343bd2ebc9f147cdb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920bc8d59e663cf8d12bd0ff623a62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5afe003ed2e0c8c7fa082ddc3a6fbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939ded3e600ffe3610d796e7e45dc70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867b2d883a3b73bcf8f5bb645d3bec5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a804b02d2d05788cf7a0ee5bd246751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14dc1b6fe6ad7955170d46fb2fcce8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a818beba4d713499ee3decd6744aca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c50893baf5d2e70da9b9d9adc171e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182add8cbcb0b4eb88f25c192229d34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0cbeb4481685ce19b064ceb74f879756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cdf59901323151c6494c44cf40072757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626ece7e598843498c8ef93ed31a02f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97daabb8c60636959d9d83151ed79cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46eed77176e9cf3d4f18e271c99f5a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74bec866c395e89515b8ef96e8bbfa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce970609b927297efc24ff6b837b7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafc80a07b2e06142441432d5a79d9e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cde6b0935c96ff833a22a7671d317764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968f3e12511625ac3923d1da1f60e46765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437c8f39ffe2dc69a9002beaa782c86766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212714504d57177b98a5b4fd2f42e589767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1bec0cd744a299e0348eb73d3fdd5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197184090cc52e47112df12ecac49d5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff95ddc0f93e8655b4b8e80aff9423e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9244ca420a827f80f81d6093d8562f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b89c6d612bd907b59d05fd0b3efa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84900a66970dfa09ca362571de07661773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c60aed9da33bedd8a166a06e3cc6f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc47db4e8297bd44bfae1225ff20bb0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0d4a3db6deb12333715fdc85899dc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d2ecbebd16a04776af0cb17a4a84777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296528330d5bddb8437a3a25020a62e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa917b109ac3d8ae80bbd5bf5b1ebc6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325accdb5af9b3d47dfa3bc70cf60ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241071736de2778b69717993adbcb59781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5366410277bcce7895faaaf69c093a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839493d19be93aa12bc48a689a1ff508783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>