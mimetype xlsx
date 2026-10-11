--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0742372508e5977324d434b0f5a351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf42c4671d375de5178ebe16a6920552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203f22e6acd148ceebf423b7eef0723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f83689a37adeb3d19992daabbce234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76407927d9279b496ccd5fce81df2c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb3081274ffbd74cd104916e1668686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d144cdd790f04c8106519c37427f6fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cabed1416ff66aec1e7e86ffb5ff78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa23ac05f2bba3f106b6da166a9b6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619da121c33ccde5e8c4e12858f5a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2931ec1d1bc6d1d386c4af8c096253811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297aca03b536c7930fd2643b4d18b9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d6c5ccfb821ac69c572af540113a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e927940f36b2f0cd12ea91ce3a5f4a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b9d8328a505e8ec42ef4af59f644d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d1f2d28d7f411b1fbea9fb3fc0b1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca893f7f5e15309d3ca209d18a36037f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b1c2f02f7ee76c38e77976da280f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e35a02d7d77e50bda8e915e87be8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f454444c257c17269f3c55168ec122320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f82b235b41e9c50e2bf7e3a533944c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3dff47e0540ad950fb543766f2ec322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222e1e59f2b1095e862ae3293a24fcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba05b4536e4f8b7dffc1a11961d4f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383965dee33d915ec368a966421b71d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a3f3dde14b5a94dded6e6bf5101ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf344cfe1995d03da14bc45911b73d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cad9a7c7b4ef06de5371c74cd804528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006156bac73cbbe6a33f2abc3983c86f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbcbacb3c0de75f92ef3e922c4074430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cecfcd02ce5e9ead560079798ebc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfe59af68dba9626772e06353ed03132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fe66e0976370f3e033b6f9fceeb8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43161223e273c6765659e0bd2651ff834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f799863ab06d661c99bac7b282fe9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bd704baaa9b9a463bfc288c42ec6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e21803ce1b2a5d91759614107074837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36f0bf8fd910afe5cc9a65ac8cd9e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295ec49200e71bc653ac797bb5c481c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e3b3efa514745414bee32274f1ba740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed8b37667deb1ef445a09dcfa915c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06b8b51eb6ac0095f8cac7906b91342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562b5a566d48e551dc4f173cf6bf36343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c2564831809d5fcb150de3c34f4e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32607fe39263881ec2913a4b0fed9fd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a504d15d4a5068c4d8437ca24a833046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e83e56cf58ae4abf18b3e660f976347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fb14625635ce4d284ad18314144b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07fcba1d9ac87657aadbc29567915749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0d7e24f0b8b0d9a8f1f3d0b2e95f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77167e242d9aff14e0ce270bf4e8026e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ffc888264f27919d2f021381964af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc93277e76d2e5f62706bca53b53b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f08e2a0a1fcaad5c2b546c4b7640554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d2150897ac871772d5387cc710c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55a748f01e1f14523cce24dfcf39c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adcc1b6b47444bbc2d29a623eb1a1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926cd7483965bbf34d2c2ade099be2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a8ddba26c35af3034c23960e2ed6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbee7dc13dbd2c3d823db1e445c50860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb217517c0fe133e6fb31b8b8a965061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd5b57d96bd3021b9b9f381e4a2b0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4369ca84ea76f17ef827aa261d59863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e284de6a3e4b700032bdb13a6e2b6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e81b5046ed095b9d2309fdc35b5a9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450bdcb884921640ae00f650278677166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0c63a42e7088536744371cf9b05f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef52cbf3a138dcf22966d3f897562468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01eb40cd561bc4fb10e04ceb8083db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcd3d9629d8cc47b8055c26e6c8b6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc5efdd42b9069fb27410b3c1292471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd79a8e9c986d74a05817fe183339e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b842557319ad51465e5b4c0c4f76173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a616c7228b77127819760b6d5e78e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ba2a3e3b04a1a3b9108e02181633375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefe0411eb39544d3e0582e9363cd1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addc7bf60ec852de0ce9ded4a3e043877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab3523e8cec351556b1eab74c24f4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d324a97d947f2e37b16b72e117cf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707501aee5f59e393fc8dbb31b77f1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3496e5e3e0ed7ce7dfef7bedef53f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3e6ed199bb0b3a22865a44ea8817982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a245c6cb8905c8d4513c63efd7e22983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f210efddce667afe8674c12b48bc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9f304e219846cd6c4503dc95d7e7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6024ae83b3dbf9d2b86665626736f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41210f6c4ac2b6910bf8c0564561d0e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05806f50017bc712d51c2d94394fc62e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fe42b7ff164d829b5ec42a31178ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f0cef6fd64735315d9e85530760c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224752768d2fbf0d7d9216af2c8cacb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b26cf1a0c61991fb48613c814d575d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0d83e2eb672291c2034427b4ffad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0d2c8b90086b9760f597c7e3acbaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26b38da1250bdf44fafecf2d248da895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985339e007126f3c0aaf9b67328ed796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b935cedaafa81dd8fece0815dbc17f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16c860668eb301ee992d685690766f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aabe217b13b6abc73933fd758058c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed60617bec9e9661d5f1f5ab651cd75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de961bafba90ef4459f3885a2b5b7499101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f411fc2a8d34d4e3efa2cf2431069102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea639e385bcb69c4a0f66c1086e6c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b8b5ff7246359882357a18554117c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc75641cdd20dd8006e16e435373b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f34a7304acbdf70dcaf838f4a1c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f70ca4a029669022df46f7bfeb7d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9653a288d3e2b6ab76c166e9d31d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d0a8cbb3faed74788c9810092afd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7a7bd7bafb3fbf1c4a1187656648d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d5a26f3ad0b7a09ec8a9f3189e313111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c855b3cf77c427899fe55ddc0cfe2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ae733836e174e558b6d73c285b780113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2b3bac79fa11594aa2d67ca3beb30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ff226837e77851128307fe728a26b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cfabb4717793f90cad71a49ccc319116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b30a5c391ef196dea2d069d353187d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79917e8ff09c49e898b1cc2bdc56559118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1efefac0a76bae0c547e35cfab515119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421146145e77c9722696854044d180e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfb361fb01c410c98019c6ba05b9da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b177f78bafd66a257b33726cbb9ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571cd2a79feca8b6e106f0fa8b4b33c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bb13f8bfb4918163e71d673133b13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cac92dbb7506434824e66af1c06e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeeb2fca90bdb5c9da2fd661c303c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa625f746e38eb4975de1134ac455e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ccb53d19da222c3df5d6f76a6054c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3f89a83f167aa80cc60e8c5d7282a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e480846dc8c5495cf533a547fd209130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb6a820f83ecfd6f0a83329c909a9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3504155aa4285516d96eaed5d68121132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0110e67a89da4fc081ed79e4dc16b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a23674f376808f5a637d8c0034062c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51909d12343865d8f334c2b3bfd5a788135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fee8e1efd618c5df54ece1add9bd91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c8495a53db17544ffbbcaf9c66f3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e32e10668c1a48bb6250bcb44191138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb941158a77e0134ede601590f9ae6a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1628e131efd4abbb61a1aa22dec9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f79a372784641688041b48817cd22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854a40c0a54469f38e77e082f439061142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16f7b3cb7a49cf0a3766c353e996ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d537f2dbda6efe9017197c7da2a3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b9b2eb7db86cccdd6bd9a29758dbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ef777090e2be5fecb2ba074fccc5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb68bfc12f6a576c407df9524af281147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490a5175c76b5009c1f3d98232735de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04b4b0eb8fdfb6224ce2aff51cfeca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e13c892c8617808dd583d87766792150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d84042f544067bf362ad42fab6bc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94eeed4fc449fa9821ad5d7898d323152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adef9740e8630765481bf6a75f9c65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42870ad2e27a1edb59eb1369762330ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108dd3bd882bc9495629752cab4446a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd3bfb7853808329ac79ca64b720a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f64560990d79726ce9188673da405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5416f8af4cf85634aa2db57b757a0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62fd22e8aa28deb0273fad202263cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f65c994cf5a57ff12de77adab3d1f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380dadcc4ca33e1dd717fa5323c7d11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc5eef63743fc448f78889bf70e428162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0afceea234317175d4ba8354a3fa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc625c5c9914c5a1c159aa289d6df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fc65db5964bc0595d9a2d5183ba84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc3b5a400dfc4d1f59cc64d2baae2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75933d061f12dbeff6dc471a3549690167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4cc2fe7af31f37628e3f79d10907a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01313bbef48d706a35c9f0207c1684c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f655b5b68aead59b265c6a0e2475e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72483d6cdb78fe41b80ca5076bff330a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d27b6391e1ab845325941716f20c4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a739ca84a0b4476d34a19e8e3a263173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f443a5a51e16c612bcd2df7508b57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1132c06b22388fbef90ae9bb442eb6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2c259550df0528c7a1a949ca2c204176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b152f714981ecdf5e08eb0cfd364792177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d00ed26df799b9862c2784262d6b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b42cb6e094701f6d71dbdb33b392cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb65a647368bab0b509242885ec1157180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da5f56d98cf6a7b0afd75d9d781476181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb10ec4b5af583d901c9a49a7b6be00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fcb056d3deb0673a28ad591406da6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a834698ba46033e2acda453b4cb66f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746532b54cea9c8d8c8e12cb7eab9068185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ff8b6d7f101189a2d3d1b70530bd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6344b6e7851437558e657b25666b594187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc64068fb7f1211fd74c719fa2691a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e091d796eeda8c462d668c177be5dbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a993d2f3d02db78ac68246ee33213e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11030b12282fe084c88d7675d3b0c77d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7f8a0306811f7fa8dd26ba9268681192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d3d039b6f4b6b3f10e6c2ec7efb69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab26d7cde349a9476c55662d9363b4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84296517414dd8479e17475739df94e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a636610a48039749a316ef52aeeedb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d319656dbb075b6ca8313c5e8bf7df6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561531c1bdfcebf7e0b7b0d922383a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49ca5d82a35dec0d8391575bc4a488199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489e6cc3ae282cfa652d3c90e5aadeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da01f33e0866870d8cd11416527775201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74c1203e3f9c32e31b7cd8bb2173eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625993408610f5027a8481ed7e2cbaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f3cbb832195d231d72040524ebd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6da9d92e3f5f6cba1aaa35b6001c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177c05425c140dbec7540f0d163569e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d442abca5eb582fcb6a4c073c54784f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a31450f7b5bbb4613fdec0dd4b1e4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faa82980fb053d2d668f44077ddfda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f698bf059dbe964e8718966a9f211210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d65b6c5f51fbe67ea42fa349f520ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4648d3459b37d4500de7645893e20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959dce7593f8fee1d7a4a98a93e9488213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3be44319a708a1fa4f41effd974e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e96ed40021e65a67cdd16acf973ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349a01e73ded9b22d7cf148b2792ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e2181b986808512564fd6cfe7cee4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d157bb5aec7f0a0932f27b5f714b55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf798833a19899b65f8e85eee972afe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e2ef4d5939da6c6772c101e4be3d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638abd87ebea642b46f0475d3363657e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf92d66b24a69500d83201c00ba0ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f443c067437d55950e02567819f45c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f634c8a5ecede47f603061c43e6f39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62612d974d8af9d2c38c5b0e4488bfdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8115e121ff00044559eae613517a32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff966dcb8a7a5e6c583e4942ada09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae03405db5cd35b61ba78fecc93b99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e36c32170355d08ed5da5b52d4a81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e867885736f353ee3aa523953593f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aafdb3b0f01a49bc318e2e1012a3f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59812e11392c46ea8e6cc48b8bbe249232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e97944ab2db9dc566fb46f156b1a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110cfab7e9fa5fdeee802f4a3d89bc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aeecad562dcce41edb5b6a1fd7378235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752d4c2922cad52d3e71f33d3b3217f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3f323a4cdde5d2016733c77e99c3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296c8efea2a22cfbcc476cc377de8f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46412e7d42962a640a1109ae2130fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7748a36b966ef6822a39433eb535042240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b08a194e9bc5b3b48aed787b76ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df9482604209cba80c5fe9ca08e07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6409945ece4120f6924a2265db78e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae434b96ef161ee2b97c9a9017e34adc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d4beeb82fd7ca498ead86e96509a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb8b333e555063a18cf9fb1eaf761d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa17210bede450c53364ebb7a7560ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a28787c9898f4fe97e3d13fa57979c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a2444e372d0cb763ac21b73a5895249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9abafb5a190db05f9b236fb9208dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe382083fb155f2c3608c277c86557b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd0d67fdd6809ae259fb01d649aaae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237f2854775a8e26404e069881df530253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587a2aa25a8ea4bb59acc61cb183dac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c2c69476f824da9157fd6519c603f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83db7120dc7ff1435497f470c5229a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5821f8014b65c76b2e5d5d3e006ff7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe337d85393b1adc46332ebe3a726258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d441e5ed44b5abc32512d895c1613259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae9d5145055a99b1488a7de65fa19f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9041622f89137bd16e86ea163f060261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdb1c6e9ec648d9c1406fac92d525c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2aa767d96ced114a84752d17a7807263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1855840c53460aae5aecf84f4f82a30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8532930346b015c021622a7aab4e7e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f25f75c68815adbe48f344c1466da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f765859c9c0e1f2817000ce73da93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1b8f1f57bc0d7b3e763e76dbe3e9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee97c71daec51c55087eac0b3c027bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c605a32e02f78fdbb6eb8544ef08d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c97e18d8c8cccb051c65eaa3fa3f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d81c43c90f922c9d048e68b46e2f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b787e0629869de1919c01b8d7b5f369273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296e9757c792bb549d39c7db0612efe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea86da9a35b213cd31637b12ed284d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fdc42d64468ae39cc8299a8385530276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95051821b7bd8971b0f9ef4de144640277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cdfbd0a6dd255917b34b928f9b743278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249e10e635c83213c60ac294d21b906279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7475047fb2fef83aac6569c0486c73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba0035d2123ed9c1bfb9ad8138241d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e80417731c23acadc9b1d89faf82d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b697428813aac67277d4c43d0f6c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff604c04c28ea65e24c24c34347dcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e16685fe2b0b4da04ead46713e8944285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea74c52d072f49e4f0fccb6b497b93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d4d70b9a22e1f174b0745e2c99362287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b641d661e0b59cd987ca12cdb497ca7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657501f0fc159bca2da5ce95ca3b5906289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144eac3219f819b62c04cce02c77904290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680f0fdf5d24dba12c74268fb6224ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b539f1f9f8b945b93195940d48285b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cf9016d7a362ae4269a7ecb0289bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbebccf71378b4af4014d49ee2d5cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97507a67fac9baad60626c95cdc65d9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc7d211500dfe18a17107c99737b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8b837482f4b47eb094670b9ae97a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8323e028b3537d4f931a1b98de497298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435b4153a59008f92f2672c78ef3f41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68696f29c9460a108a71d0656c4f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6484d48e0ccd4715c54da57c5477409301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe633d901b8de58d90858c35a41c345302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d045311bdd86897e95a17895212b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a568ca113b299139841254f764317c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b72b2aebb43745dbfeb14310fcc6ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3637bedee428738aad1ac81b639983306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72583742693da0487f670eda1659740307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3efc57d40a37ab47425781771ef60d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea97633a09302d9deab94fc39f4479309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1029f45b89c53fb77e3d4793e15603b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee2a8a3aaccc83579af41b46ce372311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38717f7fdc8f7fb89084a21c9923b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad7d0604d74cb6c4a64c4efd7a47f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b492f5acbc00fcabfe5efbe159a9ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d7ae1d1ef313bc41176a02802b85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa7a5087014641f2e3e074893faca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ea24ef5f049b7073ac91a37b0e06d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678c81a07f3f5ce42b374b185b2d888318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf16cb512b069284a65700056905ed5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa184353e84e3ac68989258e2ee89ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220c48a1b3a2009865c83e23338634f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7d1918b980f7a86099120a9ec42d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f723bbdda07438df43cef23471bfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00499ca8fde73b01e0e5323862a2a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cd47befe3b4c8c83a32972eb80199325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779b7889e42e134f429c0b26baeeb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5da10c12a204b362d0e4c1b7f0ba2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a2dbb508e2ffbb0c992d1f070f826328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93621c766bbfa44f53de486e6041bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29db9664641b34f3a88946636f86d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f78c3834b1ab7d1eb549c96ac77c21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a333fd7e505ac66426a54621119a100332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2fa61d8a24f639bb7a6aabb7378a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5652ddd23b86c0b0945abc04b80d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf80c00516143dbd05780d10c0984335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5061a97899276434e4a5b7205ea2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f9d3ef5327902681f6244a2eec3a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273aee78a62b29e3dfaed23ed7f0280338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e15ee7cfbea72e09bc42ba5ac85ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70539fb33cfebb834fb78a953e7ad71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cd1eec241a11c1b674b26c0040988341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797c02578f504ec14fbeafb054a2670342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583994f129ff7afa1c8e189b1248dd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27413acfc129ceb7c2126d8aa90442b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724757d4680ec05334aa7c0a3dceedc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3144879e235cbbbcdd0c22682b32327346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a1de8eb482019352a6640719189f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457453cf29d09917823b7f0ad6545ceb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7544b994043547fb757aa830faec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f6c6d1b9b418f019a46ee090807b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7654d813ea3deae333f7a19824d51c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a49d2160bc39d1e432a90952b0379e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a556f34b49eefeb71f0bcace9c54c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051a088349ea1ca0962dd65d298a1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348612ee1c07c1e623a6f9c7d5aed070355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914380de752d081ff314a8c5f690fdbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd397f1c6c9d45367d4d50396b6520f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a1000b58d4d555a512c60420e64da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555f4c4cbbe9886aa40fbb9d2af644c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96ee20a72e9b207b974dc707128afc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2693161db12b3ab8df771b087cfa3a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda6d6a6de152770425c582786c82ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be64e364c0e0080be3faba0a2f8043b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ee79d14265bc649d575f2c143e730364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2259413d39a0180a1222e30cd3903365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d375c3d8c650bd2456ef7dfbda8a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb083ae0cd1d42c5349640b76b954eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e613262eeb601f90b09d61f6ee55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb31ac1cdcbacde8c0f83dca92d6fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e795bea5acc2f405990156205609370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5becb758d4b42708051a3bdff5263e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e238c7ef5609a5bdb4a045eee8aa4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcf995f85f05b9cd7947821a98632e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe13f52967ad0edf67aab159df1c357374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b50e599fae0ec626b4c825965b5b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea912561b87c44ddbff4888a10f12b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f08488b19049d28cb7fb46aa1a669f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1013a4ca10580b4c5286693e45336cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea316352cd3001d2a1e1554a42c7ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f142e819442cb3d3dedc982d908bbb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2168ef41debbf03e1b885fe81a60be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab63e2601854ecbbf526c57c5ca5f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459473728d714a3518d9e7f5e0e1546a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5448aa91145d15d0105e95186f888384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541854047811394d0ea5746a8444a6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16cf70ae92c97d157141a7be55aa99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9043907c5be0a41ef37f4430acea16d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93238897844356cee168298c33cc10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac0bfb4b4277d1530f555df596a255389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80715e40bc5beb7c564f6c1ce3e47c08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba38223a3803a0adc57777f447756391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2450f423c442abdb3ec431db8e50a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce06037582e7eea7e4fa12d4ac344c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2b79ea3a9bd192300a7aedccbd462394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311a2a642533ec942cef1ca570aa61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97f342a5937e0527912958324ef212396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a308dbab0bb55af030402fed5c32601397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad4e72ff23dd46f4f0f05b294cc632398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfe2d6b9aa1ad2bc598dd4b6d51151399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24fcdabd50aa840a39345ef98207bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b19b5df68295a2063adc6a044ecb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1465502e7ce5a5e3712015751dba5f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20076ee70f34feaee345efc8ff5b7b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2174177b8caa06559b1df38df45b7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6ef392152fade3865e3bbdcffb64b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883643c678020264844230cf48b70b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1267b6983a2641547c8d8e21d5f20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b088c96dc02e3ded4187e873f7c24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca875040e16f13e03eeba4dc62a8f5ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46553981682b36c14c9636fd9f7bb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d10373617eba6937609c9bb45003f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806b6d7278ee6a97f7ace3debf1aa74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73068d660793b418b5974fd44837b250413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ddbc67ba81c41c4ebb46172ef247b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36249ffc90116929e386e66b608b74a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e23ffc619079bfc849561764f03a45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9ba72ff9333bf6b906a782b2a6198417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4746f3657cddc1fe4c8668f0db73544418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439da180898ee40eebdd7302c0dc36b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2f8fec90500669d4c1aeeff550f84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68876cfa705815fc5f273ee2fdd79c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdf7218f98f484729c4e96b8c7469a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd35843597faa74ba833e4d0e82d98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506abfc9b10e810650cda36448cd4f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ad18fb8de94d8209b2c1fc69b752425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae8cc3b65177dac6e2e61410eb5dca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe485a9369a5bc4dfb8bf9b460b24e11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e960411c9fb46597e3e7abe104e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c8be5ef766fb4ea29e5a29c51731429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1066fb345671c10b89bbd109359c6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc334e9703ab695cbbbeeaa2bacc32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a33a4d419fcb7ecfeb9afd1d56e248432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21429e7ca11fda166cd058181110a8a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3dc5888778450f7daf1adb549febd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d485e3dad0d6aa04f235fe8825e82c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4749f9e039e52ce3cc52ddcbfffed0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f1977ff505f7413190e9eda49c021437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e994e64af06c2bf325aedffa515d638438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0b1a82d70a602f11122722fa5a4ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b13c265d421447d60f1074870201440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82030213bda9a9f6a52e265c572b192441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1fb08b22e0a3e4b7ff9f2e718aac7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5f2b719e0fc1e40985f6f8328a5ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e5f4c0bc6f81b2a096bb0a506f66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62444b5df2c1c6677d541fef4e32f4cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dbadcbb67b7b570bad162f9335748446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581112e0ccd0c57df487bda9d799ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b01033c52b1951c63a9a4a72110efa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0781a870d822ff09f724673f588cdc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a77d95880f0ac182578772048c37f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f1bd105280fdbd7861625abd14209451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df5e2e0a953e641f65c4ee7658caf5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c532d2f61bca17f63bbe2468aad10e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c8ac507ea40c1aa3dce54b31b9018454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fd5930af0e3b91291f984cc792535455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3b24b33ff97003f28a096bd11cc21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b0bafb4c184eb47002f9104706ca6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba839de01eb8a382eae73f2043da29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a30a854cd2b410f3218e8798e010b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f48e2175b523ac98dc393ab8089f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae61f8464bbbc6c734e157cbd425ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cec532dc2c3adb49bcd9e41b3d479462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1159681df85207997b6eb71e8f33c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb1b490462a7dbaa4b7ef2e3a1f2e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c5cf877d848135c7a829a66705aea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370df1ecae46e19346e3475062e1fc66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ba2540beb0a074f25990d0b07cbab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7cde315485e53bc427253f4be9ab2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20efcb262f525ab274c8f0985db884469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3fd3f6874be31d788726c4f5a3dee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376c044cb6ebc8f814d2155d42697ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca065975b15a609a7af432bb0a848c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd53a8630e72fdd89f26945d668ea41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52df60ac93d3c3017ac4560953bbab5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6220417164aacb521d32481e7eb0f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c5ce57ffd6f3269adb9dc5d0d7b08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f048fad5f784e3198ccb39d5f3744477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44991fc8426519d26ce634cacf0c849478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f361698c4dc6ff85d871fe882503657479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a64b87b9e2325473cd964ae155679e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d54f78faea1fa1dccab0666eebf465481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd9364c10ebd4dbfb9c6b4a0277a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2ab93e758ff74af54a4ce2cc30037483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bc6f68d285cfb7198697555fae5f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d2a223ea693e9e407ce61c4775b4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870bfe50d034ebe7202340e6510ee1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a206ed86daac15d1b0cb784387f91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e716506c42748087b973a0e5e76bb60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8473b6ea4d223a22b0818c36cbc970489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d47c0bf64566b4e91e14dcf5aa6ac1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cdda8fa69fa0e26c9850d6390abaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715f4d256b7dcfebdd0a387863c3da2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c300d393ed0a9f99a2b40e80e61291493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8785bc6a1e404f252253c90aacf7249494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38027429ef0b4accd8da6ce09981a3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7612d59bb59eb6ce3072e8f6c8d6e8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8b15fa7ed5780f0111529bb12ab4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50fa78c3dc5a8bc5ff10fc5712b55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46966622b5b19cd5d6dfc89ef4259f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1920cd087ac7ccb5d00e82cb3ec0b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb614cb73b39b5df6b844a9fbb31bf46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c77758e2a8b6db8fb8566573e20bab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e456af588ceafcb07aa7d563e63a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64543e34b93e56a1a4d473dfcb536ac5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c525d25572d789af5db5d928eae6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e357693fa6c39391de5186ab8b3bede506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3512b104ba05ba196072f5b384d40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436c501c33b0b3dea4b011a1c995ed9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25213eb2b057e989ee11cb690ca3698509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4401dd7ed6ba1e0d11682af5151a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d49b119c046d42f15e931678be99f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7b1a9f5f2e26ac0141876cb1e3ff9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd42acdb8344e99ea874b50fc7d608513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e615106166d6c85b175d09d00eaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d59abb5bf8edae4b3f0f92076d39de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec5faa5b7e3d5820ef0df29e7a2ce2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d60c8c411f566546045b5a2e7c39f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa1c53f769423d987676358a72252518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c350562e655d4a0f9abcaedb23f5b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588cbb26e79c500819db3a6e88c07f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7ad55de3bd2d878e13f9a04af729521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c504df55bfef8248b352fb257df7794522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe021e4a6608acf4aca14f8efdcd3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2894659fdbed7fbb3896cc5c6263d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2afe1061e419d177378d8881ed44fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ade87a88aff88bd7160bd9c844c88c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a9ea48b05f88a2f803aae8a60a92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e83b527df950999ad183049689200528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103bed9c4fe3ce02d357cc59f8bc85e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7aeaa13626f12e3368a7dfa71fe9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d12c1540060b03d4648741a6a5cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953bbc9b23fc435372364807ca83e61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577e4acef937255bf7f8b6d7c27d35b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f79b980ee355ed13bca9215b03128534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38793b3e5d59e49f8f6b35391d547765535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f5c3d17abf6728abb8aff2fce00c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c16052432ed087f5ab289fb4891335537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf25399e4cf6469b9001b6ba526fb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ae3344ba52f8456ac33d7711d56c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f9b914110a4b00dcca1a7ea108c1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d20c986e99f200b83efed94d4bc2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92f4eea6ff60700981c74cca4b879b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff221e890303f715201b141eb470fce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79696e0f0580930c11aa86f60f7deb3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a10ab7963d2dc521ebdb28c5b4221545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab94e4cab4339f91129174e5e749d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2def7334efd326658dc09be76c75c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a935b092b73a50be4d397b46667005548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f200dc59eed8086599bcc4b58042baf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34331966f7343b62c4339b516480e8c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcafaa48d4f493ffbb4f2a0f1d34a2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a7e2923de0c7e059000284cab825552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda35100b57064e8b0f77a40d49765c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ddb4e2d503c7e212c1fee14f13a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a982cd0fb4386f0e54068edee35052555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640463065813568547c6734f4190c06a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0f9071d38ed87c06acd92876acbd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb662d4304a021a4452ac1f90883bf9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d08672a76f1bda3600d6226a6ebb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af86591aae0cd2b76a880231fb0bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541205b7bfa3e99c9d3c8c2a7580cff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1106abab41044a56f2f283ebffdad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517b9b1b216825cfafbf0b11bf8e257563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f66aafc725eca073fe013d9fed724564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362f5583173b13d81a4840c0d525b4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ce525b4f5c2ed4a2e7ca3e5568466566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9bcde91e77ff6bbbbe3b4f3c73986567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394066ec1d3c7351adda7a60ff378712568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6a53c7a6114d163c391000b9677e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b8976f611730abac90e94cd8f3c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bb669968241ec89c22e8e41552ffb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2a8773408f8080bd569793ac3b75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316635b24f83a0a199af5b2b7df5a561573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c551023bf21d50d1a5c85a6f53d0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913f9813453fcbaa89b0e24909fb3bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606f6546fedb0a47b42d941b524b490576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e41515b8dfc3ed0fd867b221a4f919577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcfee6eb3160a01f1524edf518cb5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334f256ab67aa5e3382916ab5b41e03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf04070b8b4582f45152e031e31e9a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaa568b4045d838e6c202d79f4b6ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b228b544e562be9e3a018fe8526b3ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecfda47d321198c9fe33d633f1b239583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74339ba355f3113ad252458796dbda5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de15a507c5e8b98a70c115eb63db2c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082e92bec137d490375fdb0487a4c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21f72d849185870df75fc8cf7b8e60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a0ebcbaf20956311d15e9363e23f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb48636e321dd8b026da17cebb9d54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b692b7840a2b846ee7fbdddb95eb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f20d3f35c61bee13efb0892ff079a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9422ef311bd56cbec18dc7ae62eb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4b85e9a79a1dc81afcd84fe0a9e6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f516f1916ffd417ee8f890d240e3fc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0144fc58ba027103e31382b5ea0b2b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86f6c2370189076c7fa27989feccd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17275737864a6cbf096f19c46db03f36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef014debe5b37d4b4e8170260fd50d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a74c6745a6f121b5637e350614e74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc455fd66444a8a2965b3ea4ee3f981600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9013f913a602ff861bfc503a3cc57e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902e53a5e02749c01597bdc268dbc3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd684c6a0446c61b0ee4291ed81ef06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b81f529a71bc0e66b42bc324aa95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbbcb0ffd11cb61689bae92f79c9da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aba5a4c8abd280257946d29056f876606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3db58ad78d93c61dde1c9254daef1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5501e0c6647e7129de2c3475ab4aeb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadafd0cce5ac145eea845358f85c22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda45583d9aab0e7dec10fcbbb2169a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b8fa82edaffa66a5cf04d91877d31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d3e4dc2218c6dbfe8b75e927e9ba6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdec30333eeffdd839825cc3f21aee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156caacc08a0e34ac9923d2beb012be4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28e32230c0dbb02a8da83f61a53b4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d5bebefb8f84b45f5bfdd5e888702616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b8c813e40a80583d7575468fbe9bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a409f379cf3ec53ce752c2d561f69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989e396df8199b5491def53595b6879619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ebb0163a9ea4b32306f668374890620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4839f098340df332b249babdb17b55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491cb13502409c3256f265606277073622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f485d836552b665518368fb2e99a076623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599babace15d39b1b760d9b5277ded0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fed076d1abae0eae98af53071fb4ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bf2694a38973c490559b5abb23de9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b502d896b162a158e607160b10d73d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c33629ed3a5a96eb6a406a5d79add4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d744ada4c2d52135a0a8364524e511629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38e1f64cd9e310ab6045a8c84de891630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1e193b382a5dbc8ff1ffc2b054243631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb5e37c5e15a33c099abbe23513c70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7d032169cd3ba3ad9100ea60d8abc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcd45b9baa53329b0fce1198e6df10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0630cbf024c9097e28ab49950fc340635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69f0dd62a6cae99481f3711105a380636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68970879ad775a481007c42c0f20902637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db56923e974b33b49d9ef17b72fc969638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db4e7b0272c93961623c509d6408f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f4d44dc27e703dcb6410ff450a885640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f77b7e1b127f7b303286c71fa13581641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf991eb97ba2e20e264600d5fc65e0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296150094a6351ef6c934dde1e0d058643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d5d882cd12167c0aaab828b899c46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921e573fe57ba4d68ea2f7e268336ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab6d788d4847961bfdb7196eee059e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718f63543de74aaef27630682128659647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc6dfd01a1599736bef4e7200c51f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cebeac2479561a25ec7f7ac55f5f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a07df32a6c8193aa2e5e8d465e4f16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748581a98a34c1c7346a8a78f6e538d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4401945418958f5339d5d3b79873cc1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a86fa6c8a33db1b57a4674ee98a3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a13f23ffda1734b3c0990a6d21c58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880189987ddb3790e957eaec25c064655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f6854e8ecb32149ad36b80d736d73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a7d83f73da6de6a0dcbfacffab8ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a4ae92770e043ccba186d2153268b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9923bd69b383da84bccb0307523b56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c6cf7a59706a960e2fdfb02cb6587660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da0efd8d0ee91260987347f9de8e2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b1313b2cb1a288606ad79d4ca3342662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a4ee678fbdead4b28dda59e4de850663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe6399340683e648d480f2bc3e4aed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6af22ca6061f2081e0264b9f7353f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f1241502b11ec9ebe8233d4b91c0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98726fadfc0c9a3b6adec67146e86e89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c6afd643485405bae3e8c25bb3ba8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39453aaa6f5cbd1b0b1c2ac28558543f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17e28514caa98344cab34ddb349f5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba96f051b26cc9ba37a0540cb1e831671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49a2e28c2f5714aa3389b53a8e9899672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb28beea868d57bbfa653ae476b4c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc18c79599822c44c92d1224a34d1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bf44466b5f16c2b2ea0ad313dd21e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899438de153fbf996a17eb6303cae9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f569491f07c7decc34ac017851d4284677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3aa57296a4f48f0cca2a1864a1506678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dc4604380aee5b1d4ada182528ffc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9c291a0da2c69046bfa3deb5872d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98f6b995dadfd10b50b38eee8b6f4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b65f5eda3ad79b4be997d913f521c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4cb9b7d00b7ecc4325b1e6d17cce8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d6115def6a54b32fa9560a08c6835684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619746e2d175f9585ed505f4391e79b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e295af3073b3f2c93197eefd2c76c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fcb957f27d922ca0f58cd081d1eac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a3a7b2a0f7a18df59899d2dec7dff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cce01c4c597f522e2570407e88dd6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab070c75a454fd0b2a169555d460943c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4053ead20d8de86d8b036200a9e9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e50d62dc2bbfc72014b8a275090ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583babc3da3ea9c73ba8e0eb0497f4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1bd9615ab56349f281cf9f9cea1a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f8645b29e8df90b7b350176ca5181695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f31389fa46916c6a350a63d8c9f00696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf08e9376f668d0db0ca7418cd414b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc5fe156131c1e26fc4aca4242b7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceacbc093641dcf71b68dd6514b450699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e56f7073cb7af33adddfdaa72a494700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8411e97b230c3af02e1fb4d74b2f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb294d52d5fcdf0b6688dc0d74b67d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0702fc56137401ca20e2fc572014c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58be0a314e26a15aa803205685567704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e273df054ab7e99826e1212c01b97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1005e343c717dac79a2c55cf4aa8d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31421f35d60f4a1a0839711e9060109d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebd8615155b7d0741f7343f9a31a44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed63ca525c7f632f7f859089d9af82e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe9417213874cd4467bc6fe9d1a0d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f51e7ea641713a3d882327444f8a25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086786b8dc82d3e51addd8ce1de5f44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b1172500ea0363287f3c6cdab9395713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc01b0dfc96571a3b1bdede957c058a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346624227f1c3655a6d7d19ec4d43e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97113e143deb99ff3564d1f17d7a44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c40846134e89b59b44fd3884605cca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771d4ba7cd77d0aed57f48696e20773718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c822eef753877627000aea843de4cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cdb5a13a26610cd5ad6b951a5cf2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c679632e69455688ceae08985034813721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ada00945efb6278e2102c95b30908722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e24a5184738770b1040d11b273fcc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393609e8a3ca42c42058060c34532ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ce5b0f67614e861d8ff5d2fd1fabb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe614e64a0892ab7e0062206ef2a08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8d2b4f7c1503af16bbece257e6b4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50c9a91a5bfbeb04a66100e16d9c84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b74753254112e1ef349d1c1d2b2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e927de290ebdbf0bff6616855cdb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5f86866236184c5e14a50de24c762731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81d67f6d74a95372adbbb8cf7443fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841265987d406242e597c331747c1e52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac52ab64f6714d4fedbe3bd31f7b9b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7e876d7e40db2b56316eceba96375735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750190d7731fb64e8df836c559e70503736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf80ad5389c9ff717911f95996c86d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c6727c0caf1b7dc166443d9670bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91e9f03fd201277cf79f3d6dc23f77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa827ac963413e3ada73f203acc4d22c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d2beaf09fd22f33cc60222f4c486e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e040fc79c909233070e08ac45ade78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced26833cc52e70ae8bd6bff5bfb92b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e329f32fb4bcda9efbeac9ae9e3fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84546c5b350e7465578416e480f531fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0890fe17e1fa2b377eed1aef8ed101746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415f4d0424ba170666534d3dd6d7a60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248de2a6df8f973689a37190f77b797748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3f0e61e7ae68b6101668e04f983e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a06b85bcbc5346480f7373e7e6e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2650fcb8d53ecad09f36674c3e645e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe7b112b9867669daf0b07cdfdd04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db2d3f268b0fb68c3a1c2a71b81f2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a37fe03b9f69e9e640a494123a85d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aa9f3c4ca0b6db76bbf9cc6608cf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ca62979608e14b8c894f5d88d11e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510477963325fd535e11a9f66513c3a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66958ddfc4d6b3722e80c0c8e3140e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709b8b90ea090d4d913b4c2464da576759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ab7081d3d7f6f4890eee5647b341760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae44de7a28a3193b1bfcb33b4e9c73761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b5a224faa3bf944ce7751b83fca40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbccc2d14314a5a0588a47c55b2afa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56176ea1c02c4b2e0f06c12d66bfc5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c02c8ed5b723794da0987520f2e68765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8173566c8b4ff3f4023b55622df1d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8311397d8a43a27c93b1cdac78f49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3cc07a7504000d74412d9cf46504768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47d491fa07f400a10b2e031ee55360769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca456b9ad138a55e36f70b20a1e288770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d712dfa022f4c2c4c44dcd8e0951d75771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b5a7fd7f40e0da41650a6e0f166b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcf35169af53d3471824addd15d4bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d490c83476483ecc97dddb26d6fe8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec23a9f9540af414083785d527e12775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536c6a5510445360ab959c487431009776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252e706b957366aea44b6a243310a1e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff746cc0698b777177e11de23734c1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c2989d5522039a74d17281d667205779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40d80e44f04da80338c8f172238b6b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56e6a632772a5b93a12e6db1f1d49d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ba1e3bfd1956c42931069b74d0b51782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa63172f23ea536b24bc671746834e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f80b7eaa33a5674c8af579bad853784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022912ed82d191a46d41c62f01e7dff5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76712d41452f28e74ecc77ba25522786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46225d0325cf0db46529ca15aa5967c8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a0b9748b48e019410e7ca7bc31c67788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764536cd57f8b6cbda1399197811fef9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387fe2035bd2e633c963f36f14d613d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064e543211eb8b3892f21b28753bad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efc7dad247dce23dd024ff6a185e40792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd92f676eb94bb4f90cebb54372c7f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a484cbc8b18522d3393f91604d7c8e4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a636f6fd0077633669b23e41a1aeca3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a2ceeeb6b2c34a2984ea2055fe9f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8d31917c43dd336ab0d2272a5dba7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e784b0916212922404fdc6261925a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db69e56877d71c729df1e37192c5927799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e405ee8e3bd75518c9e55b7f3076800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700c388b9612ef39a54c1948b63d8df801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d095e7f3c1b9aedcc48928edd94d83e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8ca68a4af72323fef8188de3bd5b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd48893cfc2bdf44be0f51efe27a2d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e423428febdcba394da6b628f0e745f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f0a48a0f4c92d15c5bcd1c6201bba806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bafad277dc59dff1111594eb5da4c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28a708cb18be50ac183f4f081f19da808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923baf7d363eb4444f9ceae03f2a6f16809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddc829d0dfd07977fe9461eec3e18c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8415badfcd29511e93c35330275132a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d432b318d125d62860870fec34fc59812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1dce42efa39e7895d056da7d85f67813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f241b96a4b594b0077f3267d2e09f8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db55d1dc245573adacd775f08917cfb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8414d7f4b1ff8382043bdd5b375e35816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dbe9f87533368dd4a570f0ce39f5a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf561813506d3851fe999a535e9e4ad41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00692d959eb5138b99483308df3c325c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166296078c3942676c75dbdfa5314d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255f050f3f4416c7dce31e255ed7cbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a138e9e7bd98c1cd445e9e1ba524535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2436307657ec939b97e3b4261bf7416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd81fe8f9e6c0a9fa98fb6e7525a5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9369f663ed9599346ebf55a9e3c2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a2a7fe258493895eb0369f202d569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ca37b17d97cd5bfc823ec838d02510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c188173aa545ab1851a937b8bd79b7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983fc0dfe0e1f8e2df7081e0fb7f42f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d27a4ba2937f19dc42dd6ec2b01b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b06ec66b6b8fe6557e094335b918b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd5bda4b4c0807259330766eab824d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf33ff57aa36c599f79c6f5624f7ec416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef416a4a092d84c14c3f77f0f69591b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0844cfbb5518020d014c8429fd6b4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce6268b81547511cc5e3b642429d2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ccf1c0f17e93c2f61c7e133be604d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71297f37f9e062811a3a725d2a71f9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2eba70a496906b7c8c23dabb0f90722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac852e38b7b66f4967abb8f86d5b15223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be028159e529ed5ef1ca296d99b7c06e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b680248ae064bda94f05dd2a6c8b3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd838261bcb689cd67b59ea4bd38249926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c303fb7ada42a048c07346443551a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f0a58e34954aa7c48f941f1463c7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac720455e412aac0b95becfa55d861429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c1207b02b5ceb0d764f57cd60a65b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41af782dd505aba71842b1975f807d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfa75d31230651c822ce259373488632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54962533151c53515a03accfbd6da41533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69014e990df95d89d60ef34e8510405734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c37b9ac8c82a1c6a57edb193f3daec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78556934cec48cf0f0fe1beca536a3e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7d9e811fadcc66e1b64e5d07d546c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bdb2f318a48972e61bcb1f6a85ae538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ffa1cf347a0388a24d785781c5fa439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfab9875dad13af05a826c788282b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cf9a21943b32f4b8b32448586a29741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55e27a627f30e2137af4dbbd4650e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194ba9e3a9f7f5117686d4beeada24243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc6a895e2c85c791695947497555c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723b3601d8d1d0a5cc2b5b038126de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b627f6b8923eb8c9b2373146983746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56835bf796a116286a4abb0e30327da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed8db495724ddcfb40cbbbba838bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5654dc62c1b60f6553773f9741e0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1fca1b027b127431b1460d14501e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b818c03c2404249b637d9e80a2c197251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128dea872cae78a401d4ad7f70eb1d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddfa119a93f2de04bc20c32a31124253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ed99948898e94f0d191ed74d5e1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b1edce8fe75ae22c58ad2c38c90ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef48ab9cd61706f3c67f5a11b42695456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd34f3e22975f54b3f8e25f4f5c04357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa786097fa74577edf427cd256f2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e79059c85b8ee872f09577927e248059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bb60082a34361aa83bf109c15c73160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d784e2c7acd14c6637e9048292d2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd92af73a3a71201ca4041da8a345ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffb7d521357ed70f3c113d6815ceb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f851743d9cbea7daa91309ad9b579264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8e88e5780013d7191f3edbf5a6cac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4247e53c495516b0d264c7ecb27e6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c50966d6ee0543cfd0365a4494abc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c49947b0357ab31e224cea4d5b3b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379ad780bd34ca613dc39c92c6fc05469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649975ff0771d2bb72198ec83bea277970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4bc0e57529291183cab726e56766d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba66e17e32e32e48fef58f9b5cb2c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444272530c0868114649b852a0222973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af84eed379bf19700d11e608325f0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51921ca3e00d3752a7e1817106fa739375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442bfc63076c643603b3751e38d6bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82594f7901a5e6ac525225bbe3395eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11039fb9db03f1c4a399ca3044f75ebc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1f6d9d47e3817b48cd2d7b4dada8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3abd1497637029e94de9ac226901ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a708e35884f5547f7064940a70fc5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178f16001a4237ebeba747bd54f86bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d57581645979ea0b68a098d12b459283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764caf48f2dae77f2ac1e73d923d51784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83554b092ba4df011b1753b97a868d6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b816814d52bbed9dcfb1ef643ead2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afe1d92185377ad65457a5dd538efa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b54fa885b94ac34caeaad57f1297d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d988e1604551c1c6e62e7935ed80789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f9d13a6b1af1f725bbbd3fcd75c5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b269c71285e7f82b10b1dd3d3c9b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dfc4f8ca0ce228bd4150a34c2f48292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548440e375263653536b63a690aa7b3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899aa94cec6e63df25cf8bc214daf1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e458f038875f7a273d2f38de8a18e5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f6d9ff8579331de5fe04669aeba496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2dda3b6cade2604887222cd520a1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d9fd263c42b5010272304e01c6e6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62e17ad5078dfbe2ea284c866051ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94dd75b6ed250484e7497e47ba9b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fc5cc85a02dd0966779bd25f903e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd79d5dc5b37ea2671be969d92f9d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c64e9dff5525093f17c9c0cab7a31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abee25abaf69d18d30e74d76c13b98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597221d24397c086d471e457e6eb51f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c5006e23ebf4a8b8bef9f6ab073bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3cb69144e2acdf8684ffda9a58085107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8240b050123791e5a3fc614137560c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2960309b9f06a8a82ac94d224307fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f62b2a4e55d85782de376295fa53e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571ce39155de0ed22479a394cde3b06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46185bb4351fd5839c8384314c0eb648112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069e58081fdc461c036fafdbeb6406113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc41e5bc262cbc9125618b8fd70bdc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd5ad28a607a0b5d4207ea50c17bff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa4e48e00e6371a8868b261007c34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf7b3ee7e6151372a48b395036e7fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e647e2ae8f775bcdcacc929db466ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c96a695ec710e134d3992d93a9134119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258ff71d62afcec49c6c27413f8f5cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c41fe8b2711f7ed73c967a1abb33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca3bfb985d68ffd03e0f2c79d67d2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f433aa685afe5d092ec6431ec40e8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25652c4b14bc13ce09261f9ae1fb9a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031c0ebc22afc416d8a70d474771246125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87900ea9d64ea1b0ea786ca3f5e7c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62638ed1f235c5138455df14291ff57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e391e3899be05c26182a024815a80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd37148c605db6bce353b1c81b424f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85664d491f1dccdc138c1deb76ae0a2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d04b1e541e34fa14fb5b4f215fb50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1fa3c3765602da7b34ab25e425666132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604cb170ae7903b384f8b3c6df7ac21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f89284e296ded4d85d733105ec96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6a2c80856fc7997493721e45bb833135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c344bb66a70b19c1bdc4d05918e617136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea774d4da173bca7c9e43601aa0f9190137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07743309b03ac907b374e441d215de7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176df29291e57d4fc2ee194177aafb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421419f86101d9c7cf2f38a89af2eab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852fc2e1be5bdb2836b594dc527953a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260594d4dfe31dc597efbf65ab2610c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236a32e8adb5ed5ee3b8186305f0733143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974bca075688d036a0bd5cbcdfd42e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa425674a2716a58684656b4604a49b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f7f57cf1d09bde6e9033d8fdbda65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b273022008168e78879fe6e8d5ed116147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4292d3d46fc1a2e331a4cb809ae7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e2b12ab092d1190e9347dabc8d957149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf135a66e1c17e6d7881d4af1a214441150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b677678cf721d2b5d249faf34d6a55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c5226a1e944992a341e051573dc02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42c98bf3e9558bdd80e2a2c8650d39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5773a2145c08c8effe6a0465ea48a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf10487f56078368a3217b83ec89873155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e49c1d1d5249e5df52537fb23378156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716e19148e275fd4bb537a2d210b44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa5aec747b120aa7983026ef830520158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf2368fb85f03457e4920a84faa9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3508f04e854e1e55feb87bbe82a12d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566365992118a822c4cc26b1b7cc8329161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe7cf2a381de0e840954230bf28b4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757e8363fe2b634d1dd5eb1ecaf3062163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d033c63d7237940e16bcc2e4f325cf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3108fb04d8ea00b4e0f79c0949eed2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23423e595eb31ae3310a8a1ba83e127f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1270b2cbede427053661c6f0e75cb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119933365cb121d445457e0da8d5233168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db197061efd0b3085d3593b710794b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a3d10abade57484a55f4e64e6a9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ef5b9c407fc824ca9203d1209ad2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead99c85ce11148a652a3dac31defb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0649dd89a18d099140fd1bdc9af6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92194666bd2b814b95596595e24bb306174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513823c258667402d73df65724ee43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222586ec35daa360df3537138c4d28d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedc9c632dc776259e568f103f62d5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41af980d35fb7592cdf313e98ce372f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268dfed48bf796a8d4b4ba3e3983e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cdf0d1e1686d668e28ede0d472517180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd6c16b616854e080ad8559f836eb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98f20cda2e0b707731c52213e178b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9c809b2b820bc452a1c7c015eb92b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b8a47f211f9f15a5e5a3408480393184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc425c8c420e5fb5e494a59ef078245b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8579f96a96aa51fe9d467b43b4507c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006067a5a85df1794671523181a52196187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f593e10fcce993e37c1fb20ed6b50d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c783545389bbab97a9de388b68a5ad4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c070c9beef203b937e77d78f1a1d460190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf398533dc630f97f7874ab63ed1c18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665db7efb8b5dd05f480b7566aa31e19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea2b7aa99445ebd56462273264d504193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0f38ba74c41a05ac760621be3ad36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ebf4661a8b5d42d2c1caf854c0480195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec023b648a7fb22fef0a7a49c3d8ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ece8311b7d86f73d740bad017e6062197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cf7c1ac90c1bf27ac919e14aeb8ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd1adbbff468fbd911a7cc97a7cc1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a872ece90fa5754af75d58e2c4aaf4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd681c3fa7089ea21ef63b1d053a897201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d319fb434a7eb73485740d550f799bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be96558e556b614243962ebf195dc9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb591a9da069631191f546e6893271204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8abf0872271debbb4a2ffda8733e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b7dbfcbec6b328515809b0c87bc83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254751c96ab2d12d2dd2a8a6affecad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9da5d943f0be2812d9fa07cbf2ebe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdabe29423c6ae0f35dd5990113e59a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c1b5314245c276c79316c8dc1b5b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fc3851a2e3442beb55f1b586a12af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e48c7744255cdcb09a8e9b17206a75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d8f46304b7fdcd50d09e94de0e32e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa659b07a4c75d538bc78d29b3743e4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3c47f7fd09df36afa8473c986d114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1beedb09c21d4ff50cbb2ae94acdfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93014881cc79c99d33f5447e7d8e966217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1b5f48323626ed615cf23bbf59283218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deee452f2ee1810ae146920de44d940219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19406a2051e8c8e27bdac4b1662b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499433958fc41f16f94da81017248fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6c5f8c8b85a84a77b3e93bbbd77b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00713dd5a3764f95cb37afd5c7963223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa07e1de6e4f8cbe1a33b346aace4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf392750d385ce8c64ddd1dcd12e650225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1992ea7a0a8bb86def14171331c9d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c88ae9ce6ea6b5e82d5e866b1e594227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75927b2fd1b6c445aa1c7e850c2a681e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39823d1de52f6187140ed128d22f486d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563c6686c81f852507f9143e22b7b5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582178d1c21ecace7c9958bb0f3fd77f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b902d9c240c0e67ea31fd5b2d620762232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8726c5acbd72c9a1eb99abcadaa177b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3333072a38ec0a06b951cb14c22c355234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae0ba55c5f259a229b728117859c53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb9812e9f68d50886f0264552dd5c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b87bfd8e8a9daf4e97c367ddbcdfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea1b910649b56550f7e683a1e24ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467f5054bb08b1447bc97f740eccf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55b4ca3c1dc96376a62bd331cf873240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5396bbace44bd0f1529494b97b083241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d495621265be012eceb7490340bf37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169cea197e17c2166333624c0d3f8ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873313418dbf344d5993d4326c1ab77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78f4b36b27fea700be23b81b01dc96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d7ae2aa77c475b86719791bdb2eaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f48439bc65266e17ecd1a6b13ebf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ba65e309b018e3dcb9afcf8883ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1d166dbd53eb818f62f212b81cc9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d3274218b43b3f139541ea68d1b6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b9e6ee6739e9b0fbc117a22509e1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e261ee62fc043a4528dcaa5ee2d97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c5ae69ba9c4df089b989935c3daba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da35d65870f6443ac61abd4422975b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20c774fdace849deb2c1e55d9bb238255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6c0e5e12a236e35efdd948c4b69a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d3dd2897ce06b590f4195c14d30fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521aa820cc53ae7e649d1dffa1ff983258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70ba1a9db13fbba267f487c7c03928259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88adfc58122dcf6853e69d0cc27356d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19ff5a62ec947d942394424449a1bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67278b0e08e541363bfb11266ab65b54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbd2628eb3c0b758a260720859e6b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83572fbc7e766348fb23726c7de73bd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc029449a5862cb115b4e21c65e45b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb98e1092a515bf1e6a642f70e002a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2272db770d1decc20462a3e8744bc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b471e8ac6d817ea8a4aa9f5ffe93890268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be57354f6174f47e97eaa1e0bc23d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dcd0989cd7617ce51369e2920359f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d644abbb953963f8e0bdc7d33094f87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aecb70bf34f3e7524fe7a505d62ec8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca9afc69afb15f6118ca22dbf11aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30cf84e882263c380e4ab7d9935cfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825df8b4b98d870bf51b48ac658774e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f691caf7e64ca73866aa67f327c94e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ba8ec290cbcb463c97f2c7fccf48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300e753015691e28541899d30334e05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd90c1fc3be7ee6e4036a47ffc57fd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214f8ed8603d9c262715eb47d574777280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5dfdbbc0270a8b346c6493c2ed51f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de534b7b36489e7eb521968cf2d9668b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeba85fa7f5b737a675d9d382e942ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0107af2728606248b6c09a76655a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceda33e0e4953294d63fd584e7651c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550aa9e5643c15283568cc28420eadd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e204594d9b2e85e33bf47962ee7b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef0a557d3c05c1fc23b0d0b977175f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e31683721b398171ee7af770980e3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d1c6899578d65c1e1feee70c6a6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3682541bbc53130bb761b87703ead291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936289aee06a62ea9657935fb9543fb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0b75d8f4b5c8fed3aed8f77c7ea3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d49df120f467db00e3424823761f22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad10c3061afa95a41f166c543d9dea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f5e7f5f1a15d5328cb7fd80cd44b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b2864c0b89f76821948a69d14be2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452d690fd922fd07b0749a128b799e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93a70dcecf3b0289db716d5809cb2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274db58015dfa6385522080086f1bc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257528895a27b2659de456bcc0c3a923301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88083cdc40d9ae24d5f06173ff7b7822302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7acf17efd61f7e45d9dfd421df66a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582587ade3d30dc74802e5f585046c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e55457a5816e8b4211bbbe832c99b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311732347204dbb595c1bfdc70a58f37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ce3e7002805c433527ee408dc597b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aff7fbcd2ed4b7b3deb7729774f3b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278c2ad4132749c45de487a42bc95c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3dde9922032d8e14fd0e82bd9cb32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce517c27c919a6db70cdf880f872ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45582d86f6af145c5abffde1fe571ad7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702132d0ac8ae19d4b37b650a432e4a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c2a493d9588b15d9c1fb798e582d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc89e442e731b161526852da889f15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095073b59fab2ff5182ea7096389c51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a36a166e0d961399c6dd3f8972bcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5571319d5ba0ee3dfa2a393ff5d262d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310a5b10433cf7a691227d1501e4d66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7577401e7d6d52031d2f2f9c95bce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae824661e2f0fef09c7dc577955d85b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00120d409271a6111618db9fe77be83f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42cf50fd0f051ba903e7e8b18bc6de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cf0f802871f69216746a00fc8f05b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b81a0fe3f14e3f6c2829ec8f4b804a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715180c21248c31f772b14c9034a0d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb1638c9d94f1757e2291ff96cb06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f000372fe797b12283806ee8eff350328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6d03ac3d89ed89c6519a2791e44ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88d3dd36a05e81b5ba51ea3811847330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03787fbe138937f0c7caee26eeebbe16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87368df18e7581e6db28f3b11bf3c707332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f6be82d9e6e45f3569a16ea43bb1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc9e5dd249fb321dc45914d6b37aaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84023fa4616968b9e18e878e0576f356335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dda7f8fae85adcb625cf6a5621dc56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb91fd90e4bc0d2936c90edfc9e6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906cd752f558c92b73839361d5a4f53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ed97fe9e14ff5ce8043d8537bbd19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e96f074f98c35fe2f7c2102fae6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc44d439680f1d3efd7a1669863abb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f60838fac666ee7afbfe73c97eb52e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7e0ed60ec16e55ad12ff75e206d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae499e2bb1bcfd266857d5b29c3aa82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f546e5545f9d35303dda80f70f4d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e5871df363236a19712d592abceb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea119a86144df4ee14b2dd154a3b21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d86debbc10ff0f42c660e66a33faa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76440f3029b34a2ea3a85d642ecf6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302545ef54acac7fa0bd60fa61a842b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2fd9d9c7ab41992100f1a0e8ace5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fa772a9eb2c4301009c3eb7f22c66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e65843b60e33599bd43da5bd6e668353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e10b71c36770a082f7a8943159bdc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd372acd0fef6879988a0b9a0b9465355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aba22508b3ba6fa7ff78af3399d7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a14d9326e04fc127fdb33f6eeb847c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a50211682bfae948a346e5d25d97a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b2f7c52eec240e58977f4c8b5e8a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2da631ec8056fe684a19dbac9ae61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9734c51ddc721632b422ce206364a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd38ec8318852e70300c1e07427fc3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2715f5985a1044e87e7415b7e715a94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d9e9e56bbbd258166f0ef964df763364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811a0a78945493d29bfd1d573fd0be7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c280ae52fb6e76da76fbd352ca7c0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3da54557bd214f96cb58142224bd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e350be34830c4058de6dbf2ca9de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf3962c84a00d9a49f2848900e05ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ba07424c966f020b5ec1347944ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9eb798c3ff5fb75c6b087411b285cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2e9e874172711ec6114f8d08b1b5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cdce26f4a0b4002c2bc247b4ad4a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a688ff890582e473dccc728e87cefbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca0aa5ff7ac90c62f195a71d3e0123375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c5e5b8d7fcf52d3f0b81059485bdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417311593eea48fb558b786675aba65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa8fb7dd73b91620553a6bd134f74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b2f1ce1254b6b30f9339179833047379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdda81b1b3f344c0c7191c984988ae2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915a8018ad5a796df6945b4a8a441f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76eee91b1b46ee7f8129a7c1485f07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b87668ed30ba6ac55bdc3ce92ef6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b049b05543d1e6111cf1fb1f5a0832384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6e7957fbf205e238021f23b808761385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12e4506f5613033fb92dd2cec082f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ed82821c473d7b3dafe28f701a69d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1abde9077035e52de3f4d8cfa44d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8ab85d19b426a1c9938807a00f70e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f22f0351a5547039eed4ecfca5d21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e8a25c3d297d4019d7012dde00f1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3bfb69bbbff4ac712637cb4d9b60d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7e73ec06fa81d0111ede968f5d78a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382af37c3e665d979fc26ebab3b71400394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fafa2874857556d959dc817332393395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a26952880d2075bdd9331a69e58959396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b777934ea49a01d38cb1efee1aa37ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223335b2b6679adadb18432bf66e5834398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf564adde4d7d4ff2284fb96005be4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6928422a93aafb7453a64bf004a1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247dd1ac6c9c13172710382e32ca09a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0102743bf489dcd34c21f419912deb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7559553451d7d0e48efeaf8e8b6a00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71494c7c04a356df017f3077c548869e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ebba21163adce0e538b597dd71417405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa35cca6c3b1e795de8bfb8d6fc7ea2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946170bbc13bd7bd80c9c6c60e5412c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52187f6d3d09c86fee3b48ca448e35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ef071a835305d8a8f079d400ba06d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225632b77e5a496d19cdf7b2d208723410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fe808d3c1fc8be925f5bde515bd79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec26871a494c3b97f52fb4cb3f20aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7669bcd573140dcb5669151e8080901413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be76d74eca771ae07ec1f1eba1ae8b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491763f4415675daf99088ecc6b3c9b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf2f91ee2f0a57f6ce343299e99668416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596da8284cebe34cb6b0f436894c173e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c3edbc2c5dc08593c12b3657a796a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950621edc21d9911e7272038568b7a07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa881f650352fb06ad5eef73ab5638f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a55f356777d107711813b87edb4507421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e549e58c62b1c54f1ac291b802bbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008a1c7ea0a97fbdbc83d761bc9f106423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775b95c8c55c42b9dac38ac7753f92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d655c4034c314f513ab2c34c9dfc01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90be73eb838988d5663680217a264426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0617dd0ac2395648946b35e48bca4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfa2171d576ac766148633e85db42c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b82f90188440f12ae6251c679a563c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411cf5281028dcdac5d2822c60a6526430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829891b00cc49e036254145ee4f314ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21f1fa7602b7a2bccd29081cae7ec7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592ffb603b14b15c0800816ce185d8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299e03274f73b0037072c24e27ef6bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76a5f8a6558476b491ba392709ba32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea297408a7ee5abcdf3f9d646d0810e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a4d1b3145bd72394ff254d46720d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a918c8a4f7dc5efd50dc5afcf24a7d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e7ed8571e2f89aef90c2c7d48ed79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da091744f81ac3102d912731f494c17d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2b25675de4360b106c15dfd4be593441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea1c76283d5a5f9fef74180e51ecef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d0c01bd6f730ce3cff64c3af5c88d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b1bf6a0db3756662daade7a7cdd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbd465720e05852fbd85905d71ed09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afce4cd03a0952e8d98d67c1ae69908446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b856e0f156bbe123acf02572da4feb2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1d89f3d4a7f4ac6ed2ca89cb2acc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c35248935387b96b2afc3220a1e03f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3342bfb2a915c6f2cdef58f96be5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208ccf69ed22875d22eef2db0ba1c8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64aa14f3f913e75cd75cd9668e60c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338403ed7f4cb744970232f2a0cf88b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c690017e1da85b923f90b071e10c48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c835b50ccb3289be0f46d8ac8606aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cff45f4d19da8dd0dddf8c3acde39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9979a8da5e9fe9913f63650a1913ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c517811b59710614eeb355b240eb03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38561d780f40664de36c2bef24a616c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854edfb61acc5ad45933af386e6aa44c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6f2634626d7e9aacb67b308cf871a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604d51568d527121e4ca6d29587c358462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52ea54e571c2685e11f7d32c3aef0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0122f125e300b2f4310c5cd3b95a72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f659922b8ce416b63c18fa2bec04f69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb70ae6520086ed21bb8061b3362203466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0b8b440e332c4a7adc31459cb18b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfdbcaa09315f961c41ce2d44d004d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b9c5793b3d2f0e4dbb4cae5d59caa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575276e9fd85537476d1e938d9623de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8a22b50a1bc1f20ab16aebc3fad1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7092de2858350236ef57f6f18b8ad0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f9d5f3ebcf1b40b6a16d56e800f5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748edb789e8d030064d1ab2175c769f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02e749ab415a49b5f583b4724edf45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79134e2e78eaa6e07ada794a75064304476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb58d87b16133d9dfc6e19628250ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca731b5e8885858549f63ab35ef4b20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f7644708a53fb25452ac53bfc341479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5762a83a4d8a2fa0d1d4f3fa1463a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ac9c682c66137a579d744c1b588b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb2a3a3587a1d24bf093124e7c4254482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a5e73b3473fece42c9074f9408a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a3ec426b2e6b32206c5460087a514484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eb1e8c7fe93c6b786966484e9a851485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8b207f04bcf0d5f2b5c84f040fccc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb2bbbec499d8980e06049513caf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fed74c17c100fc75ec539ee537353488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b747d4ef01359a884b592281aa3da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ecea3321a969668af908733a36c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e5eda0f50cdd8fa7f0d6605082bbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c79f16a8c4ff8d2339f176353b41c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a6ea73cde43bd5446b9cd2b607aa2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b793aa9d27ae42bf422428b626439494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d096aa6bc7569711e9d377e052804495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6085dd42d240336d734fe119b30e0a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e083f912b525cd08bcb1e810d834a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3658e1e6f48d86ab36fa49dddd353c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d8763677bbc6b0d3c99b8bdedd927499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57615319437a5075b6b99a886f30df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ec2f1394e1608262e0086d6baddbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f54cd40e69b71e6e85547540a95d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57247d71ef1acc74be13643650576e07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff013dbca84e26338034b87001533e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f80e29d6b8d411470bee6b52347522505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5589df214ca883eca3d8a89a0e1616506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3061266e8e4d3cdd902ba8965f2bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550865e106444d00f3936d75b8e56c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c5bfccbee0933a273a012a7dad6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cd7b41f0c5b33896bc4131940f559510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b2372d6313e05708850a2501b64be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e063de7323f598d0cf8ed5e39a22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f132ba0a2d07ee9618117820fd02e7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd251013f026dfef822f8e482d2473514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89475fe4c80f9c9b3cc9edb167f75b2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c0f2c592420963d58f3ac2814f964516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90429375e4cbb32716573ca4a08d0fd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416502e576e42379fdd9602177fc0932518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c17b0fc222381b925c54b7aa8d9bab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a1b7b31e66a0540cce14d9e279a1c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1266a49f7cae16cb1e7d615729cc8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf75be5c166d4b928e04826ae86f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510bea485cd9450099730cceefeec64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198d4c5fa86d7115e0066c0e9a09c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d73609946566410cb0400413b5d38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd7aae9558dd0859445f1d086195a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfe882db1a32a4b9f04863d0c8519f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdad70499bb56e6b55320c50936e0bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4485e4b063072500801b5ebbd4169a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1422a6a08ad275baf5a3afaaac56f2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27b979d1bbb778071bba09502d468a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f293ebb3b3a3039f3cfec8ac69199532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86f13755541d4c38557fba3c94aa71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d51598fab17d479265f2bc3db1772534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5d14a538cec0e3f23be7a55968968535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aa2b4e683e7e4e16cc6a045570ee4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87ee9435863bb11e42c0fa93480f82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18c755afe53b97ce79f2b94ca62548538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0009ef68a0eba09bf3a00cfa7cabe7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03fabcf8cbfb4c88fdfc566284488b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e1346050d5cc0f2f8680115278f2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf99dd949e008d1902f102a92693cf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f478ae0f9e991b484d20c0eaad0916543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d829e27134df9a815058b66805a2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a436c3b6c0af318a386db14cf055872545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a8385ff576e1947b686e60e023a87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4a697cbc44212f303e251ebe5a05a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6429e6095787a9d8eb754fd325c05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b21ccb51c30bf2ab31828bcee83b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552117c1c0282837e95390fca30f990550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fa0f2774d7b36527a131dbec3e425551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff103029c0b2272a760234838c5e59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b0a0cbbdb3d888bfdca15973d00a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4142b693e65bfcaba5a4d0974886a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeee39e29c655ecc9b63bd57cadba9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fde7e828fff2e40702b933b867ae9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad088f01a4eb12966be21685c1fb1b5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdf924afd98a3afecea67cf2bb7a46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5ee9df406bdd407906ebbd7ef9458559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b55fc9da2b7fe886a6be99230b4201560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fdd6582f5b5e05abbb9a9843e380d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e9b0a16914793525b68b1081f439562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4ec4ed053fdf8c31f0d86066a06d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e835e81893a1ba17a32217886f964564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353f3be039ab6e7880fdc1aec3a3b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a55b478f2704eaebb9c63a363654f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27515e50725c245aa2209fcca6feaa15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12273e866fec69d8ba990b999ed1e03c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aaa7496fbf25584c14ffc2b7a2ff8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d39b1812dd11b328b3a4fc843a16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e24f29d9a9dc8fecef561e1d254430571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4802baf10a18534bf8207e71f51cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef33cd4aeccd284251f93a38c229d91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097205bac3e8479edc9726d684158a2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eb6fdd1ec8ebcc9995ac699c371cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b1c789ba53f0cb96f99a18a2a571a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426105388c40fa1ef55f5c8f9c66246b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b7fbbbd3d2a607e1a18220e8a2d54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e418565972bbaecc4ba3421f19de799579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c61bc8162e264feb1880f4b504698580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba22f77312e22cec5500cee7117627581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b81be72485091ce66332f6d574fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dca9e56e5916d8f5f02c4d2f906624583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5eadbea04c2af655eac744800b45a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18922550b544e03753076802b43560c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce1867e4af895598060d6c24383a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291bdc001e0292b7be1883b7b63a543587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7f54fe82543c6d3237b812dffc812588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bf49a5a8c80bad7ba11e806a9c9ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cdf6e271e5acc53f05dca1cb3b8de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8b02fda439a102fe8f95a6330344c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f49dc7fbb7fedac76f9627d242106f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ceff8898e5b4b5a7d229601c76c97593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef990abc2b2cb6465c19100ec67ad66a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a790233fa554b9665ef47b8476a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6679c2a63e23c5d15f6d48d7c781a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2c47060423c464bb8a0bbb82c84fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8b7e4aad2fdee380eb7353df91f86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c8be7a9aab4c299a8a95badd7b2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b528d8925cc29e5846b7fa69f229a27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ff996e059ad80fa0e56d48570086a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3585ef7b1ecdb025644224862c4b9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41d637511172642a953695a8015c24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78cd37582271bc8449d2afa7ffd4e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06676be6b445ad06f3c485c3b67811605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592a7fa8b70b36eadee2e43366d73b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796e543708371e07634db02ee1ae7cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c074da0f36244d47d02088940cca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533b69cbbefdd6bb8cb6ecdcd1072da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2848448a62a8b0bc6f902f4b8d5ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28089c3236f6920f8feda0415de06c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c979015c380b134a84593fd673a282b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2058bcc74d42530d74d1b9250dc9f0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106baa5cb903ad487ae07a301d055b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9ef595cf992502ff86c72811f61c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14705e638091656aed4bff99e21f10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bea21b9fc237f0824a2ac7d26b2ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953f3d34b1503828d477892872cf280618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839d7f2df83ca230382c9204722521619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065972c772e0a933d7d27d6ab971f17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2ddec57b824544dde5f7d37a9f037621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8498266cd29257cbc438066a1588c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bacebbdee6fb83223cce61b93c81b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5e7e545fcc80c3a4bfa3ed324142c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69156c26b4f5b70dc8dd3496e444bfd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424a5924fb1a68063648234591d9e46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14695f1b3b55685d3dcfd9baaa8f268a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d610f2916edb8c1cdea3cf807259fa4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aed0a3b5ee8b329538d01be46f31a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67615e2f99421e1dc95050e63cc9f84f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeea013a1dade589694bdd7423a0c48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26521586aaf92bb697aae3590d03eaeb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f1152ff596e4dfb87f47db689a6ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b28611472406751c1f765aeee634634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7afa35dae195f281f7b01b11c7c99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703fb131fd1e78904d67e2ee138d966636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47ddd4bd176be67df8da806c550079637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b701ff9918d1a34125338663baefc44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b26d452f852fb3911f7a509e62f66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a05bbaf1450c239fba635775641f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7fd557ce7d3b772aa97a225666abb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7615444a90bf1fd6bf5cbae52fefb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca1255b53c3ad5fbc3cdba25dd345643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733733f4dfc5e7ef7ca611bff9e0bb33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c24aed7d80fce29b3e281601977745645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de37046fce9c984428b318249d6058646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485f3f8a0d88a5a986d63e3f1ab9d91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb8d139d7f9a466f6ec251d76f858e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0155a65696905ee402b15d2fca8eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a7109af66dc66639ca6ec31b5267650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ca5d2d893bdc8275ca12aee69416f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102667baa08173ebecd5d16f8fcc5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd0e7fefe27a4efdf5d78bf0ba2cb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cce7b2c3053db03ffc77589cfc0f03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c2cd56396f1455643d16b62d0d76d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457218b224a8723b0c65a1dbe314e4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe0cb72d755111f8ac50b663f06ebc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd14be51592b4638053e30bb95a82bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c2b92da2d5a9b0955693066c307f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b57c3684eb9959d189ee8cc91669b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d6a7a89608fb34b9c987377596fe9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090b5132f2a514de1495436366d7197662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cbbc985d03636e3ffe24f2520a0b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f6a871aaa78ea6e59dc6e002a9f8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16e0106280993adfa59fbf7eed6126665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff62eb697b92221993bb4bb91aa5a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce607e5af0c465da31d8666e778eb39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0426f2d4f731ef6f1a26995fa4eb98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6420f61e3bc4e4dddb56c1d3c50f49669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07075fc21adda9736605f24f93f3d9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09deee4160fd295132b8115a7bfa59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cbb409efde6635df1915dfa02d9c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114ec63eb56fef5d54820c8ee642067673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514f96c11654b5a2ad8e69913af3ca3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3d451448987acea9ec7fc4cf9b0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dc27de3b15371f3e98b4c8fcfe9db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc628bbe35266bba97cbc1c7cc53a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35830328db787969200f7fa30abb476f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3b432ea0b336e300d71468e2e8fb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c8c1394d7f0cfe1ed295286d58b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a085b923efc4a7179633590fa5f25d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21addd9d4d29dd9c3e9206a178027f0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a280aa024fb96caaa8783719a1d9e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaf51c892e05c2b5ed3b7ddc55c9b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92b6edb38a4669bd6f68f039e97ffd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88f6a56852b5f416246a76f7153124686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f9ba9d6f7016b090b4ab20bd18669687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4517eb706788b6f8a48f1f3d70f487688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9758e0685936b02c83666a7493338689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62ab8a98e941061c4bb6693b098ccc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5636c1fcff7692500ac398257487601691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f6575ec7e3e42167a1819955621ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe0e474ac84b760eb8bb5f7af86d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c210af8c2d8f9f93c986693f0c706694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ca275e533b21f49c341d3b96c6cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea76dbeec9e88da23dbd7560193d63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878b406c2c6284909394a5c50eb59b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5259f289cc9c6f2aebb04effdfaf8e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb37b83921b224fe38af57dc6dd5b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97518a51e81fa29f867534d74dfb5e12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8a00b1ec1f5e9d4bc65a1c99b6ea7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6565ab941d37e56a64a60358d5954702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645abf7ced61dd5299448fb27f7c5a00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1fa3c3765602da7b34ab25e425666704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c6584ca63b710ef8ee27a61bed4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345754be3979aaa3f86e0bb3228971d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b7ee4e85790b9321ac88cd4725321707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cb33c36fa26e017ef15cdea6104ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f403862a43be6329e582a5e9352cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd0c48cce878941417f6d11981fa04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543b8f7b06ffaa7a923f3cb8f4a51cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265725e66e229e65bb62d2e7258a0ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e755567f8e79f52f0aa771c4e6886713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35128f55475a9f893fe1cdddcff46d26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0db450a7bda54367e78661afafcd20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0087aa76dfe705b2552a3d42cb6546716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc711adee29e5e12ae4a6552fa313905717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a790d8ac8e1985fb33f45fc4c486a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af834e3242ae6ae4ed3f91592eea0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283294123cac5eb2e209aa00ddcfe12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa890eaaae470bb13186b59a15ee43eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba6af26b8cf706a493077868746625722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232bc4f7b83569ea047c675eb9425d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d0e9a889e5f4ee6234630c2a37503724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba260eec9c2ce77b8ce1be42c88fe4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cc94ee64ab80e58300cd53b06e8f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f35ca00e7982a9f057286015dad53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553d12e45375a92f26c70498a0a9793728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5686c7f5d6ae0f356bfa9427283b085729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39af9615d3070592303d27fd779108730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc147b3982c7821379966abcba2e3308731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f936f54e76d9687e9a9a4664a5775732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3650111902e28680462ed001e7fa3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3fea58cc087da631a9996507e95e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559657bc707319f3bb2bad085dbc9254735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adc95800027ccce63a0561456b103a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77878790841356eaece218d7ef4d1bc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b603fd58dd114135d129c84dc25e0f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7386368925b3029da02dbef897aa3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f069147ebd3f748f783334e6bcbb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31636fd92f43ea647797208126ce1a71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61cc01c4cb0277ee66f048780a7c89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78a902fb6c32d2d6cd2bad6582a699743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca90720a12ea977902da2413c1e520744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a77b58b0f44eddc0bf5074da03b25b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6554c11e18a6e539245129ccf3863746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59139840e350190d310d857cebdc0b06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9d15bec67c78ed48d7ba2efedf0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cae4c1b9b739c444af4875b8f9020749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48c726823d68a79cd8fca12ee958d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167df0caa1f19865af612c49f1805a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880115a9ca7b61926fa29a2e524f416752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74a8ab5d32b6e3e7cefc60b795d491753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa8f3a528f88b62699287974bd012e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb5a0ec235923548ac96ae78ac83ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b211a35bfd63df231fde653eb5df549756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf26315f3b171e097eb58c53267e9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3590e31bc2942ed9d42f11cf9eb76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f57cf47ab7bcf33b64086abc35062b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692388c0f6e487a05d3682169dcbff8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5262bd292e258e9fed57bd89b0096761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e220e01ced96d9e02bc305ac5047bcf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a78d96241e4d6fe5e3c8566428cbbf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3096772e686090ab3ba9b32e61177764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3849410134b1c3c0502ee1939b0fc9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f236a4190008705b64a5dfc24e6e4f1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee114dec46ae774acb61bb5625819767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>