--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe1f3dbc1085ae22fc1c87a13e86581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d997a48d72f2a1fa31cef32acf1c1632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cfa96d812d02c023693fc6ba2fa463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3ca7c20e5a661e4ca5622c796f7df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21681747f425839845b930653762c0a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcdde07c3fda26adc84b2f7255cfe56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647022d574c1cb4efb580512ec92e1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706f3dd69525c55961ebe2f22a972c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9193a356cb537aa4d4239e878d15fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20358ac778b565b027b4937a5f1fb3d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad768a3bd6fdda483d5b40624b0ef39c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba05d684fae2f90a2e21cf482545e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3dd38f0a4ae9cdd9b1c8431ec908213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cbc54d0d730f69fc8a36cb3c9608014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a445a8add1e55fee758bbbefcb95815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b5ed47e0af5b0ab419c8c3abdbddb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f683a3bed7c14053574113634ff7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513eb0693bf0695a6a72eaa2ed444f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee3fa80ad57e9098cccbc8c7ae82619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f5e88ea82930fb221ca08f749828020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab5e768207c59e1c274944aef114bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e6571d5594bc3b329df22432d74822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4f005d498e2794df4f12bc738c31b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e6b13cdbc467a7f82d0d34cd4037124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f2674f484571c95664a73a0eccd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb6498acbb003da7778e82938afc8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c148f28d954edc3420c3b383dfb8cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb455e273027c823b373f6d1af1d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef16870a7c62b5652dd8ea2d2131e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d357bad13e5a35d8ccb5286b2a6d0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257b4831170a49a429ae64e63863f2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db67455bc4fe3c02ceaa0fc65e34132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324671e3e75a82dff1a3fa8a368e36d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2055ac296c023f4c88d2b941df44c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10110981a0efd48cb3951c5f68a358c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e8a5c7d975c5b3eb4a0dacb4dbbab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0620ce5f85b70951e7b070ba8f5c55337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7bd40d2b881074f50a2257d247cb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfc3987d8b504c55d9a0e301f6080839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5800f4ddd9a8eb4111c86090010d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f1268a431ae934218ac02718b3a3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d1bf1e66af2545527939c14294ec142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccf079f32dce06e85d336169ab44aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d98168a3b086d04e724812e14181144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c23a81dc187a1c976944cfe7d0f8ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de8d37f0d66d7fefce46f81885ea7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e7d521d1db4a73990ad3a1dfdbbe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195e9efa80caf1ae493757f3f7bb4a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a216ba678140aeff26ad6ef23a84eb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c337cce58724183b4decf1670276b6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565b06f329bade3473e62dc24cf176751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe1f6058a1603ee3c6430bb2a6677d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9771d7c70e0d41a4a5f0708134b0e5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c48eb506136e5d38284b773dbf17c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223755730504ecff215bc6e0e70a8d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58ea98151d0b76683d5f53c9667fad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339d7346cf534392746e6bb205a51fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e2b005bedae75d514ad10fa8ab5e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe1eda65d04d8ecec29bdfbc2bd1f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599b90e31415e8fbd990aaf0360664f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715dc007e445ef1423856162af0720461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13edbf57fa17e91accb7ba718e932bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55845d30c20cd082e0633daca03bdc1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1087d0f2c13ce2594f2153c28ad2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dbd09f183a8dfa384a9871cccd92e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e9937e20ef1db3068210cfc85201966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45acbb9f8f0ab68539fb96ebd8371d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47fe13a6223d45b86cfbdf02f2ff9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d370af9965929251ac12e0bc61179769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf265c60bf61b3e2f042077cf2e462170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e1474611011873837d8e096c32fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008ddf8b8d8f306cc01ff2df0c43d6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573fe6352fa90ed843e125ffd789b5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed16c0c4cc644f2f5c754a9cb68640374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e799f148b22239943e47238a0c4d9dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12adb56fffc9e98dd13970dd517a0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331a187dbbd042661b6e55017b836af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ad661a214448c758ebbd749f5885d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a9ebc529a8cbc5c6993db46b9eeac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cd2c2e182c2c89df23b7603d8975a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6162c0d6f561623400d607b783ec1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5fa7aacf3423867e3ce0915ffce282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acaa6d5057f007d8dad10b08e8348a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93de0aa5694265ffdba8580e0de97884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2926d558139c1fd27c22dbbe973a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4decfc991c809c707ac93980b400cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07eb345f54fddb65b7fcc20b31e16587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a080047a1f5362b351c954ba8327e4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368e1b28fe1a97734b99b068899ccf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dbc9601eceab4f165a8a390a7426c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331a82a48da16b0afeaeeee3de480f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d513e7489450f5b98bd16dc2fe07e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2637d8462da1a9605b06328c174dc0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81346a8a27927e1688491ba9b1d231c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7518323266bd58743f515bb9bb8f30895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f482c677bd56e99658368910ee714496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed609da62df04be7984c21858ef09e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaf11646f8b073715a7b6ee582229498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560b534c2714dc64adde6f60db263799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d2b112d62ddf1a0a03ae5ca2d60b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa3c60b6b9f3dc4b9412829634e9f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83a6adc7e17efcc99d4baa1ed7c4c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc1b607f494badcefd74cf89c59c73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45d77e9cd30ef2e443ef5e01802dfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb41533620453054ca0d11e62674f8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e41d57b5e149b8c5cc46bda2b6903b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753594c2808d5b3690b76f0343a7287107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3947fd9f9a826e6e7f3213df7018e1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41e0b47e33e33d0ee6b2053e198ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e339b9d3132314e49e19a172c4d7d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef05b48f19c4ff1b479caeb1bc907a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21af79ccff6dfe4084c624729186b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adceccdb7ec24d306b56f32eec107e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df654b466f1e5a6486bd6a463f3c8ef4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c069f35307ef01002d38e5188c654dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0165fe339f4cf8ebeb9b22d68019236116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82316100a11c04b787e72349ac674a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e8830f18acd22f9dfaa826c7bb6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44561c1e87b5a833178c1bcea76e8fcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8986c9c38e14cac699a35f5d7b658120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f50e971ef8353ee5e244c17f48ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9979119c31705699b6b9ce0cade1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5eaced556c0076c8c1029785f1dd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7f75efe4a26dc65567aa054b07141124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cd4bbebc403ac95a42909fe495753125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d4dc4f91e7b471b5a4c708e9d4c60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bb82943a8b962568321b39b7405a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12032dc6826825bdfedde410e3ae1974128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc90ff464e2595c048b2632320905b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63dfc00f9a71cffa949352aea4e83b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d5fa39c9ba8cd0c135bb46fddd66f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85558d4ec73c08fbdf9a6e8cabda65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12206bf0bb5bb07089e0abf63af3c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79927a263ddd99e0b13ddb767bd4ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f918421054bc15bf11a7766a93610f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c4e60ff36fb471c666ba18b932632136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c38a5ea6bebc69f031f2ee4e70b1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b98ad8a1a9bc0733026226b9b364f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596082feb0131c73151b6be52628826c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d0863e52585c58ad3149ff7f62161140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8958f4bcf31551d2b2fcaa38c994299141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca2967b8eeb94a391ad83d8ae5d297142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5323068f00a3ecd6c4913c356eb663143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662163b12ceb65a47b96d7f53d777eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f708d4893db8c17ef4323d4178e99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbbbb54ed84dd2f02724528c780891146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee357fd6af37d06ad6bf8259774f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef66bb5dd296a14f02b405541e6156f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd47d1f5f8be7546222b73f334ee56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1e92bf22b8e93b74901f9a5847cbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497ad5377d6c1ee99b41b19a71f32c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78d98efd6080327e3f4abb261dda49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af3de40ac8b902596bf66808107ef6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6907f4b27aae3c3ac9310dbb0443e3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655093dcc02179fbec26fdae76a9dd03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3d7e2755597bb868d73c7bfdd47b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c7dcdb44daf5fe5cd307d2a48f11e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046f1f393b40621be469387dd0ffb20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82c9fc4c63c438a13d732e881c4f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46855902ac96d877647352417a25c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3524f75e343e02fa05e4b4de23d9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb83f4680da3d13eb349c76c690ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe80b5d231e9b86667da302fbc456c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676931418529328f5e66aad24b3445c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781474d75da5ae0c16c24327038ab3fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2057ef22d8dafc1833982c12ddc6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ec27d96dc86d1a7f99413f4249ebc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0674b89e8e47ba393740af820413d92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ab56e4610a673d391461f534166ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca17f39d1a4ffeb5fc96dc8b8b847e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc6ca7f3cd90c3fb1d4ebe0b068e53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025217d64cdfb656e88ebed04cfd666f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e910990cc0911ddf384e14ea161540173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93fcdd027794d480c2a19a9307a988174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a0afbb5d6e05d1d819af1e3481a5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e1119b44ce6172a22906014b247fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72b15a556fc28a393467235a4e467177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8efa0d5ed9bbf36937ec3f8132363d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496e4e92cd8d7e4c187cbb3940fa13a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e41c0a65a3e2d97a132c03745a896d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4514ea5656e7e8b6d4ae7eda7424b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf930228de3af8db6679fce0aad39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128a030d0b2ab26b20fe9159f7b79f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0996ac98fa61cfa2ffc70c701adc6ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaec60c226349bf5404b694eaf785e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b3a600d0ef65bcd512c1a5af0710e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db9819490ce32b564df7a8b59bd5ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a03c30c7f16a1d9e5f9f0ddc8622b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe2ea4deb7d57e50f797bd95cde004189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47363e39b604d24b8dcda2ead38c97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5214bf69086ce810aaf6e0239da782191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae5084d3c8383a0361afd431cee96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53d98a67576aa6a6c227556145b866193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94d165c7b14d5c2bdb13462f53b18d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85626665046276035d449c74a18dec8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54336f204d80650762c1ddcfaec52b0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855356604df1d0cd0d2654cc5cbd88e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3669826a3d2b81c1831c98135ab55a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44031ff4690f353b3796593cfdbc8a33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634c612fadba2157df9b426c95c2d23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca19768627c01d1b2b85eb9d384305201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaff68a34d6e8d3d17f738c83fce74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39796eecae92b5bfee108567af010768203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f385495818041e407f1a1f986d4289204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bf6b782757122c79b841f37599fea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f456775bdc0bad111ea9aa7fa25e337206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fbbaac52c453ce3660c0b3159edbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fcce250242ded3c9acc1ba2f392ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea8df66d71d20e886165b3fcb8f0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8a9c09c0a2caa284259397334cefd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f2e58d2bab9d507f196d670fb611211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbfe726f39b60632faa728085589fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd13e6f7f76e50390896efb1205fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c109ad844bccf1b59c4fd56159050214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a0183228637976d8a416f4bcefb85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442641f3965df63dced7ce46929e3869216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fab90c7a3eee6d1273d2ae8072b68a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b227744660b227684ac213a7cba14f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b817478ecc1a457b7d547d04797ca3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bba1050cd8c34f72be3326ae35f24e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fd4f82e09a00c0e4c9d9b6d458a22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b576d3834cf2a6590997ccb51c577222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d182bbda22a14dd609dcf4f10a1564223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5b6599fa69c059d525dd71c49f184224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000837f321083582869cab5731399f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208920574b57766a4bf3437edc398367226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26833847a08af4adea249449da68ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1df7270a9575a69c978b0a9152b6a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d475ceb2c602f9981e27a561f3a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69652e2a9c44a2935a0bf50ada895ac2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70a6534e6d06f4f976009de2df6b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c46e2eabe657ccf86d9fa5ca7722b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793af3e35ec87becf0d78a7e2006472233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db996a845f54ce77452e6e0307935f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f6b75e14fe51978d22f2a2170eefd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0f640afd76edfa53a3658875e95c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02709d73fa314860e44b6c211d431d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0849914edd741ff3d05e3cf2c1ef7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf15c65e2db9671b12b88aed9e6f6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ba2ac646b63b4f4df92f5b989f4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2211f4228f9cc6e660957e896cdeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ff54e2bf0755dc7051031688fed9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82de53e10f859e0502a153667f42cc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d79d09fbdb583288b3bbe5e2cea4c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b73746104045befa66b90efa7fbdb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aafb2cd1bd66690c355c6a197096c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4108b2346eb769ae7e051b2b6f6a76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21615e4d0bbfca4de23d9afa9614822a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caac9d148908a582f1beb105a8bfd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37016a6ef21e6d8c0c98d3bc033cdfa1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ad8dc349899fb65e632562ae5e67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf1914c6f402f01df897f01671f83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68c8b837a79983039039c1eaf14bc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f260ac9c5d472ab3367cc6952125e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e94aaef97ad325c7519b80f8f4aa3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72f77783ef3f45e9afe8b3fc9acbe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17442786af66af5bdf5b0c47786d21c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1402db6fef22c559b8473065b2d29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9af9ce12c93707bf1ad583bdfd4bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1fe196d119c1bcafa16b2a1503f6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0704f6de995faf805717b0e37b303261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79987ad9f2c55029a18a3d2e941f72c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7ad3a5fad66fc6f037507f86e4b99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183946a545be235ef9fdcdf19704590264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f370969215616031b9fbcd47deae60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc85a95e57c04a8a5f4038808e44e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7fc934ed2b1772a4e43ffb58ca7eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e96f58595115fdbc52ea768d21424268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbf70e616dbae949ba5805855aa3d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d32af0a94a5899f56e70ac95a4295d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22431d51ef2908dcd706c90f01db3fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb20989e5a2823cced7d20b766a05d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5e415e2e0fe1253e0c83e654d3ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76e94e9cb92caef24bfa3153f41b05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1fb4c861e0886b0c608554b8fd75a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66970bb282674c78e749a9a944c3dc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78149d8b99b8cc98e4ed17290559ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89fdb8ffe0123393d1fec0dfc8f86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f1a86e5f93e205af2511006f94d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffec0729ca9898a4fd437dbb407e48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d69481251e9d83b6af912101c33792281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4cc0793b209242471d607246eb753282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e75f41af2f92832f3bd3f59428cba5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a557531f9d4f8b85c8f369b16bd61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc841ce9f9c39460c0ec1c421b1340285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d877005c6e2ec3e60c5582172317bee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160d9aef1d57cfff2fbc2e8504edb76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1614568601e4b7840e569dcf57409288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a1f7e6e365867c02a5a4ead153965289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4583e680607bedf2be99d0bd033e4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28d058f4187acb1aab5d3c9f044270291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3fa7afa9f5a008153718741b898e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efd620a228f53a1b78d82a69b5acb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa904434e3f172e536281ccaed5665e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ec471097aa3f70e9ff57439a7290295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427a8195c5f405db5422be37a958f23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9818ad4b1af26688ebf01ad91a001297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6e8e96d6a8c79adb2b1048b960ceb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf1d4f9c1e29117be4bef40c02d4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4192a1369e68d2c9efb24c35ae20a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e824925e7c22078002cf7c345eb8ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cece2deff9229c3eaad0155d419e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a664b59ea5998579cf6cfcb013ab990303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca61c04385daa8962258ff18f981a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de10a90206cd36b13aa562219ad35f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28256b18e2a68615419163ba67360eb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228fb5e54cc3bd5908287d3dff40806307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040cc20c166e49e155b55f48989bef1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9247108c69bea1ec2cde0a75bd01c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019deb062381e99af8ded92e68020be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34792967508476cc3d2749290f8e3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6052320ef431e5dd0a7d1f8cc3112312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaba80c85d4f062362d51b405898c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c478f5d372b0d407ebd58dfd128230c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f9890c6b7e2ce22a91813330ca8f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a3e479a92e37040e7a5610ca3fc84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5893046fde198074aea7b62d5678317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e6b96e9bc026408225a130a03189d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7b64d77f07fffa9cfbb7af0bcd37c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63128108ac2c1aa11021d503a7b136b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8c3ff6aeae792066216821cd2ce90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b82f8ce8634352ad287a59fd66dc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf99f6f63ce8159d36a833ade5523323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5689f3b434ad2b4e3902786a846f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5e68f0170005638e7670e1ffecf8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a50c94cd059070e5015f0c1c52175326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42256061ee8839d054b26fef3f7b0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84137dd7654d019b51012040dca188328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3bc03b1919cc1cf34b6c2786dd3c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67215c46b238169a611b408f2634e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443746ccfb74d6c7b016a245e1e6bc13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa277d68f5352870d40c90fa3e8d6382332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903d19d36bc5f1121cac6ed9b0e76d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36bbfdb449faf21048c63cf9a805e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ef2368b439fa01c3b64205e07178e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4490c965f60dbe118baf4e74fab8a39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51cdf9a96f32edebaac7bba006d099337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7483b690654b536cbc7fcf0ab2ed2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58499d04909b8dcc6169913d54e45831339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e9d58a4ca57116c486615ee757db3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6039a70ae980c7f59ee52d9d078586341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0706301b0b6251b4ceb38e1c7d6881342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfc630fa2c001992e115f5a190a604343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c7441045bbb688a5dfbde49e20421344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b0a26b27a1f49dd128d7d0ba297df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903634bb46e5780bfa32648798ff838346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aa58a7a3383018bcdccd2e736fdad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e7fe6b70dec685c15da441a10b823348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49a45dbb83dbfc5cfe2ba69f53be9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f398936e060f8829624aaf6b94a829350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aeec6c4c5598aa6efb9d7de13337c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2422ebb12ffad643c8044a5ab413dbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc454ab30250964397a46be88e6553d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5cdc1ba575364608c9b7b47e1e140354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548e4020a2a0e7f1da6f04551a9ea9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e5d736916cbf7e1e0ceaabbb5ea1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31efb0e5a2f6717a9c362d117fab6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627626ba7d63d1ffef56ac8d66ab3b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8251f6c831ce86900f2b2cb0d27cdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79a0a6c6e5cdbe2292ee81d227258c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1251bafb0f9a28f2a8f8900d629ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393cbbf4b7e6afdcac758ce4bf5a108362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd06985e740fdcc589de1970139a726363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b72b00d067f6bd8a4d1740a4476a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a73fcec3d67a90781721af8862b841365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba72bd9dc0a291a38f9614a575d652e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd2997a2d9245273182b62a4a5f875367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fbf438b9f0975b743e7e312183649368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3518d03ceecaf6a1312a2d75887668c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cab6af9577aaad0c9a8a8fd6d7fd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01140f379fe66ab6de293e6ab88501371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a45fdcaa57011d3b0626f8260eba26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c31dd14069a2ca09df316525b589d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc292413d69d46633daffb31425036374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8b4ebd5bec636004abcfde5549edf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aa83718bcdaf726dda4db5aafaeaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee74f0aba60e9830a85654e0337092377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073c472efb07edfcadaea5832058cd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4e1ead3d8ac4c9263298cf74fb882379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514a280a65fa13e4b846c24760ac145380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328172453e3341ff40c895654c1f90e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae7c7160e9710ff93604486fbd9d77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa3ee02ecfd9d1ab4eb8c1bf0fd321383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336b38c12ccceae40043ceaebd6d627384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb621c3f2ea5030c76791663a196852385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7464d16b2fab713d5222b13d283318386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e19fe64340d1a879d87622c215717a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76917271d00482d7a095a94c679d5e67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68c7b38034fca6d92c11d3a8387c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370e4874432158f039e958997808950390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675cf84bd0df2d23c92be07748b41b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff4f6f4e4ab72ba71978aee91f6233392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b07ba34ad15b5556d7eacd400841ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5afadcd2e99fef1d5f9ab2421cca2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1d86c434e11cd359c3a56eb932647395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f42e044ee04409847691e7d3cde3b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdffb7fa640c55f4f71152def0bf41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3684b5973fd49ad4c898c0248eb1ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb53c136a20b91977062e125df86b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba17d0d7f7da241969a0e641fa2861400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48332857fe5956edf396266e3be0dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618944bb130983448e22b580cc607dc0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba23df238b6cf8e7073b2d45bd9f61a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4eefb2f83927d6e88d536118871b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adf3535a82c84f9d8355e4bac65996405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f81bd8ef6c44f488b769aa118b90a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154887afc59d68efb81fbc6a50935f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f882701379c75a48e5b530d16e178408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf9f7a4be68ac0ca2c6da760d2ff56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112e87850c92ec98118c37e02c17b69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b3a3f6d102da82679327dd80274e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274ccb8afbd64f56151a4bf41cf30f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b7da5f41c7debfc55b093463b6038413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d22d8d3b2a927f36d2222499126742414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894d08e89d0477a05ffec2f71ea065d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74176983908bf811fbc1ec24247c988416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b28ed6963258326fedda519cc82ccf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e242a1fba52f9e2f8207b8861256e62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a28bd4dd9056dbeac228104e9c98b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff8fc10f376350999152ba2ad82b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e351dd1c246a82e8421b3327a346ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b4171bfaca13b38c135e6f4c71f78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3350c6210531c81e1fa72e53681f98e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7fa64c322d61838195dfda96f4eca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2f8bf69258245a5d440da8e0641b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143030a9968f58bb116f3d8d75e4c11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ad5907946e7aaddfc9cae505daf6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cd4cfb8f80c8e1667a59904188f57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8833cab0beb2c4b7c7666afda42dde9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5ae9ec05e31e4c9df03a0ea910c78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5be4a84b4b45072d10cf2a3eaeda76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86dc1bab6b19c1417cfd1941c44d71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4db44623b82ba13889364670e75f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2a5884f6d0be7116dc53d92565e41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaa8c992b853fee7a5ef5c8ddb7af3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72d4a6261dc68b6884c573e323d9db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68faa824ddf1f7f7f5633b60186467c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb5fee6aee05aa414a6cc4e170642438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d66621c76714f0837a2c0a27b4c35c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f99dea64cfac0e5f766742a635927440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96fb1c91824ff5508bdd402e2291a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda1104975c49e6da4fd64be362ffd4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134d6c47dc05871998f25d143e3057f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418947ee07d0924787bce0b83ae1d329444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf531fd7378e55245245157fb3f174d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad629c4317d1b8eb2b9d730c4cf0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa76ccb7411f88a8f5939f5b304db0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0359235b6954a0eab24a78862c960448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bab921fb6c1766d8ec79dfa8426f4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b437b66c4c57c0c70e94a849f77ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9b0d73a2f2596f498ea519f57c2f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbb5bcc185d82e986170794a89936f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f545e3d0b1cf8d733125882d74f27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a55780f885805a76eaab75de0dabf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12e8df5f057c60029e52dfdf58b23e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d12beeaded62f709f8cf8a03727f66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce682e801ff01c9dc98508e9128f3102457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba07b5dd3411fc004a6c01ca41f0513458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965e9aaec88a339f489f02656a66b00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2318f4d194508cb25db84afcd7281460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab42c05080e3b8507c6b5fd5bb24a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fa98f79521b932a40cdb946df0df1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f1f4c35e13b587905b828fb0d767d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2fc7237152b6c78f236a9f903c254464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ae45854faecbb19681cf85fad4ef6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588c744eb99ca9d119158c07d928305466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3d90f7e533d68611b6af160075928467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75e58bb5689649320c81056fcf3cc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec39a178f3f5b385e8b373ec64cd961469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a842390eb04d49765093c706b094cbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11756f16642ee74cff7635a947b4b550471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f77cd950f10a3e34e1dbe621e54d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c174aabc5790529cf241229ba86b8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98af9491a71b832447a816cd3f8220474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a936f8ec8f361f931de410526d446475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236658512cb9ef16798f6e100964f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4d95c3a557f32f2485a197c6d9f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f734b18d24cdf5bfef51a8c093b1ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d650e90f57d98abf21ebcc1a89d4d59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b265e32f8ed4791accfcaa93d72b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c89e842d72df9ec2047a2d2a49bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19c0f3a473812e4838f9339ebdc0d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2048cfb03d7187113163bfe77436913483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e510a1460443ae9f5ce9076f618380484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4139a49aaaffa33468cde4c0453145485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa8c02b9d2e9ecefc8f23ca921d7b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33b1629d2b2ae0181968627cdd92af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f32b8fb624521651a110e53323c96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e3698995816c799d85fb595992b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff4b100fa907ce82cd6dfb21f84cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0735a62d4723733d631ec111a630491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3536ccd8c68d53fce45a210a93b1e29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a3c4d430fa6c0282642a1a86fb43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979900e3b615dfd71e7f4b90d1aae7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80cb9862313026be8c491759e77f0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968c3d523e21575e26e24821c24236496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff9d4dae2b403993fac108011a1220497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eda8fd5443248e000c35acffe08c59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d07fcc012e715fb326ebd9dddf1189499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc3df6235cc6a264b2259e89206193500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af5f3b28995bd96f28c26ee13d234501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6269d05536b707a6d879518cc053033502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a4ff546bab7d9c2d87e9c0368ecc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e604bd124c05156baf07b827d03f746504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf814956ccdea7264918378e0fd90e00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4afda7adf8e2dc56f289b94c7388506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ad9aeda67b1b373e507aad5f668b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5efcbfed2d24b4125999321ec27bf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28456318019d494f8fe7bfddc76cc20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ceb6f6846edc4456ad48df28bd935510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b35d664dc366300e4f8fea5dcb105511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f9e643a0e823ae10ecbd8d97737de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8ae824fa411d8b3ad03ccbb569115513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee19f354b368372491922fcf778115514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a859214fb0be13c63c2592731aaecb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926fa1f687b3a4bd1edea9bcd3a7a2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a51475a158d8ac87ad78b6d4520e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3b686941e22675e1ae02721243195518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db0de79d1e0aba9020f95497366389519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4489c6635020f82a91760414119c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e319d312eebef40aa6988539db4c5b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679995658d758070052c81fb60366a9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a6e11f9e7f6403f5fe49dc5d6980523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d420ef54d71ce93e93ca2f6aa8c99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801651929c04af7e27568a1fc71dc4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548bd6de6ef1b82009f468eb5607753526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee38cf7f7e50b59526a111b8751918527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a870207a710b7586b92fe53a6a2eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a55210ff5679e2b78911a8856f9ed7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78ae64e3c58bf5b04c8c4d2e0eadcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c25aa445e62764258652fd0c00a69b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1a4219d9cef874aeced5d6c236451532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4442fc70b1ded587c8b9624ea846ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425c9abe9d621030f842c8a36bfd3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30867a321be7eca4a2d619c4d230de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d06b9d850b34482515ff4ecf00168536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaa51e90540fe14835f2acc7bd4769537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3141e4be1468d67ff12412e31feb282538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c249de166b7f742317b12997f70850539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f983f3b7a0490012c99e3474af9c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc119fee910c50dc2eab6fbf28bc34b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20351f222c2f0456ce6520c59d113f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da807f8cb627ba8d3aa20fd22578c25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84744c8965cc07b50f4f6cccc0f347f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e7a03635f6ea93174757a5b23e61b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad0a43fb311044810affa31dd6c04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6605f5898dc6d54629e4dde662d596547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8fbf324b80a6c2bc9bb0086f5528a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbcbb6cae910736f941ee8fddaa73b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ab89a7a657085ba00dfa5f316f191550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298456116a820ac3e49ab8b143cfd05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b38282d44e12bf7c4582f9153f2d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f6710cdb85ce9b173b4a1c66d86c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfb5b56527e831e48c48f1962f9591554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435fde61865f820f5b55c2cd7949479555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12782c43b9d25bfff51a1e871d70e94b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8284b3238d201c55401f934c902607557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2062956a0975a920e21a0f61f7cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec3f0f1a2085baaa8b2a84a0dc5e0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5bfa6522b5ac46c924c28a536e30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eba2e8d9e0b8d4d5dcf6a3d4de8cf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854a40d3249399bc47f939d6bd5cdd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46ab6b7ea1ff46b59d0b86777073c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882a31efbd8c25b787cc9e53cf91dbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5c9d3c76442ee1ba411eeb1bd95af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fffa219187f88ca1df15d3b3b70d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf372e417979b507dcb69cc5eec6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ee6eb36f34498bde9388044efc29f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299901ce9618974d32611b91432a124569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309891d578d1f564e68a72db17366f35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa322df950acad9dc4e7c4e265f62ef8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf60cc29d283e1ab945e17660812a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6629360c8f758aa6193dbbd83b54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44de2b72172348998afc41a09f62435574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d37ea25f42787dbb54d2591014492575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de91244e444b9e0983f300857edd42e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b82292557fdc3052893f06a8972ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aa3622b51d39d8fc1ce445951363f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb8b05c4754063579edff4afdf0ccd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9817dc4d4fdede43298c562a5f7c25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb730456149625726a7b109faec604d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d6b2f6871e8d23fbc5b3fc381f63c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40044627db351611105b097e73f400583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b1cd66f2d2ea480139aa26188a394584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279339b5dd4574d50006fb1c1dee341585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3210d6cfe1a6eba8ca71be0ea851a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60895976818dc833e9d1bbccd74566587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b6c238297ae958b8cea24e9966a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1f4cb9fa9e931684b1fe07380b01b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da0765914578236660863732f90b87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411e90e1874bf0cde0293287e2b6523591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffa47c0c9484b100149aac30547824592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d011b8a407f444a95b15c7dc96606593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154016adcce07d7f8b59283d956e380594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d514b7af4b9c7f0196dae256b2d54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078164e024be3eb3ea3176e3495454b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30849e1fef9585d47eba1a2ace6c5f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec94d28362cecc3767af18c9f27842598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70438aa2218f58f1757b24c61e321c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c7a26cb45a7e0d9efd8692e9c15c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3093a70abf0772d0934704b28efbad9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c3e8a7f2851ac6ebd54a41feaf2bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1c196a9c35785558b0024878cad9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b799cfcec00919a6ef8b5354d5531604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0da73cb1b2517a01411b5d47bf63c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca0883d5545cfed507561df15f0568606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4af752328b3322669482e39bdcecff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc368e0ee3ffb18bfd8a0b65632f92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6c3e996f27cc5c67df136fe46b91d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd69905b048a291045c1552afea3fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82bfac3517c81d146996a6912b61bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2584a3bdc9becb106d57a2483c505612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c39252862fc7f8b8e972668773ddb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2e7476ddb62c1eae9995f1c258347614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8b2a3abd97feed2f24569a0756d6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c53ba838f4327924ec721e01e721e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce499be7bf397648f7ce92b6273631f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb48b087bd08b5b7fde2a877f5b812618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06657ae38baf0a1255af93f68af6b18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd404cbfb5be230525ad767033850b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1276e600b962b0872e8cd0d66cee99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212c5d1af281ed62ca8548d7b7d23d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0711d5332d4d088af4e249211b3f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a95ba6366e886df92148820f46b922624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef6a7f9348449c619321a337513d96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d573f3313655a27605339f661ad31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91371bcfa6f5809f5e951ccab4159b03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c176e81b49dc7014997e6e7cfa90ec1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174df4bb38d69de508d8869cd5064335629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f84742d4806de2a10b79600049425630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cc9ac6beafd87d1fb80ffc2d4b1ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174ab6ccff9ea8a50beefb3c6848a47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bb846b50fbcf083ce379c09398c2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e310a58aedbb4a94c7d173ab5a2f4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce609dd24bb907703c73d685232951635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755c54473b15394b43b14b635c69a8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff8f305b7a6510921e933a4cd5d70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ec0b578716c87cb662b9cc709cd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e490be477460d89b4f055af9894d73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5f6cb8668e34ad927921a112ccc4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57411a2435aa41302d383dd4b2091ac6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9793683c515192828677bb51c13a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61982ca961491c9a1165f7b5948b0a81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738cd38ce279ef47b8cf6edc97516cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda64ce14bd81e0e35167665e705387645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd52e5d6f3f350f6f4b8220b931362646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf3cf5beb8549855a97b5e6c4ffcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadcf125709ae4ddb06c5eaa4afcbf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9053fd996909e4abf04d932a5ff3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b7992c653542d65d10ec57513b03a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac30bfc68b50547648b0f20c8c3c540651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fede9b8271bf22e3ff53164544aa09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ba633af636896dab1821c04e2d05c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68276a226f4fa375d67f058f82c20057654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1174d39e95b62a5ce34ca6248bddb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82670331273ffff547dc80fa7e3f0f27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db48f7e40a6feac838bcb7ee7618b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef13f2cf9a10c5ed76071192fcf842658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098fe8d3f288f375c08f91b86792030659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60155f1d264a35c63e5aa789763286660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75230da37c9f0d0f7b3ce956c43c73d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e0c426318f1a2fae1aeb3d12692b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846b5d53410ee8b8a024b0a9617c23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce41a986c78f641e67ddd28d81566ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b229e8e13c07d5ae09f5a9294c3cbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09849997d5d88dbdc0ae698734b51a12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a440c20181a4a58cec0a0e82467da2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ba35f435e303586521e660e87a543668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11871517de1b392e8118183be97f2485669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de591c22b8d60fa94bc7aad2aee55136670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a1d3d4f66d5f9a6804df9536f50b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4805f55259ea3e6df44d11425c8965672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff46ba60aea6d0d95671f2a53aa5de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c661eba5710fbe3a3f732652ccf974674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956557392e9c2958b0675201fc25f8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053c6b7021001915c8183c0b26992ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a0b269a315243b61a4ba34e4cfb76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce31cee9b6bc7d96f558503e6e69439678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad2e385e4b3bfa3ae9f6431695ee07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67d58aa3a504233aab2e4c073fdb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db758c668b580db6512a66d1c8e2f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e392f82be01cd86b8b50c91f0b15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d12e588009dd6b0f4fddd20e1e4298683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755a3e2d1796b1c332e4c59e7e077a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c42278e1241ae20039d34c0ccbf6f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2af03bf218ec0c0046050bfe023c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac14201b9f2f1bc9b73cc9cc174d31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550d224b58c845be86b77aff9b9c43f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304473e2d6e2829c9f721e7b3abaa211689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd0494857c64a3ed5aec7c391954c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318368435d9630aeed9f4a4f9bb29790691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e721a97b5d5ba28dcb70ceed852d89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395659770838861e5ada997a054212693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518af1b4d97f191c7ce9f503e6cbb77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45673f4e8b0acfa4172b7a6fe08d5c6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a893441d563c5d501b066dad9d6a380696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e558d916666557ba71b6b2808511da6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290434167708d91b0b599f32a170046698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff8ccaa9c365d4e8fb6c649ee347e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697c39a2f5d82333a2a24bdeba193f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef31d1361b1535485dfcaebb62a039e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55928f8f3ec2f52c47698a2cfba43cac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b88f07ce641288f0463e89fade65f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809b6c5ad57debc35015be8f224c566704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bc31f36502fd25f8878e8b63d97e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc529f5dab933dcd19ece77bed25f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6671e8a2c35ee4f0404e95a5b9307707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b72e034d28a9c0bd482fd20a06d0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59590aceb701db97e4f33ae2d58fdb7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba65ae155f9cd51148ad6239944076710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb734cae5f2d8b410dd46bfb5ccb59b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019cbf6c14ef12329b2c9047e4d6b0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464224c6a2ac00ec08456550405580713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbc62560d6a3a66449ed4b260537b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78a6cbdb481cb91274681e636fd2ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba4e1aacb2df8a310724bb00a6f7bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f123f43f13ae53b9d77773428800717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1143b05bcd4202823cc6a2bf9fcff0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2f2feeb184f92c8d02ef9fc7a49fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2f9eb6ddb7076d22126104a377ce0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff099c10268d973607e3cec212d268721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de851339680c4009657a4a6b2475d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d404e0c435ba8f36c24ab6f101f74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222780f293ab037fc1c393a1a859fb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6658e681e1555992812c2604e669821725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a45151a172d7bb5a1344c3092ca1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308d1e114df7af975d958dff4282c95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5fef07d8273cd26835f7a8de75a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2842d27d8c7b004b5443903f08eed17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d9a36e8c749646c491af951c9f6bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e388c82a71cbafe64983bf9466229b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4090627131456ec2c1df1cc32b159c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aff2332091ec60b065c5f5bd068da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33734b3f3f052a1eea8bb9b00094e11d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec4399e6f217fef02184a7eecf8c23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602ec2b13013a4333d772394c535a53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b48cc5a06758977d1a0ac5c3f50a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5eebe903f407eaa9fbc69cc8767b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc76579d7800eb817610a2dc3c8f02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4e8d10344df4f44fe440e47f34cef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc11147baa201380dfbbc6ac31b120741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b975631a647b33a8e93a93c599574d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5777f8dd56f35148de2c5f0da959a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b76232019b5549200cbe41cd02c16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e0361f4cfcd07595e48b5401b183b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fdb9a31ea1e880731dedb726986b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb20b2056fb51555e7b7deb84f984be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5910dc5f55377b8e8234b631c67cf7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff5ce25ccc475b85ba6fa793496a68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f34f1eccf6854b162fead886c52fe8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984a5db0dfeece50eb7c0632ecf417e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a69611fa36663f015dd01ec28f4bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b30f82df7fd8e16dea8cfc7f5d28f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f303dfe1546b9b95c0b20110af8a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37de566fab0887fddee7140297379c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502130ff4ab4c0d2cedf6a7b051364f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ace8582640c97d346eafe996662d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13e0b8cd3255646156c4e06aae6a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb9fe8df9a3f17f70a8640aeba4971759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862688994af901b049858f3b171d1dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126ddb7c53285d7b507cdfee363d4c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8358ffc5f657e07550a0bd04784ca9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc47f6737002b8cd8b3c9bca3447219763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0294e69ab174b8bfd21554cb6a417b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98926413534c7d647f5e6c2b9a184876765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bf783e2ddbd8c02c05133190ad1c9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af18f3da66315fbb313bcb4bae4ad14767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981bf9d0247696d9002f77ac5e2efb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f225a91f10adb5a2aeeeef0f89eb8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78464522c5ef97e80a1dd37edbe488770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c7bcd23ee6802a5a9a29fb3d06ef7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d95dd0b60441e1489692069fa53c53772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3d6d945d4b80c19f2b1fd3a96da2a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c6905597d17ae64f4c9f1ef3dd4f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf82e26ee8eea5575cafd56b8b440f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d695307aa1f42f5a2686269723c32776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814a54e227e60e7ad5bfdd1209ba6f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6c86d500ea5c418cb2828495c1014778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea94903565839747aeaeadda148cdb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7265f4caff0bfc63c6f2b06c366dd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b3138838f0fc7cc467a06758bb351781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de13c11ba6f46ac6ccaa5d4777340782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008049aa92cf4cea5c4acce64f35de6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39f756c88e7f41df66f745280e33d4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a474ed8692d5f93341e430c23ef91785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0073cfe1d03c626c8b879cf3ed198786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe18b40c46cc8c452596da472ee8651787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db493af4f9d0c4cfb17e994db3903c5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2ff8fe01f8f2b5c694b348da09970789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efeeefabc7fcfbafe85f5fc374153d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c94bbfb68a7973033d6ed5d4db79f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88367c3e2b9351c3488634043e213343792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b09e16f899bc84c6e1e0ede628421793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010e0b9df3e41c47211b8f3078538d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32b473175582eea8b874d0788418c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c19830e83f3f9c6108e36d6f07c202796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb36a599b88fe0f81520df41741328797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8ef50935afbab1394835d580ed56f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5089382dbd512cd8958109fab7c11799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def759ad988afe3251ae0c9bcc765003800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b61d62ba7c4f1668ae0b9b46ff696801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24f62f5f7e54293d293a714f6b48c4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9ad3149b6410ce92ddc29a7560826803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b6a23016ffb7f10e8678db0d1e39e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df8697d0da5eba25c4b18c0270e58805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00f8ce030750bbcd4e111ba7b114d2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e69f7ebbc47d3f19c812e15f8b4cea807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff62e2684d2cd6f7ecbc9c6f159f4a1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271147370d1650139445b9b4aa59ea9e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4ad722595385a68cc215a5f9b012810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d621e1c12f36c1f5933d1bc9b6614811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216106c52653076bb4b5a77f62177aab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17ded23ed4c1ed054ef18bfd1b1b10813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff9b27939fdc567c261d0f787dd8f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc85952093181bc702dd9cdf42fd7e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f119fd57b657c5d2531ab7abd366662816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d98f102cdd7c5bab11de573654b3c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851ea2e196f2ed66bbccfe714ccf254818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ab2ae997e528bc56100cb25a36025819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01d487046d6af496a4aa396324860a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75a74a62aa895043c913e5f1e0043c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db97fba38769fa4946d09a85c192e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae984a865efabe8da26a80d0ead4799823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61698bb5c03ef6753c5148503f2d359b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4fe2621a4a779068a88f052d43450825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1678760e552276fd4c158c83e4f4e1d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2697fbb254aee8d178506dba9ade834827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8671e19354937197184f0e7a1bf1ae828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2c7c06164401a587572852df3cb97829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177618a5178d25e09e56e29b5db0aa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93b1be0847c6abbb98b8b11fd990f7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dee0309b5dfc27df7ee1823a03c30832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7152fdab3302d983ed23ead281c3eb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319efaa6da6864545b0a4660604c6a64834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6689ade576457963bead3112489efe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3f0eb6d083f5d8251ee1d3bb75730836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686618c534c71fa6ab40ef0dfdf2a303837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897a38922abb6cb3ceadea79889d1f2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98de8c5fec30b5bf623ade70532d2c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb543069927d00bc7e50b0e2a2d0a3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30388c5228d98cf83247b49678e7810c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09b32508277ee0e51017877c069a4e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7a3a718851f2b3288c7a431ad7e0843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb4213b678fa2b2f25cfd933f4c1991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4718780da1e8b185a570a0a497ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b0cada2ae63c762cc7c0e6be25c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4588a033578a71df44800c8e05bdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b6806d43c39903e30b6e34fdbca45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7133efd9d66b2cc8d26665b29ebf86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87304fa2f1e066f30f534f8606f7bedb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd58fe5bd07cae40c24899d167bc0778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3834d7bde072327908392e76a9cb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4256281def20f3f04065adeb674d51c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869609ce1576dd6973f560b4cffce66311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b59e2c1e00f3afbac7a197264973312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1109fa657a9d6d523f347da442d049d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda66fa64fd7781b8e1e932b5ab1849114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae342a118e64516b79bc48726d8c8ade15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f7f9a494863dfabadac18f2dad4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a6c2e525e0611bd0cc0dedfd1c28317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e62a757dae2df641eeb973fe36cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30095cd541c73780f1c647fdfb1b318019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d664051a12d6bfbf4679f413449cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c934e1f2c1e6ffbbc3d2c698cb0dfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6329ec9937805f323c2431737be979e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b6e2a9e201800c31418e2463cda0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e736cc1bb506d329de8e5208929324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5c662c99f37b4eddc3b567c9ea8e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3afa4aeddccf92071d24a7daf02c7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011ce6d3f593deee27515b8b81eebf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29357399e057518ecc6a68072882fc4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f543c9ceeaabce2ea9378e991098529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609e59fc256f06bf7b089197f07500330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317f6c84bf79319cedfbc056f232a3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba911145595f631c29912edffcb938a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5772220d8b24cdeb0188dd32bceb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad0465f12d0e6d230ef57701ee86734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b68258e2a02050939a6c8bad2915535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a445d0219f4db5efa440562b3e10f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef0516cf63166bd70252637a649ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f402b9c21a867d055acba6bc440eec938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2631fd0675a375b38344a6d630733ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfea7eeae46b779da785886036798d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d25691e3a19404e62d16eae2cac8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62d6dd9599573e70bad6b0d5af8eb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafd6b72cbd7a8721fed11940ddb69c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbec284a0ae64cad30476a2bb16ddb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a014d13e89f5588b6f1e780773a57a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd1a7cc7bd6df3be45ecc9065f53f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1001cde2d2aab2c2b49d1a7534ce2ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5accc90b5cd5f6ed90381d81dc48b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26d122ea7c0206cb036a9d8af9242149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f7fc8924aca1443f3761ef2b4f8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ef6cb4ef38c27df8cabcf2e71c4df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd812bba2aa3510db9cd7ef0a31b84752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cfdad550e720d3dd93cbb1f2d4a3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63954194ccc90569b1f0f47f96c606b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686f179f76751362c7597f63c5d91ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f009c952ccc07a92b2815f88033fd4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240ff4cdf994586d815eed9368c8c0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a3c33e9b632b30b0b43d14db6caa258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e248aea4cded10cd3d87c6f638b781259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780c394ed7cb66741aac126d7b621bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed152530d65eaa090592ad32a1b021361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb16517d27f2270bd093219ba7e275162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726cf8bf89119a4db0ef1dd8e18be2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1483d53c4c596cd916258c37c425fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98bad85feb0d2c7e4edad97122d72b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f4a80f8e89878109f8bf39726a50c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad4f8c45e0efcb29c366924a9e9d0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd975a2da988f7775e0c7da7fc4db14868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de002097a065740933798ff4fa572d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c37f89f59e93b269d4dea6e6436cb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae19b69c3085b3fc3b69e085b128e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fcca1101a293084c26d09dbce7a1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74571594f600d8b7ed1ea0368b86dba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2084465c33f845a300a44d7140c4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25970608dc6f4ca371afb7f77d6fd39975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645298a17589263099769af91ac36eef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ff2cf98cd489f41bc160fde528d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18072aecd862090397ea498aec2b49cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9103f67b75dd0a90397694d649f1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c394fa55bb4dee650f97cd1c83716780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb86be68446b5abad957da1c386ec0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998662cf62d6c8987886d1641171679b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7462d7d66899933c4642ce76dc08fab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf247c76de3b99aa98b310ce5ad9398584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a455c1cd259f2d81276915809438985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a11b40c60aec7aa690b8804616a29786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ccdb1db38fe478c146e1e9a102cda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aee96f2271cc191e93b9b981a678788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1322f25b8fdd4f46632e0bc86bf8e7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d74d5065b8a727579549cd32cc1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce6cd9d878961f6814f669539d993091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cace31375808c1b310af353de0bb37792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a00fd6a3ccc0251d72aaf36944741693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44b7469f2ba7130cd344a5084de87d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b615d563a5e64f7fadb2277dd8e64b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e450f6cd980c192c243bd8f61dfd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7badf447b58a3f2a9fa2c8addbd60e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348266be88ecc75b778240cfbdcf833a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8349e6d8a5f07d3a1d0bcb0a259ea9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfc2db34a4e75384efc750ff9b4b4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc41a967f2ed6f5601d14c92098c8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ee0624e28931fe5de9a9c34f26d5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756b8bdbf5c289081610850735b99a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a747b85c859b27f2267edc0d15fea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171ba9a15d20f39d551c05b6a0d4d4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fdc654704f3b7ebab2542ae87da20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18571ba394d79ccf1024e2758b3ffbad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003446af921c353dfd8b94a87c2cbff8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2804906ca3a753c4cbeee7604d20d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0a9ba63c2557c84306b022c21d64f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ddd32eb871bff2f5e4d467b8db3ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267cfebb6f637da95e6c1059948ae58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3023810bb5b8c8ffd5a64fbfe7237113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7121ca9bfc9d82846beaf2f15483b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab08c933ce8121d58955a67fb1f80a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a819bcf9a009189d2ba0345562616116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54a2132cc4236f766507f86eefa545117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4be52cb119107070bcf5a4ae7c0e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1e5c10d82136a58e5d9dbfaec7188119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4abcda89144d5d02fef1dc8184d3b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77abeb40b8f7bcf1665a0ea85e22fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b421183b9a2c84adc72825cfcab31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e3f4bf1475d6e26b54c02672cc4de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9dc1d9831f52261e05be3267634f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b81bd163930ca598e898b3d64b99c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed37621b5c2fff894b4f592ceefc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87a45407bee27a7b09af8cf9370cfa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5711e50a895bc57a4652a3ad60d9b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d860970587f1e9c506681abdd2d83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd0eaae8a15812cb80c81465fbde6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4da0b73735e3d38965e25dd6a0949131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab597160773ba31e685dd5ca261100d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f1441fbc5e3c195ccd5d6d2add08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ef2dfd10dbe2655ac6b7963e3612134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12417c5e80770ecb8ecffdf60d6c37e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84f7162430978301ab802a029c8b6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71a9ff1d81b151ad8a3592219c9ae2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef9aa2441c8157c2f533c2200fe4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6e039074a1e7487069f4c8a3ff029139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251afa4929e02e023d3dec6232f9e0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ccfbfdfc65df09438ac421ea2d788141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d919b23ffad9bddd5048b10674e93c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500252db1702cd5b9f2481563ef6e670143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df27318db63a22b64784f53afb4040d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322557ff6d969a56d527f9c2dbd4297145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b9d414ed68f0817c785d81da7d96c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353a55f3dfc52087e58edb1a55a5658147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d29b9c675eb7a8d4596f51867d79b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff3a9c4a8e8bc26f5aea81b0893c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22610b4b9b7daa81917474a93a1b6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba68376d7eb7da9af4dd7f58c4af62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbc7d6f4806b12e61e9f42851c1b57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea180d798de57efed5bb72626991ca5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f56b7ecf8cc582c6f3477276746f0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ab8543bc57e3a33df355a1ef61b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d584bb2f46d907f2f57703551020c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb09f7ab426c0bd04d218cd11556c7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851be8e7a187010ddee370204a9314f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1677a5440d1a6ba23f7807ee67d5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc02fbdbfd4b09cd63310dd0c79c4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271480c004aa991307a9e0f6803b2efb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd2417b3772cf50eae950b2f6ad71d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eee3aa532ad0974c20714fb26a4aae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f7a5a4b16275920ce471e00cc75e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748a326aab1a9badb7542342bc7a4db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050af8285575d975a56b5b0be9dee3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c58946b2965de5b5d788ebd55dcde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5027f2c07c84c30a590d6fe621902168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db6d88b4f650e036bd1f07d9cc98d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6132bb1576a6c82e5ba62eab517f90f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248cddff8a466d6878863efac5a46a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fe940792e8baa909e853ce9bd729a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f27f26e84845f35798fe5e440eb09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ce3dd97d1f2095ce61a8d66763e14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c3516cbc149572f1d64b8aa5b5985175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b4de820975e85aefe7cc0a19eabe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c043f75254abccb0f47e50acdb69a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571e4905578358bf4a46536fcb2bdd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb7c77970fc035a698caac6ed657bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e5a7e645adfab1b206e16212028e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa926b6a9ecebdca5c892fc8290218b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614c1a03fe52cb1657e92377c7b3e32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be56783f2270d755828f247fef4f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0455393013a670b951ec3a034ec324184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877967eb9521b31c09b32b9757825749185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796783a13391947d6e842b14246d1e31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7036f6cbff93d58ab0aa972de58b5b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198a44d1878a238742bc6eb6e251d34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039d679acdd26d29053bbe6c4c8313c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831a01de9bd195513bc3bdd2f546edf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fc4d97a0d66d2e7153bd92155f35b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a233b009156905ae4a4dd2b3f5509d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd1fa4a79e334b90960574978a497193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc428e24f7c1114e64faa4bc7101b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bdf547d38fa683bd42ec43b18c357195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1fef3d10f2ff48f164149f232e5cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9931bb6390a54cb0c3f0ff18b75bb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3578929ad5ff9ea36a09558aa70743198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4283d27d6b53ffe06c73f1d2f4791199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e8ebad396edd281f52668953e82f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22a6fc7f174292fa46c1bb579b9921201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872b3cab1a7ebd8e142c9f5ac467c8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e099aace5ecd189e1d1b8e78c08359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63036f65937733e903ce2ea2f56e4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06258242190d8db325ee6119ad4f3bf4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97542f12b90bdb4a3013236fa12bba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8803f39d3d025478eeab938860c3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769038683ff9734c25e63e7dedf0e5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490a5daa731e41860ce18429f75ef6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e582ed2da310264473e892d39a4e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584712577b6bdc0c7a4ee40a41e0512211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a67e46d54d87c0978ed39adc18966212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf033fbf980edef93665ccf12adb81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c850f01fd2184d1b20b759712dae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474d9f2578501d44fc35eb84a554750215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab66c8544387507f4853913fe703771216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a26b447867d024aa7c726aba1d24f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c8c143b6fa059931080cc076e31b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2b0587ded8495e9f6dc373615635d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef30f8255efc48dcae535aa2f34fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e791dd2d2c49678134d5963841268221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bcfce0be790f4ef85e0a95c07b2f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad5f11e082a67c82bb150f5143f2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f6ceb306b2e8072ad87c2ed151279224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599b8532e3b3e3c66ed1b3671c913f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293d8fd038659063971a4750c3a0eb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb144b65a5db67eee9f466e2f32c92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fd7357c7021d4e0b3ed1b7be331f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dadd66d9ba22012143a2c670a27d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265c041db276cba9248b2ee705d9a44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a9fcc226bbac9ffdc6f056ba50e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d2bab8164fbb69fa9fe4d8399e9b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fee1a9b45096a28f0df562c386db8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b81588ba112110567864aa09b00f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7142bff9b1ff3dfb215e790c50681f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796b48517dd6ea625e5cc65d08b93af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a4b75700d704aef324bde52024eee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcadbf911482062c76f7da1a3b74c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1ed24b64798d94789e966fc297e0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e64c8f93fb54692ae26fbbf4a3fb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9ccf86b37a71df4ee17d70bf4086b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6717f68d68f53a3d185bbe123a0ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af37b27ac4899a813f6a38a43ecafe2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f244c3fd42d40fb39b1146266cae62a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889468a09f14d1e984af2b17eb36885245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea359969ef950eec0d39a3c749bc6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f12f0168e340c5a73045b01fbe366247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b339e090a4b9d13fe457062a41461e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea998ad6592fe3f27c18cb0cffa6c9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787243d7e437c73e475a511abef941e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d1a7bdba86366af22e9fa39078943251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3596c14330a20ede77a305d5ae414252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d894e517cd88163eb96853afe5071253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee85e2753747b25abbb9dc784db86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5c9958eb64642460aa2f18cc3a394255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a311b1324b6e60a241b9049b30b42d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee6b4868bf2a737b99d345a5c44c31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad7e0ed59912f81f861b275439a0ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fceb60f51639c61b48a1a2d038c04f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c360764412a7149a5dffff5a174e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5d21de3a7136b6d2f22fc604a00cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b076513f18e64b96cd7faa4d5f64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b9ea785e6d46fcc9e5f813c3c8e7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346665df9cac66870b6040b837589293264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ad669a7bcf57a22af692739acf73a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29bf6c55056a9c335e10c0f0baf1da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a482a27f4a32b3f064b62ef42c3b3ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89752fb85563ae4a0e8d258b02b951ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e89ffca51bb9031a82ab14cf7f9da3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ddfe420547b64ff3ab289c699870270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57294b9697ef50c2b08c37f7fbbb4ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dcf33c8090d9279a34526813bfcd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e291522fdda91152ad6f6d0f8c83f5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf5459301dd4c33c291bdfe64efdcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbfeeb33cabab099898742dd1ea326275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e02e93e28da7227d8d2c482bbd78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf26b546d22103467b5ab098832300b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69395291004df1230a8474a4367cfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925df0e2b9646ee87f5640116e5b66bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44bbf3cd9d0328b0df67c4564f628c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af28d75c5017b1bf1f28cde03ed2b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ddd6c7b09a8b70116881f86e620c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51793317371f0d76cb0ad49d747625283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5383643abf169dcdaa38f5f9441f6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ebbcf3f36f4dd6c4f389e5a866ec4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923254eabd620a5e54fabc46342c7deb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463f5d9dc060db51ebe9e04108c507a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf84b86065313132e2dea1f67bf8c38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d94c2d7daff509e34f1771b6a48894289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79680c78cd464977484e4e6537920c45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ffc862838b3c7b047f247ec80b24e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2922d463ce5c52f6f4008c926665a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ee56bdac06837b6b9f60725a54473293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82235c4edec56abf2683b71b058bd77c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8aad90cd2d277c890477d6959a015295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081047a32806383969f235664fe038c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a1c223ae9b60c044b5ff35253454d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d36f5796fe5f30ef7bba82cdc7dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a020acfd178f8d96df9c628de0776c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd3ff6bc496e153feaf99de4cce799300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81136e0e21724c845f910cb960f93d5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2351a871196b489ac2b2eb58ea7dda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fa7792eaab4cf277a4b998342f65c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fbb026fa7d923ca5ea15540d6d7cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea0c263b37a981550bfce7bbd9a20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3290274c4b01058ea2266a9f3223306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e34d7c6055ebb1c5fef84c40c545e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2631baff962832c2bd39bd6ac4b5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5960f80d3ae6cdf753be0933133ecc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90984355b8dec34eb4bf9672f79f69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa663adccf58ef934cbfd69e1d31aae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362807049359f1882eb5e99d77cac3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163611693e6e34ed32dc264083a6860313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b5ddf9be936cdc005a5adacc8a27f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183f213d3e66a5975d2ede9db155aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e656d272d678c7fec72a7cc49cf2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e84c3d70e952213098e6984e7f5b70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50610d81a8ea9557e0009a59531ee2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f329bcfa077387556c2a0b5d93ce3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabb0f3ace874939c6c52b96d10701b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6671c9b1ed58dc12e8fba2689e54a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871acc248d0a1a3306ecd4965762e6ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a117cdb2898d25042165b8a1835ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a5184ab416b4bbfa44c11a293256324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1490eb9a3b3fcd6aee094347dedbfc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664323c3f161f6461c94bb466f750d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645243ea6cf515393af81fc1b6a7170327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d5dc9a74c1ad4d2c2082e3a3fb30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2001d35fdc3183701975761131ae52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79779755beb90d85d51fbef55fffb94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f5778e109fda157c3a5323b125a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eea0926fdd9836f7ca91f0dd20e3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b85d15343cb9b93ae08f6d262fcba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722109ff6b3b473864ac5ad79928475334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d3d22d0219c2ea20c99f0ec086d88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48ea4ae068132ca10a4cb19a50840336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53920985100e62dd86202495c1b26bff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efff4e12796d01d406c1cf424a61ace338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06394188f3b86e7e79b03472f2d00c6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceec50464082ed186e2a80bd7de9376340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23f458e6243d4f2312aedf317d64c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c61548d157a82729795f2cccbcdbb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ad2bbeebf9fb4be26ce5454e975c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc385ea37ffbe7ff28249e0c40debbf5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6977142d1d9ca60dd8bb097dc9e80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd583c7c4c92007c3d8041e3c69cf4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd73cb9a68a306a74f189b7d4c8b53a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809183e1390df5b05a031298073869f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045480fd376c5fa7cf7417625a09b3a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b8976e03cb6750cac8282b15e4070350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb941a6cf4eb89bee747d423277f22f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d84cf809664b1934296746bb0a33f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf36b345f3a02b0048f14da217839353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fe7be64e39b0c81de5bf9bc0dd285354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76e7a7992b7e44e8f33579c6adaa07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442d7876e88876feae26effddfb5d89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c311164d1bc3086c8dbbc87d67d0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaacedc3722252f5367a2710e51b4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90017f5f591827a510d8ab5bcf04a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4823d4578aecd36b2f733a902c1ccf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36002ba00bf04c068853b7cc35735d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a3a0a35871fbbdea6b76458258bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad2b9d9696fc4e9a973e1cc45ef7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55688f02a7062fadc0159cbd1154ad2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41362da71a61115ef257642c55dd9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70003846035600b3315a1421bf6aff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfec905eb2467ca398c90ee3957945367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51b09097aec651ca989331c94d8f50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e1fb27baec7d91cece54189447a5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fb0e15868eb612f2dfc21bca0ae9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd224e93703e4b0ff1cdd197fa51e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668d2b59348e09a5f5546701365c210372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a2ac129853c5c71b54de959824ece373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543a3f3bf211c849e7d06f808f20b29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05691932abfed2317dc84c26436d65a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d1e3d4c7f9927c42d681173ef4ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd6f5b73a01206c9c338d796f032b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fb8e538abc8095d90a9883bb8615b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff75846736600aec96f7702ea3c8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ac337a1a51049e21a1745d8cd7386380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b53f86039d4758066e9d91e2aae16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db0116e1f3a2177765ecbf234ed452382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168397a6195e7366fc4755722f4e152f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbffac3f13df444dd7df462d9c84ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db94575d352fa1112de371911d2c03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d19b880d59afb4956d76f5690290b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381e478bc6e92fa3ab99e05c279639387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aca7101e99e376c055cfdece1844b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156cfbc8bc83af7a1ee6e2b3d17b26a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed86668d613acc86cb528d4fa8bcd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d46e0f8c8915ab334e9fd605c9e931391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f653d57fc1e723c01ec22db153629392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bf1870893a8e21bbd81632ab9df0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d496968e5db315f13ee51e30a744d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fbde033216b701ea10c6591a55ad1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc275adb5f13eb366f8db8f8bd7b51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3225f4967cebc6204926e32ebc469397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1448d054acef674709687e28cbbaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32369a167dc02aaa431ba11b1219814399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7cacb226c37030343d4c5c2f20113400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c227ee9b9410f4941728b050ab4a43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82933d10dddd644bfa218d6a2721a107402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c562ddef34b626cdef82d17c2b094403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b5fba195b9353024fcd99f94cb880404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c616a86e1674fc20c6d202dc0ea48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e6c9fd6c91632919be80f7916b7f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9f9c80f3f0e3f090ffb18054a2b46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be78df4193a82140bbb63003a205f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6823a5cea124b293fdc9ac7eec0e687409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbad059160172562cd0201ceacb8cc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82844413ddf16daa49b3db9f0aed7983411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d245b6ec2da95bcd4ada3c216e95ce9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec3494da60cbb846358d1a55d726ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d60d6caf9d6f717e96ba9528e9af2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319c34470bf00c82f8934d38ad8d0e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa892a7772af51833407f68704287b09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc02d08cb61e502bad45f81e2b2df34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997276a63f5e43fe791d750fda8c2286418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156feb0c27c2bb03d3c8092138205b65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc159897f2170b3e06c2b8cef04a93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b168b67aacc8cda6f77d82a36e908f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd0344ca69ab63adc872cf453a5d56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd99f9fd85e80535d7f99503c0d4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe3d7af8714e77426b070025ef9285424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea7ec1f98658658d128ea1b6827cf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df0bddbe85853c83dd0f2bf18a8e2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171824a84609488c270a2a2135a40ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ac9d30261dd96f66d5da40ae6774428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadb6c3ce0b8c8615cff321a6a91308429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297830f61cb84f73652d505f59734a3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3add4c3e7c3f4affebf4c8f2b98458431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2936f1601d6ae26ad0f351fab377e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f2584f2f1c67e60e2dbc4c5ac85b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d9f44c55b9951c488e5ccdcd0e8f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dffa85ba77ed7568015d052828595435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9759c0e0ef621c4fc123da2ac7c82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758ce5de12cd412d25c878be491ce16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7226081e99a2a478d77a5ba27b929438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fd3083eea8255e31f7bc053d79766439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d25f58f04d238848c372611e10725e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c60483c9227e1e55c3b861b7ad921441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442c8ef8412e26f5abec50f20abdd6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b97071f56d4392c2665864cca24a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35ccabb53d69b7bec4000a1ad627b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a49e1a1c7c8d9c8f30d3ff257456cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c99f406ed416e9f52c8ff60d5cc47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4c2fd32e4e94ba502ed2840f87021447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009482fa09470eddbd98aeb6792f74f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f346c42b815446e7eb8b1eea33ce3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea5904bceeeb0a22e6ba2b24d9ce05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feb9c8037d326a9e1d7c80d646e7f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a3806ffe29b6ceedec21712140f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba83a21e5d1ac39a06072c59a83b963453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432934df276c450567aab1e50856dfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98293b92db5e19ae003b0ea2e092d6e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978758e382629df42c177af16aa3dcff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866db5fa24185d0de5b1aaa658549ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88db31f1c551f01dac5d00ac0e70437458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782a536d868372ff43b7931bedff770459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a02b88dbf394ed95fe23535d61140460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9cc36a241ea4001449aa387af387f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52b9145392746c56cb86fed0c47b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cdb0502ddd7cbcdf98925495671aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a3717b835726d3f4580aa9e6acf4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d5e87bd163d049c8b9e13b803b85c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6891f3c01cf60458f258886100717466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fdc271294a979504f86481bbedcb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c35ff6f2ae9ac5da4708aab613811468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f213e6ad0fd6a7b4d7a82527e03bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1728c135f16856283da4f329c6c920470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a4c3d461a7c163f35d9c7faed0650471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f0448502c558ac8d335d600675fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141030bdcada0ceb98ea3f46368c42a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0926332a796625bc0f9a08d245e31c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02a87e29c3afec958102fc34363422475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f3ae45149dac132737051a37bbc23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da8d3ad77519c6aee79a65297fccf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c33438a4d77a6f1d8de9453e16ab3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab1d69e1815393a663cfaadfc000e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bf6cf6f53ef6c6d82920c200b63fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce3740ec217e7239510ff78c137daf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f369513417c610751b7af299e4a94c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eef60f956d8384b9e736fe8f2408f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44deff3a226768a65a629ccadce4e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58186fbb3e8187448c0408243751096485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba69265570a8da1a3db50586d726c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94431486678b5920ba86e6c7056d0696487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb964c35c0e7573b16aca2dfab74b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520148b91221020abd1e5a5c83f6411489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524d603fc3265917dd5bd10709b6766490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcde6677d12593d136469ece5ec63a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f965d086329abe52ca2e156aa3bd8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96389d52d5ed7d66808ef84b443b4992493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f7dec8c69850f63e93685d1e1ed34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b8c6d04859d531d7fa2102f0930aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e71de25bc53546feda3f7892787a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e86c666183f6e5c445e7bd0851fe49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a4a85e5bdd8784b2b37cdfbb7a01b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfec487602c4ecfe6eb64df6d9d36e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9565faef11c7c3c7ab5f4ddd6be87e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdce7779cf77aa0c1470fb70294c22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f43cb9685e00981034fc7fc7d1afec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec724371a076df9581e2f47b99b6ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e415b530ab7d1a145b77614dc4e49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8df5f9699765a4077f6d545878152505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a6da04459a532e97ac15a4932320f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b3ed23e1b634b31902b2ee8fc6758507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b62b16d10d2dd573724f65e3fbd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c4915461b5b4d10adcd01083ca5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caed08ee8ce18c63edb9dbfa9e8ae9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d38907d73945b8a8ead22f1e0eedba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272f14f4e2b6eb627df528014f6e30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472d4a3d63c192638f2e8085fccfad3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb195788ba27f26308467d23045801514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d8ff5fcc6371754deebb486d094a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623e2add18c6d2d49ef1f26c015eec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aecdabea03d91ed3ed78cddd48d10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b130da1ec5e2804642b41df21ed9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3469b21819b3a217f15ad726d908077519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2c45b2e0670dd7e19f71a497f89a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd40e674236993bc9e29c3598d8f2db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355840ba239bd17e1ad6f2cb26fd7622522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179addf31b6509f8fa2e324819b89497523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23430ea33844d2741fdc5dd09526d90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c51f490e44b04a9ebca491f93d666b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ae7e72bd6f9cf78f88002701e271526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dbdc5f58d60db13e0e21a081891c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f85d313bb8e490ca3a3360afca969528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84727738ff709b965d481b2851c85a04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bfe55bf8c86f3d1074f99f8b2064d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcce47050b3fdee46362a64a8c36bf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af2aae0e65f73b795e069ac65dd307532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2dd2731f55e9f82389130314406ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc5b2938b444996f2f5a158bd53af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca2dff96e1ce206da41c7062c55a48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a886654d9393571a7415bbde825b9ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166bb4198dacd08433d978ff744b81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295954506aabcafbb2ece5047fb99a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb61228bd5a03378a6ecf129e1daeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b3406961d1908455155e586de1868540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4ba936be626de97816bc25bd639ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83fab9f1f92b309dab6366492f79e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc356a46607a1663728199d071c43cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9c80b520a143a666571f096d4a712544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcfdac43902c52e2974a21d80bf242545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04327304aecac46ab73938eb15c32af1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c367c607435a040a1e11177ed8eb76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69722474478af047040ea4abc942ed33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dfbf304c8653261d2b22e8d658ae0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa3133b6035afe42539b7e87496de5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f861310984949ea7ee5555b05e12bad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13586064a9be48c6076c0551a50f9e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d53fda1ba603380afbe9ac0075c0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a6d3dddcb0cc345737dd08e23bd3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2caf20d677e27645ccfdbd0df9b048555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bccd42ba3a5736aad591620cedb59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f78c69777ee1bb8851a15a17d7f27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5214329574a6840903438c452cde123558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef4cd11d7c2205920ad2713492e98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7382722b7d88856176adc2a9eef4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aaf9594151c400f0ae0b4273333be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549006aef897d0d24e4fcce751f8678562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cfda6b4643f2ab86328ac21c635ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40dcce234596b8e6518d8eb857a3e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ca555a6864d32867a1d91404c57ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45083be603662eae6f0d95c41d1d358a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d15332b8581494ed54cf96fd9b891a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e5361e4c9dfea2d3467055ae3055d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c86a084b4f9aa61edddb10e30eb189569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb384a7961f16dfc415c35b5a7b452570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06f723cc8930e31e8ab746f4bcd906571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf3d817eed833bbc880f83660c427572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479cd333789300100f37f4c6bc6ca2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1705fe502bd0032d180e52beaeda365574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a6f4a8f181cc6079098d5f6c1b359575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54c6c74862cf1282f7198e95e01626576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb4dd2c20fc4e409feb785b7a8ba51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733965932a41a112a5d41d45493b280578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296af079ee898187d88202d39252d0df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02837647b3fbd227a8fa84e32d06561580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b8de3ee7dd2f2d3c54216e7a2f73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e3eb9b32f886ba2a9eba45c6ad4bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3a5f6c5992d710cb992b9c06b44ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387266aa7e950fbe4d3012f4f827709b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf787732dad23e60a1b2ecfcf4a6eab5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0a0d2b347ae08102dcd3a73507fd3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fe29b1f6a694960ba77e47cb78da1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81b8a40a844094998e157f3a3d699588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e880dc15c45656795b53fd97d6f4a53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1217bf0ccad8345aaba717ea449f4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb9e8aaaca1250dcb84bc25615399591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53bf78400fd67d1397e4a8bec884f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a0e8d8032528ff4a781035a804b45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcb2ef348097a02f1eeab990c572d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbce27b68df72ce9b4bd7ed5cc8d975595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f5d046e710b553b9cf4b4c8b1767596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde7f8f2cb87ab0b8b9fd9a4adcbd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3c39c5f4e09e546d9e2dc2ea04342598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24328f9ec3e85fe9f609eb8e3c9982b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998a1e8e5a010a2715851d6723a1dd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b86fd4899924030ee3caddc5dbe539601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01251d7508a9c43f507c48b3fabf8642602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3556d67d7833cf7f6bdd8e9c85775d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e317aaea96f96e33c0e2f2eb2ed0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b27a690540c686292d817c680c2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809edf5dd65cd951dc11427666a7faec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555f60df1de1d90294c347d7b12e4ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5901a28ea6971100d0d0aa7ae0c5d12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0807d9724742bb630f3e3334ff970f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efde0880c7234f5706e4a7474bb5e3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db923d388af945802e2a940b8b7193611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bfc33868b545b10125f989f7614fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2091498d46c93f79d992901f21dc849613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c6f2752c50d036b383fc19a4d4928614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d79075c71500f8c23d3bedfcca83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3084cc76297658d777836759eacd84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34012056aa7f6454478f438d3c7bc0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf5c585ee9e836f15712be8111cd97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad05c2d4226ff9998000f077b848b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbca10c2985e755c91f50c202c4186620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086d246722fd77e366dad3eb4dcfd16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ecb90d26ca28c46c9560066bc8943622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012cd0b0a412acae6519d122806f4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c520abe34134070ac86a8d8bfc689624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63ac858e3705a601a0154becbe28e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c1de17a487b48b24799de366b67e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c8d95d76a8f10a1c1361f2912842a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa72221866248ee403851d52760aabb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2033f1a4da769d1f813a42aba1552629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9915c44781f4c8fa5026b373a9b99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a2337a7f194ba0b7ff0492bbac1b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d84dfb7397af6b8db83cf57bbaab19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf714479aac5df9fab143be7d50c38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb650dd9d5c8a2c452d117ccb4719d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a762e2dc1a28236bc58667440b85ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd548bd2c63160df71110be3eb54d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beafe54a8535b0bff9ab002e9482dc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea6990a1f80f6a9818e3ae41657f02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8014f3e58b5db34c11df67a6f96952639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a573f6d6380239b18eb2c302c6af5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc3ce8930726eb4a200a292da70880641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd9bab72df02dfd87fa7254879e1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5042c9a4401249b3841b50e426f137643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a67f99e869fcfa675e1683660ed5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a528fb0db34feb363f391ee1882bff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535a170bea17eaec4e40cff534d851c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486fa79c755d5d946d33972631fe85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a32865e95b38beddbe61a9ef3f8d73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f5ef79bb102375de89be79e51124f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa4e246e7cf2756ec961a51815ce48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdd404a79f2293c3ef9e89ccf39112651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d788d44c88ca4ffe35c373c16abfb1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e1e530dc9be22a3bae162d4a3448653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c3bd2ba0d7b04e83c7ae19077a65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c68f82599ad4f68ded19b8ee9eaeca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d2be8b0a883317f8eaa0aaba957e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08868e213b3da12c4920da5a251590a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b2c2609c8a5bdfec06b3ce3747682658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c047c47a2f0273634669b029d6cc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee2bc7d1aa1334f4da7b143173057a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42412eda4b717bee3510191ea61695d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917a26024f385d26651450cc16585f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856b16089055a208f1bb8dfcd9a4892663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae5985b266761719f406b80a3c40ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c98e49d4228149bb66cb0cf1beb79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d26dd5b7f7bf51f1daaae898cb51c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f52b5fc9bdd13ebeef05f1f855d7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84be3cd0a01b91d61b4d6394bb6339668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22816972ffe3d1dd64e657e7350e32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ff2de156f52fe2bd35fae96d0f5ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739f1110c9189126434ba783571cd9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca30b90de8652f46fc92f71e4d36de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b78f1f9515eac5c943ab5574dcc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d935bb3da17d306f589d8fc62fe1483674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72cdeecc9961a4ded59d93134d873a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b19a4a81b3c1d628c12cbb77e098d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbda6c84be6b8f9afffd27bab34ecc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f152366f0c065cbf5594f304ad83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda28f0455fdc3bfab2b6262a49a658679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c7b734d64debfc9d7b10a23be9b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e596b31fbec547e7519cc701ee633681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efa766c6fbbaaf6e12cb9947ca038f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfe0c7f89e6074068f9a4be4c784ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3e83da6d00c96130808611f985b7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170bde8149643594be831121a47d6ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eef71fff59788f56b11127d69ba2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeeed755892288f4a916bf5f76ff82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a1a375769ee705b3877b8cc074ca7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d323eb52fd802b86beac3a4377155689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fce9fbd624bd1c15352bc7121988af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ab54c35b08c1b78e13e44a4f01762691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395bb6ed824193ba21829b93c9d8d98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bedc616497293d8498bd96d7335282693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e30f7222bc34dc9dd8ec9bd269d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc866cfffd1cdc0132a7674731130cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1169b21b18fe5c980c8518261b00a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8b7d26a960ce812542d9230bfebec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f4b5fae48c2ca969bc2516c01627a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca868bb0a30a673fb9bada4ce9f06b9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d91965f553422f9c3b29037c6c9bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96857065cad46922977889de9f9f4cca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c5c1e85d0d58a0b154fb79dd5515702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd96df2033d762495cdf4abe1d80c0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb70e6a73b31f5756b3dcf5acfcca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21706565db3319d0ded490d3e2922c7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0048e81c634feb1cba908339bae4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954d93f54b9b5c8e23dc3124f51889707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ac76731fc1fe9d09af5a79ab7465708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e90b045f9401c594d2b169d396ff02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39380731876755b2bffdd7f80d015c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d118ccd9cf37306465904ee214627711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2ec5ebf6e9ecc71daff0ea74c1ea9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf482b2e871bf059664c746b02a31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059913a09913da91352e997709b78070714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af137967b415463759a374fb64854e06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b69c2fe2d1c6d179e42a46455338f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06681d15e83cd755d317bb809399d452717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cecb57618d35dba41b532c541b37a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470e5816b9a3f957f7d777db2051451719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdde0ef92f1cb7de9b4bb9755623ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757072064eaa93e96371e7cb9a1a82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0caa2b739890774fae228463ace5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e70695c4c5e04473ed5ad2e72b3239723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3e8cd7410369be8b44e4f60e2c7b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224ffb628b093d46a7978ebe8eadc1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a26499b2a9b285d89ea5db565e41fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb252f983a9f1c0afe0a22a094a600d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e5568795821610b017520a6e63905728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00911f84352112e240eeab5b307a85bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0701eb008f8df33bd6da0dbe826ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bf4f6ddb1c2d0affb5c2c64172633731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa55c3bf370199a15a510b9f61fb262732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae9bd41fb8b6a8e6933a396673d69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e93507df7e01c84263f468c3465c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a9953f53c1d3e54f0803a544866e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8130f408e59d0e376e748f6b9bd74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8f51eb9055259578f2e0ef42ef840737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a273a04b4a06e77d6785daf4332f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764730abcc341aed6ee493d0edd5a7cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40445793502280ee844d582bcb66211c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b285cd38ba97a265d1851cb8a0000b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a08398bfaec87562cd2d7eac547b47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5339dd9e3948044c07ec58695ca4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fce5e28475a604b0e33341ff24cac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c242125a6b717bfb51570b7fe452e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f88e3861a868f04c9a887ca08b274746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261058e41a0698a89a3056dcbd3ebf6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e559765a5190364a65cb7fd27d64a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07657695fb3a52a02605d9c7b22ff42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff3e07b2e22d032e44b06bdf7e1e22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3e1931cc69058964bfaf24cc7f774751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cc3deadf2c677215e00184f40068f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114436afaf15db90e67333144c7f6e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33079c813059beed5ea5b9567db2576b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06123f6d039642e078a6fd1c26dcf4d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a95c8af2798aeb1ac1201f40d64b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478b165301fb19e0f682fcc5653184757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27b194fce8e7844a8d4d8c14ac77a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338f3b2abe176dca8715135a470381d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941861f179edb18d4b8965b8613e960760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb0f4bf9ea704d57cc6598ad09e6ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a71b766ab1bff63870e1b01b9326c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3e7c48422d750e8a668baaf64fa8e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61246d83fbef541353ba761fd020115764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c782943d257176cf653f89454ba7f93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75600f387a14b28eb2a0b98bc6ed540766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fd126809a15e823949d418f120640767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>